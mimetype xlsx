--- v0 (2026-07-04)
+++ v1 (2026-08-21)
@@ -488,80 +488,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1484"/>
+  <dimension ref="A1:I1617"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>RELAÇÃO DOS CONTRATOS CELEBRADOS</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Portal de Transparência — Exportado em: 04/07/2026 14:04 — Total: 383 contratos</t>
+          <t>Portal de Transparência — Exportado em: 21/08/2026 06:34 — Total: 418 contratos</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -571,89 +571,93 @@
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>202606250001/2026</t>
+          <t>202608200003/2026</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>30607801****-80</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>R$ 226.288,50</t>
+          <t>R$ 0,00</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>25/06/2026</t>
+          <t>20/08/2026</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
-          <t>25/06/2027</t>
+          <t>20/08/2027</t>
         </is>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I5" s="4" t="inlineStr"/>
+      <c r="I5" s="4" t="inlineStr">
+        <is>
+          <t>20/08/2026</t>
+        </is>
+      </c>
     </row>
     <row r="6" ht="8" customHeight="1"/>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -662,81 +666,81 @@
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>202606230003/2026</t>
+          <t>202608140002/2026</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>LUMA SERVICOS E CONSTRUÇOES LTDA</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>86906054****-36</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSITENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE VENTILADORES DESINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE  ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>R$ 42.351,50</t>
+          <t>R$ 461,62</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>23/06/2026</t>
+          <t>14/08/2026</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>14/08/2027</t>
         </is>
       </c>
       <c r="H8" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr"/>
     </row>
     <row r="9" ht="8" customHeight="1"/>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -753,89 +757,93 @@
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>202606230001/2026</t>
+          <t>202608140001/2026</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+          <t>PRO COMMERCE LTDA</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>19612832****-97</t>
+          <t>41766420****-60</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>R$ 6.815,00</t>
+          <t>R$ 8.155,44</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>23/06/2026</t>
+          <t>14/08/2026</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>14/08/2027</t>
         </is>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I11" s="4" t="inlineStr"/>
+      <c r="I11" s="4" t="inlineStr">
+        <is>
+          <t>14/08/2026</t>
+        </is>
+      </c>
     </row>
     <row r="12" ht="8" customHeight="1"/>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
@@ -844,81 +852,81 @@
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>202606220001/2026</t>
+          <t>202608120004/2026</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>MAREA LOCAÇÃO E SERVIÇOS LTDA</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>10923326****-44</t>
+          <t>30607801****-80</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE RECOMPOSIÇÃO EM PEDRA TOSCA EM DIVERSAS RUAS DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICIPIO  DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>R$ 129.889,61</t>
+          <t>R$ 49.125,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>22/06/2026</t>
+          <t>12/08/2026</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
-          <t>22/06/2027</t>
+          <t>12/08/2027</t>
         </is>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr"/>
     </row>
     <row r="15" ht="8" customHeight="1"/>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -935,81 +943,81 @@
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I16" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>202606190001/2026</t>
+          <t>202608120003/2026</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>F H S DE SOUSA TRANSPORTES</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>20653656****-10</t>
+          <t>30607801****-80</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MANILHAS PARA SANEAMENTO DE TERRENO ONDE SERA CONSTRUIDO O ESPAÇO ESPORTIVO COMUNITARIO TIPO B DO MUNICIPO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>R$ 21.475,00</t>
+          <t>R$ 41.212,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>19/06/2026</t>
+          <t>12/08/2026</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
-          <t>19/06/2027</t>
+          <t>12/08/2027</t>
         </is>
       </c>
       <c r="H17" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr"/>
     </row>
     <row r="18" ht="8" customHeight="1"/>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -1026,89 +1034,93 @@
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I19" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>202606180001/2026</t>
+          <t>202608120002/2026</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>HELC SOLUÇÕES E SERVIÇOS LTDA</t>
+          <t>LUMA SERVICOS E CONSTRUÇOES LTDA</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>61064303****-62</t>
+          <t>86906054****-36</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE 02(DUAS) ARENINHAS NA LOCALIDADE DE PANTANAL E FAZENDA COMUNITÁRIA NO MUNICÍPIO DE SÃO LUÍS DO CURU/CE, DE ACORDO COM MAPP 3521 .</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANETNTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>R$ 728.096,80</t>
+          <t>R$ 461,62</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>18/06/2026</t>
+          <t>12/08/2026</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>12/08/2027</t>
         </is>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I20" s="4" t="inlineStr"/>
+      <c r="I20" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2026</t>
+        </is>
+      </c>
     </row>
     <row r="21" ht="8" customHeight="1"/>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
@@ -1117,89 +1129,93 @@
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I22" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>202606160005/2026</t>
+          <t>202608120001/2026</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+          <t>PRO COMMERCE LTDA</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>30607801****-80</t>
+          <t>41766420****-60</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>R$ 31.207,00</t>
+          <t>R$ 11.953,73</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>12/08/2026</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
-          <t>16/06/2027</t>
+          <t>12/08/2027</t>
         </is>
       </c>
       <c r="H23" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I23" s="4" t="inlineStr"/>
+      <c r="I23" s="4" t="inlineStr">
+        <is>
+          <t>12/08/2026</t>
+        </is>
+      </c>
     </row>
     <row r="24" ht="8" customHeight="1"/>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
@@ -1208,81 +1224,81 @@
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H25" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I25" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>202606160003/2026</t>
+          <t>202607310001/2026</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>LUMA SERVICOS E CONSTRUÇOES LTDA</t>
+          <t>VETORIAL ENGENHARIA E SEVICOS LTDA</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>86906054****-36</t>
+          <t>48956636****-38</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA SERVIÇO DE INSTALAÇÃO DE FORRO PVC EM DIVERSOS PRÉDIOS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.403,10</t>
+          <t>R$ 127.032,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
-          <t>16/06/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H26" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr"/>
     </row>
     <row r="27" ht="8" customHeight="1"/>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -1299,81 +1315,81 @@
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I28" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>202606160002/2026</t>
+          <t>202607230001/2026</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>DISTRIMEDICA COMERCIO DE PRODUTOS MEDICOS E ODONTOLOGICOS LTDA</t>
+          <t>CAEC COMERCIO E SERVIÇOS EM EQUIPAMENTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>16902612****-00</t>
+          <t>07501263****-23</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL PERMANENTE  DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SEVIÇO TECNICO DE BLINDAGEM DA SALA DE RAIO - X DO HOSPITAL MUNICIPAL DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
-          <t>R$ 7.480,00</t>
+          <t>R$ 22.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>23/07/2026</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
-          <t>16/06/2027</t>
+          <t>23/07/2027</t>
         </is>
       </c>
       <c r="H29" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr"/>
     </row>
     <row r="30" ht="8" customHeight="1"/>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -1390,81 +1406,82 @@
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H31" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I31" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>202606160001/2026</t>
+          <t>202607220003/2026</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>R2A CONSTRUÇÕES LTDA</t>
+          <t>Odonto Medic Ltda</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>29863757****-90</t>
+          <t>22253385****-12</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SISTEMAS FOTOVOLTAICOS DE GERAÇÃO DISTRIBUÍDA CONECTADO À REDE DA CONCESSIONÁRIA LOCAL (ON-GRID), EM UNIDADES PERTENCENTES A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÃO DE CONDICIONADORES DE AR DESTINADOS A ATENDER AS NECESSIDADES DA  
+SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.502.920,79</t>
+          <t>R$ 19.100,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>22/07/2027</t>
         </is>
       </c>
       <c r="H32" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr"/>
     </row>
     <row r="33" ht="8" customHeight="1"/>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B34" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -1481,93 +1498,90 @@
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I34" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>202606030001/2026</t>
+          <t>202607220002/2026</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>HELC SOLUÇÕES E SERVIÇOS LTDA</t>
+          <t>Odonto Medic Ltda</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>61064303****-62</t>
+          <t>22253385****-12</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA REVITALIZAÇÃO DA AVENIDA PEDRO CIPRIANO, CONSTRUÇÃO DE 2 PÓRTICOS, NA ENTRADA DA CIDADE, E REFORMA DA PRAÇA TOTÓ SILVA  NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, DE ACORDO COM O MAPP 3214.</t>
+          <t>AQUISIÇÃO DE CONDICIONADORES DE AR DESTINADOS A ATENDER AS NECESSIDADES DA  
+SECRETARIA DE SAÚDE(FMS)DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
-          <t>R$ 724.793,17</t>
+          <t>R$ 55.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
-          <t>29/01/2027</t>
+          <t>22/07/2027</t>
         </is>
       </c>
       <c r="H35" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I35" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I35" s="4" t="inlineStr"/>
     </row>
     <row r="36" ht="8" customHeight="1"/>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
@@ -1576,81 +1590,82 @@
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I37" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>202606010001/2026</t>
+          <t>202607220001/2026</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>JOSÉ HUGO NOGUEIRA</t>
+          <t>MSB COMÉRCIO E REPRESENTAÇÕES LTDA - EPP</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>***.***.563-**</t>
+          <t>05696303****-04</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO À RUA ABIRAM MOREIRA, 35, CENTRO, SÃO LUÍS DO CURU-CE, DESTINADO A PESSOA EM SITUAÇÃO DE VULNERABILIDADE, CONCEDENDO O BENEFICIO EVENTUAL DE AUXILIO MORADIA, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS E MATERIAL PERMANENTE DESTINADOS A ATENDER AS  
+NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.800,00</t>
+          <t>R$ 61.174,22</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>22/07/2027</t>
         </is>
       </c>
       <c r="H38" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr"/>
     </row>
     <row r="39" ht="8" customHeight="1"/>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -1667,93 +1682,89 @@
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I40" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>202605280001/2026</t>
+          <t>202607210001/2026</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>GSOL VIAGENS E TURISMO LTDA</t>
+          <t>FRANCISCO DIAS DE OLIVEIRA JUNIOR SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>29505214****-00</t>
+          <t>60913149****-93</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO A SECRETARIA DE SÁUDE DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 60.000,00 REAIS PARA O ANO DE 2026. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (20 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 60.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+          <t>Assessoria e consultoria jurídica especializada com expertise em direito regulatório e da energia, aliada a conhecimento técnico em grandezas elétricas e no sistema de faturamento de energia elétrica, destinada à recuperação de valores pagos indevidamente ou a maior nas faturas de energia elétrica de titularidade do Município, abrangendo unidades consumidoras vinculadas a prédios públicos e ao sistema de iluminação pública. O objeto compreende a análise jurídica e regulatório das cobranças realizadas pela concessionária de energia elétrica, a elaboração de estudos técnicos de contabilização dos valores de faturamento constantes nas faturas emitidas, a produção de peças técnicas e processuais, bem como a representação administrativa do Município perante a concessionária local, ENEL Ceará, a Agência Nacional de Energia Elétrica - ANEEL e a Agencia Reguladora de Serviços Públicos Delegados do Estado do Ceará - ARCE.</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.500,00</t>
+          <t>R$ 360.414,09</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
-          <t>28/05/2027</t>
+          <t>21/07/2027</t>
         </is>
       </c>
       <c r="H41" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I41" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I41" s="4" t="inlineStr"/>
     </row>
     <row r="42" ht="8" customHeight="1"/>
     <row r="43" ht="18" customHeight="1">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
@@ -1762,93 +1773,89 @@
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>202605270001/2026</t>
+          <t>202607170001/2026</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>Sandra Maria Acacio</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>***.***.413-**</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS EM GARRAFAS PET DESTINADAS A ATENDER A NECESSIDADES DA SECRETARIA DE CULTURA E TURISMO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>LOCAÇÃO DE IMOVEL PARA FUNCIONAMENTO DA FÁBRICA DE COSTURA, JUNTO A SECRETARIA DE EMPREENDEDORISMO E DESENVOLVIMENTO ECONÔMICO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
-          <t>R$ 22.000,00</t>
+          <t>R$ 12.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>27/05/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
-          <t>27/05/2027</t>
+          <t>17/07/2027</t>
         </is>
       </c>
       <c r="H44" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I44" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I44" s="4" t="inlineStr"/>
     </row>
     <row r="45" ht="8" customHeight="1"/>
     <row r="46" ht="18" customHeight="1">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B46" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
@@ -1857,91 +1864,91 @@
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I46" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>202605250002/2026</t>
+          <t>202607150001/2026</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>G W M ARCANJO ENGENHARIA - ME</t>
+          <t>C&amp;S EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>38610780****-64</t>
+          <t>62675146****-94</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE PRAÇAS NO BAIRRO DA COELCE (SEDE) E NA LOCALIDADE DE BOA VISTA, NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE RECOMPOSIÇÃO ASFÁLTICA EM DIVERSAS RUAS DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>R$ 300.360,04</t>
+          <t>R$ 123.030,30</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>25/05/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
       <c r="H47" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
     </row>
     <row r="48" ht="8" customHeight="1"/>
     <row r="49" ht="18" customHeight="1">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B49" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -1952,93 +1959,89 @@
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I49" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>202605250001/2026</t>
+          <t>202607140001/2026</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
           <t>G W M ARCANJO ENGENHARIA - ME</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>38610780****-64</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA REFORMA E REVITALIZAÇÃO DE PRAÇAS E DO CANTEIRO CENTRAL DA AVENIDA  PEDRO CIPRIANO, NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA IMPLEMENTAÇÃO DE SISTEMA DE DRENAGEM EM DIVERSOS PRÉDIOS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU CE.</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
-          <t>R$ 436.105,22</t>
+          <t>R$ 129.552,08</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>25/05/2026</t>
+          <t>14/07/2026</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
       <c r="H50" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I50" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I50" s="4" t="inlineStr"/>
     </row>
     <row r="51" ht="8" customHeight="1"/>
     <row r="52" ht="18" customHeight="1">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
@@ -2047,86 +2050,86 @@
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I52" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>202605190005/2026</t>
+          <t>202607090003/2026</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>Antonia Valnisia de Moura Galucho</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>***.***.163-**</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO Á RUA HUGO ROCHA, S/N, CENTRO, SÃO LUÍS DO CURU/CE, PARA FUNCIONAMENTO DA SALA DO EMPREENDEDOR DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>R$ 84.928,90</t>
+          <t>R$ 9.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>09/07/2027</t>
         </is>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr"/>
     </row>
     <row r="54" ht="8" customHeight="1"/>
     <row r="55" ht="18" customHeight="1">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
@@ -2138,93 +2141,89 @@
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I55" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>202605190004/2026</t>
+          <t>202607090002/2026</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>N B DA COSTA LTDA</t>
+          <t>AL REPRESENTAÇOES E EVENTOS LTDA</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>34165077****-33</t>
+          <t>57069952****-89</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÃO DE GENEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE ARBITRAGEM DESTINADO A ATENDER AS DEMANDAS DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.513,45</t>
+          <t>R$ 20.790,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>09/07/2027</t>
         </is>
       </c>
       <c r="H56" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I56" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I56" s="4" t="inlineStr"/>
     </row>
     <row r="57" ht="8" customHeight="1"/>
     <row r="58" ht="18" customHeight="1">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B58" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
@@ -2233,86 +2232,86 @@
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I58" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>202605190003/2026</t>
+          <t>202607090001/2026</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>19612832****-97</t>
+          <t>54609843****-19</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE INSTALAÇÃO DE AR-CONDICIONADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>R$ 11.460,75</t>
+          <t>R$ 62.174,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>09/07/2027</t>
         </is>
       </c>
       <c r="H59" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr"/>
     </row>
     <row r="60" ht="8" customHeight="1"/>
     <row r="61" ht="18" customHeight="1">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B61" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
@@ -2324,93 +2323,89 @@
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I61" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>202605190002/2026</t>
+          <t>202607080002/2026</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
-          <t>CEVEMA COMERCIO DE VEICULOS MAQUINAS PECAS SERVICOS E LOCACOES LTDA</t>
+          <t>MYLANO LOCAÇÕES, CONSTRUÇÕES E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>35307250****-53</t>
+          <t>49671963****-06</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE  01 (UM) VEÍCULO TIPO PASSEIO DESTINADO A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE BANDA PARA REALIZAÇÃO DO FORRÓ DOS IDOSOS JUNTO À SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
-          <t>R$ 99.000,00</t>
+          <t>R$ 47.320,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>04/01/2027</t>
         </is>
       </c>
       <c r="H62" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I62" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I62" s="4" t="inlineStr"/>
     </row>
     <row r="63" ht="8" customHeight="1"/>
     <row r="64" ht="18" customHeight="1">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B64" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
@@ -2419,91 +2414,91 @@
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I64" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>202605190001/2026</t>
+          <t>202607080001/2026</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
-          <t>MOURAO RODRIGUES CONSTRUCOES E SERVICOS LTDA</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>31018907****-01</t>
+          <t>30607801****-80</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO  DE EMPRESA ESPECIALIZADA PARA PROVISÃO DE 20(VINTE) UNIDADES HABITACIONAIS NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE  DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.131.231,08</t>
+          <t>R$ 9.658,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
-          <t>19/05/2027</t>
+          <t>08/07/2027</t>
         </is>
       </c>
       <c r="H65" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="66" ht="8" customHeight="1"/>
     <row r="67" ht="18" customHeight="1">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2514,93 +2509,89 @@
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I67" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>202605180001/2026</t>
+          <t>202606290003/2026</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t>NEW VISION ASSESSORIA E PUBLICIDADE LTDA</t>
+          <t>CSA ENGENHARIA LTDA</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>27761715****-13</t>
+          <t>39629277****-13</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE SERVIÇOS  NA CRIAÇÃO CONTEUDOS DE FOTOS, AUDIOVISUAL E EDIÇÃO DE EVENTOS DO INTERESSE DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE CALÇAMENTO NAS LOCALIDADES DE CAJAZEIRAS E AÇUDE FRIOS, ZONA RURAL, NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
-          <t>R$ 48.000,00</t>
+          <t>R$ 1.057.030,95</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>18/05/2026</t>
+          <t>29/06/2026</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
-          <t>18/05/2027</t>
+          <t>26/12/2026</t>
         </is>
       </c>
       <c r="H68" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I68" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I68" s="4" t="inlineStr"/>
     </row>
     <row r="69" ht="8" customHeight="1"/>
     <row r="70" ht="18" customHeight="1">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E70" s="3" t="inlineStr">
         <is>
@@ -2609,93 +2600,89 @@
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I70" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>202605150003/2026</t>
+          <t>202606290002/2026</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>KAIZEN SS SOLUCOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>46657989****-01</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS EM GARRAFAS PET DESTINADAS A ATENDER A NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE UMA SALA, DIRETORIA COM BANHEIRO E DEPÓSITO NA ESCOLA FRANCISCO SÁ, NÚCLEO G, ZONA RURAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>R$ 22.000,00</t>
+          <t>R$ 106.738,19</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>29/06/2026</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
-          <t>15/05/2027</t>
+          <t>25/01/2027</t>
         </is>
       </c>
       <c r="H71" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I71" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I71" s="4" t="inlineStr"/>
     </row>
     <row r="72" ht="8" customHeight="1"/>
     <row r="73" ht="18" customHeight="1">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
@@ -2704,93 +2691,89 @@
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I73" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>202605150002/2026</t>
+          <t>202606290001/2026</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
-          <t>PEDRO WAGNER FREITAS NOGUEIRA</t>
+          <t>CONSTRUTORA MARTINS PROJETOS LTDA</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>42811020****-92</t>
+          <t>07838885****-41</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PAVIMENTAÇÃO EM PEDRA TOSCA EM DIVERSAS RUAS DA SEDE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
-          <t>R$ 13.693,46</t>
+          <t>R$ 417.936,87</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>29/06/2026</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
-          <t>15/05/2027</t>
+          <t>26/12/2026</t>
         </is>
       </c>
       <c r="H74" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I74" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I74" s="4" t="inlineStr"/>
     </row>
     <row r="75" ht="8" customHeight="1"/>
     <row r="76" ht="18" customHeight="1">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B76" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
@@ -2799,91 +2782,91 @@
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I76" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>202605150001/2026</t>
+          <t>202606260002/2026</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>PRO COMMERCE LTDA</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>41766420****-60</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.838,00</t>
+          <t>R$ 39.060,61</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
-          <t>15/05/2027</t>
+          <t>26/06/2027</t>
         </is>
       </c>
       <c r="H77" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
     </row>
     <row r="78" ht="8" customHeight="1"/>
     <row r="79" ht="18" customHeight="1">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B79" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2894,91 +2877,91 @@
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H79" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I79" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>202605140001/2026</t>
+          <t>202606260001/2026</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>LUMA SERVICOS E CONSTRUÇOES LTDA</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>86906054****-36</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO UNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>R$ 3.754,00</t>
+          <t>R$ 4.616,20</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>14/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
-          <t>14/05/2027</t>
+          <t>26/06/2027</t>
         </is>
       </c>
       <c r="H80" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
     </row>
     <row r="81" ht="8" customHeight="1"/>
     <row r="82" ht="18" customHeight="1">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B82" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -2989,93 +2972,89 @@
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H82" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I82" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>202605130005/2026</t>
+          <t>202606250001/2026</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t>CALCULO CERTO SERVICOS LTDA</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>49671963****-06</t>
+          <t>30607801****-80</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DE PISO INTERTRAVADO E GRADIL EM DIVERSAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>R$ 187.294,02</t>
+          <t>R$ 226.288,50</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>25/06/2026</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>25/06/2027</t>
         </is>
       </c>
       <c r="H83" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I83" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I83" s="4" t="inlineStr"/>
     </row>
     <row r="84" ht="8" customHeight="1"/>
     <row r="85" ht="18" customHeight="1">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B85" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
@@ -3084,81 +3063,81 @@
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H85" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I85" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>202605130004/2026</t>
+          <t>202606230004/2026</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t>Nordestina Locação e Serviço LTDA</t>
+          <t>MILLENIUM CONSULTORIA, ASSESSORIA CONTABIL E SERVICOS LTDA.</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>97529346****-13</t>
+          <t>28184951****-87</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE 03(TRÊS) ARENINHAS NAS ESCOLAS ALONSO HERCULANO, JUPI MARTINS E ANTÔNIO HONORATO NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Contratação de serviços técnicos especializados de assessoria e consultoria para análise, revisão, adequação normativa e proposição de melhorias no Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de São Luís do Curu - CE.</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
-          <t>R$ 810.166,55</t>
+          <t>R$ 25.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>23/06/2027</t>
         </is>
       </c>
       <c r="H86" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr"/>
     </row>
     <row r="87" ht="8" customHeight="1"/>
     <row r="88" ht="18" customHeight="1">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B88" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -3175,93 +3154,89 @@
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H88" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I88" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>202605130003/2026</t>
+          <t>202606230003/2026</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>CONSTRUTORA MARTINS PROJETOS LTDA</t>
+          <t>SELECT COM E SERV LTDA</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>07838885****-41</t>
+          <t>40919130****-47</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DE PISO INTERTRAVADO, EMBORRACHADO,  GRADIL E GRAMA SINTÉTICA EM DIVERSAS ESCOLAS DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSITENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
-          <t>R$ 374.941,64</t>
+          <t>R$ 42.351,50</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
       <c r="H89" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I89" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I89" s="4" t="inlineStr"/>
     </row>
     <row r="90" ht="8" customHeight="1"/>
     <row r="91" ht="18" customHeight="1">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B91" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
@@ -3270,91 +3245,91 @@
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H91" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I91" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>202605130002/2026</t>
+          <t>202606230002/2026</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>N B DA COSTA LTDA</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>34165077****-33</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
-          <t>R$ 35.360,00</t>
+          <t>R$ 34.862,08</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
-          <t>13/05/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H92" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
-          <t>18/05/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
     </row>
     <row r="93" ht="8" customHeight="1"/>
     <row r="94" ht="18" customHeight="1">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B94" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3365,93 +3340,89 @@
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H94" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I94" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>202605130001/2026</t>
+          <t>202606230001/2026</t>
         </is>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>19612832****-97</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.216,00</t>
+          <t>R$ 6.815,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
-          <t>13/05/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H95" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I95" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I95" s="4" t="inlineStr"/>
     </row>
     <row r="96" ht="8" customHeight="1"/>
     <row r="97" ht="18" customHeight="1">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B97" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E97" s="3" t="inlineStr">
         <is>
@@ -3460,93 +3431,89 @@
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H97" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I97" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>202605070002/2026</t>
+          <t>202606220001/2026</t>
         </is>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t>HÉLIA MARIA GOMES VERAS RODRIGUES</t>
+          <t>MAREA LOCAÇÃO E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>***.***.903-**</t>
+          <t>10923326****-44</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMOVEL, LOCALIZADO NA RUA PADRE CICERO, S/N SÃO LUIS DO CURU - CE, PARA FUNCIONAMENTO DA FÁBRICA DE COSTURA, JUNTO A SECRETARIA DE EMPREENDEDORISMO E DESENVOLVIMENTO ECONÔMICO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE RECOMPOSIÇÃO EM PEDRA TOSCA EM DIVERSAS RUAS DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
-          <t>R$ 19.200,00</t>
+          <t>R$ 129.889,61</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
-          <t>07/05/2027</t>
+          <t>22/06/2027</t>
         </is>
       </c>
       <c r="H98" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I98" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I98" s="4" t="inlineStr"/>
     </row>
     <row r="99" ht="8" customHeight="1"/>
     <row r="100" ht="18" customHeight="1">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B100" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E100" s="3" t="inlineStr">
         <is>
@@ -3555,93 +3522,89 @@
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H100" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I100" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>202605070001/2026</t>
+          <t>202606190001/2026</t>
         </is>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+          <t>F H S DE SOUSA TRANSPORTES</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>59233657****-41</t>
+          <t>20653656****-10</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ASSISNTENCIA SOCIAL  DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MANILHAS PARA SANEAMENTO DE TERRENO ONDE SERA CONSTRUIDO O ESPAÇO ESPORTIVO COMUNITARIO TIPO B DO MUNICIPO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
-          <t>R$ 2.570,00</t>
+          <t>R$ 21.475,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
-          <t>07/05/2027</t>
+          <t>19/06/2027</t>
         </is>
       </c>
       <c r="H101" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I101" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I101" s="4" t="inlineStr"/>
     </row>
     <row r="102" ht="8" customHeight="1"/>
     <row r="103" ht="18" customHeight="1">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B103" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E103" s="3" t="inlineStr">
         <is>
@@ -3650,93 +3613,89 @@
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H103" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I103" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>202605060001/2026</t>
+          <t>202606180001/2026</t>
         </is>
       </c>
       <c r="B104" s="4" t="inlineStr">
         <is>
-          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
+          <t>HELC SOLUÇÕES E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>55290874****-12</t>
+          <t>61064303****-62</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE 02(DUAS) ARENINHAS NA LOCALIDADE DE PANTANAL E FAZENDA COMUNITÁRIA NO MUNICÍPIO DE SÃO LUÍS DO CURU/CE, DE ACORDO COM MAPP 3521 .</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
-          <t>R$ 26.310,00</t>
+          <t>R$ 728.096,80</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
-          <t>06/05/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H104" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I104" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I104" s="4" t="inlineStr"/>
     </row>
     <row r="105" ht="8" customHeight="1"/>
     <row r="106" ht="18" customHeight="1">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B106" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E106" s="3" t="inlineStr">
         <is>
@@ -3745,91 +3704,91 @@
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H106" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I106" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>202604280001/2026</t>
+          <t>202606170001/2026</t>
         </is>
       </c>
       <c r="B107" s="4" t="inlineStr">
         <is>
-          <t>JCA CONSTRUÇÕES E SERVIÇOS LTDA</t>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>55604168****-06</t>
+          <t>30607801****-80</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO EM VIAS URBANAS NO MUNICÍPÍO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
-          <t>R$ 490.041,58</t>
+          <t>R$ 29.295,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>26/06/2027</t>
         </is>
       </c>
       <c r="H107" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
-          <t>05/02/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
     </row>
     <row r="108" ht="8" customHeight="1"/>
     <row r="109" ht="18" customHeight="1">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B109" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -3840,3040 +3799,2981 @@
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H109" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I109" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="A110" s="4" t="inlineStr">
         <is>
+          <t>202606160005/2026</t>
+        </is>
+      </c>
+      <c r="B110" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E110" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.207,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="G110" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2027</t>
+        </is>
+      </c>
+      <c r="H110" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I110" s="4" t="inlineStr"/>
+    </row>
+    <row r="111" ht="8" customHeight="1"/>
+    <row r="112" ht="18" customHeight="1">
+      <c r="A112" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B112" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C112" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D112" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E112" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F112" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G112" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H112" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I112" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" ht="15" customHeight="1">
+      <c r="A113" s="4" t="inlineStr">
+        <is>
+          <t>202606160004/2026</t>
+        </is>
+      </c>
+      <c r="B113" s="4" t="inlineStr">
+        <is>
+          <t>PRO COMMERCE LTDA</t>
+        </is>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>41766420****-60</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E113" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.742,33</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="G113" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2027</t>
+        </is>
+      </c>
+      <c r="H113" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I113" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" ht="8" customHeight="1"/>
+    <row r="115" ht="18" customHeight="1">
+      <c r="A115" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B115" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C115" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D115" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E115" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F115" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G115" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H115" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I115" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" ht="15" customHeight="1">
+      <c r="A116" s="4" t="inlineStr">
+        <is>
+          <t>202606160003/2026</t>
+        </is>
+      </c>
+      <c r="B116" s="4" t="inlineStr">
+        <is>
+          <t>LUMA SERVICOS E CONSTRUÇOES LTDA</t>
+        </is>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>86906054****-36</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E116" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.403,10</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="G116" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2027</t>
+        </is>
+      </c>
+      <c r="H116" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I116" s="4" t="inlineStr"/>
+    </row>
+    <row r="117" ht="8" customHeight="1"/>
+    <row r="118" ht="18" customHeight="1">
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B118" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C118" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D118" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E118" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F118" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G118" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H118" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I118" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" ht="15" customHeight="1">
+      <c r="A119" s="4" t="inlineStr">
+        <is>
+          <t>202606160002/2026</t>
+        </is>
+      </c>
+      <c r="B119" s="4" t="inlineStr">
+        <is>
+          <t>DISTRIMEDICA COMERCIO DE PRODUTOS MEDICOS E ODONTOLOGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>16902612****-00</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE  DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E119" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.480,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="G119" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2027</t>
+        </is>
+      </c>
+      <c r="H119" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I119" s="4" t="inlineStr"/>
+    </row>
+    <row r="120" ht="8" customHeight="1"/>
+    <row r="121" ht="18" customHeight="1">
+      <c r="A121" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B121" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C121" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D121" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E121" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F121" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G121" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H121" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I121" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" ht="15" customHeight="1">
+      <c r="A122" s="4" t="inlineStr">
+        <is>
+          <t>202606160001/2026</t>
+        </is>
+      </c>
+      <c r="B122" s="4" t="inlineStr">
+        <is>
+          <t>R2A CONSTRUÇÕES LTDA</t>
+        </is>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>29863757****-90</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SISTEMAS FOTOVOLTAICOS DE GERAÇÃO DISTRIBUÍDA CONECTADO À REDE DA CONCESSIONÁRIA LOCAL (ON-GRID), EM UNIDADES PERTENCENTES A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E122" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.502.920,79</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="G122" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H122" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I122" s="4" t="inlineStr"/>
+    </row>
+    <row r="123" ht="8" customHeight="1"/>
+    <row r="124" ht="18" customHeight="1">
+      <c r="A124" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B124" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C124" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D124" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E124" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F124" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G124" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H124" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I124" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" ht="15" customHeight="1">
+      <c r="A125" s="4" t="inlineStr">
+        <is>
+          <t>202606030001/2026</t>
+        </is>
+      </c>
+      <c r="B125" s="4" t="inlineStr">
+        <is>
+          <t>HELC SOLUÇÕES E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>61064303****-62</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REVITALIZAÇÃO DA AVENIDA PEDRO CIPRIANO, CONSTRUÇÃO DE 2 PÓRTICOS, NA ENTRADA DA CIDADE, E REFORMA DA PRAÇA TOTÓ SILVA  NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, DE ACORDO COM O MAPP 3214.</t>
+        </is>
+      </c>
+      <c r="E125" s="4" t="inlineStr">
+        <is>
+          <t>R$ 724.793,17</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="G125" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H125" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I125" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="8" customHeight="1"/>
+    <row r="127" ht="18" customHeight="1">
+      <c r="A127" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B127" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C127" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D127" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E127" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F127" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G127" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H127" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I127" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="15" customHeight="1">
+      <c r="A128" s="4" t="inlineStr">
+        <is>
+          <t>202606010001/2026</t>
+        </is>
+      </c>
+      <c r="B128" s="4" t="inlineStr">
+        <is>
+          <t>JOSÉ HUGO NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>***.***.563-**</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO À RUA ABIRAM MOREIRA, 35, CENTRO, SÃO LUÍS DO CURU-CE, DESTINADO A PESSOA EM SITUAÇÃO DE VULNERABILIDADE, CONCEDENDO O BENEFICIO EVENTUAL DE AUXILIO MORADIA, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E128" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.800,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="G128" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H128" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I128" s="4" t="inlineStr"/>
+    </row>
+    <row r="129" ht="8" customHeight="1"/>
+    <row r="130" ht="18" customHeight="1">
+      <c r="A130" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B130" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C130" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D130" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E130" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F130" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G130" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H130" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I130" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" ht="15" customHeight="1">
+      <c r="A131" s="4" t="inlineStr">
+        <is>
+          <t>202605280001/2026</t>
+        </is>
+      </c>
+      <c r="B131" s="4" t="inlineStr">
+        <is>
+          <t>GSOL VIAGENS E TURISMO LTDA</t>
+        </is>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>29505214****-00</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO A SECRETARIA DE SÁUDE DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 60.000,00 REAIS PARA O ANO DE 2026. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (20 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 60.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+        </is>
+      </c>
+      <c r="E131" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.500,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="G131" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2027</t>
+        </is>
+      </c>
+      <c r="H131" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I131" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="8" customHeight="1"/>
+    <row r="133" ht="18" customHeight="1">
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B133" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C133" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D133" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E133" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F133" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G133" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H133" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I133" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" ht="15" customHeight="1">
+      <c r="A134" s="4" t="inlineStr">
+        <is>
+          <t>202605270001/2026</t>
+        </is>
+      </c>
+      <c r="B134" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS EM GARRAFAS PET DESTINADAS A ATENDER A NECESSIDADES DA SECRETARIA DE CULTURA E TURISMO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E134" s="4" t="inlineStr">
+        <is>
+          <t>R$ 22.000,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+      <c r="G134" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2027</t>
+        </is>
+      </c>
+      <c r="H134" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I134" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" ht="8" customHeight="1"/>
+    <row r="136" ht="18" customHeight="1">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B136" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C136" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D136" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E136" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F136" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G136" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H136" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I136" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" ht="15" customHeight="1">
+      <c r="A137" s="4" t="inlineStr">
+        <is>
+          <t>202605250002/2026</t>
+        </is>
+      </c>
+      <c r="B137" s="4" t="inlineStr">
+        <is>
+          <t>G W M ARCANJO ENGENHARIA - ME</t>
+        </is>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>38610780****-64</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE PRAÇAS NO BAIRRO DA COELCE (SEDE) E NA LOCALIDADE DE BOA VISTA, NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E137" s="4" t="inlineStr">
+        <is>
+          <t>R$ 300.360,04</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="G137" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H137" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I137" s="4" t="inlineStr"/>
+    </row>
+    <row r="138" ht="8" customHeight="1"/>
+    <row r="139" ht="18" customHeight="1">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B139" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C139" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D139" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E139" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F139" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G139" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H139" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I139" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" ht="15" customHeight="1">
+      <c r="A140" s="4" t="inlineStr">
+        <is>
+          <t>202605250001/2026</t>
+        </is>
+      </c>
+      <c r="B140" s="4" t="inlineStr">
+        <is>
+          <t>G W M ARCANJO ENGENHARIA - ME</t>
+        </is>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>38610780****-64</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REFORMA E REVITALIZAÇÃO DE PRAÇAS E DO CANTEIRO CENTRAL DA AVENIDA  PEDRO CIPRIANO, NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E140" s="4" t="inlineStr">
+        <is>
+          <t>R$ 436.105,22</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="G140" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H140" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I140" s="4" t="inlineStr"/>
+    </row>
+    <row r="141" ht="8" customHeight="1"/>
+    <row r="142" ht="18" customHeight="1">
+      <c r="A142" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B142" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C142" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D142" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E142" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F142" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G142" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H142" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I142" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" ht="15" customHeight="1">
+      <c r="A143" s="4" t="inlineStr">
+        <is>
+          <t>202605190005/2026</t>
+        </is>
+      </c>
+      <c r="B143" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>40919130****-47</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E143" s="4" t="inlineStr">
+        <is>
+          <t>R$ 84.928,90</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="G143" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="H143" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I143" s="4" t="inlineStr"/>
+    </row>
+    <row r="144" ht="8" customHeight="1"/>
+    <row r="145" ht="18" customHeight="1">
+      <c r="A145" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B145" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C145" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D145" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E145" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F145" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G145" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H145" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I145" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" ht="15" customHeight="1">
+      <c r="A146" s="4" t="inlineStr">
+        <is>
+          <t>202605190004/2026</t>
+        </is>
+      </c>
+      <c r="B146" s="4" t="inlineStr">
+        <is>
+          <t>N B DA COSTA LTDA</t>
+        </is>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>34165077****-33</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÃO DE GENEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E146" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.513,45</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="G146" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H146" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I146" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="8" customHeight="1"/>
+    <row r="148" ht="18" customHeight="1">
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B148" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C148" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D148" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E148" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F148" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G148" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H148" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I148" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" ht="15" customHeight="1">
+      <c r="A149" s="4" t="inlineStr">
+        <is>
+          <t>202605190003/2026</t>
+        </is>
+      </c>
+      <c r="B149" s="4" t="inlineStr">
+        <is>
+          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+        </is>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>19612832****-97</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E149" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.460,75</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="G149" s="4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="H149" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I149" s="4" t="inlineStr"/>
+    </row>
+    <row r="150" ht="8" customHeight="1"/>
+    <row r="151" ht="18" customHeight="1">
+      <c r="A151" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B151" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C151" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D151" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E151" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F151" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G151" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H151" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I151" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" ht="15" customHeight="1">
+      <c r="A152" s="4" t="inlineStr">
+        <is>
+          <t>202605190002/2026</t>
+        </is>
+      </c>
+      <c r="B152" s="4" t="inlineStr">
+        <is>
+          <t>CEVEMA COMERCIO DE VEICULOS MAQUINAS PECAS SERVICOS E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>35307250****-53</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE  01 (UM) VEÍCULO TIPO PASSEIO DESTINADO A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E152" s="4" t="inlineStr">
+        <is>
+          <t>R$ 99.000,00</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="G152" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H152" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I152" s="4" t="inlineStr"/>
+    </row>
+    <row r="153" ht="8" customHeight="1"/>
+    <row r="154" ht="18" customHeight="1">
+      <c r="A154" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B154" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C154" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D154" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E154" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F154" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G154" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H154" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I154" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" ht="15" customHeight="1">
+      <c r="A155" s="4" t="inlineStr">
+        <is>
+          <t>202605190001/2026</t>
+        </is>
+      </c>
+      <c r="B155" s="4" t="inlineStr">
+        <is>
+          <t>MOURAO RODRIGUES CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>31018907****-01</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO  DE EMPRESA ESPECIALIZADA PARA PROVISÃO DE 20(VINTE) UNIDADES HABITACIONAIS NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E155" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.131.231,08</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="G155" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2027</t>
+        </is>
+      </c>
+      <c r="H155" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I155" s="4" t="inlineStr"/>
+    </row>
+    <row r="156" ht="8" customHeight="1"/>
+    <row r="157" ht="18" customHeight="1">
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B157" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C157" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D157" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E157" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F157" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G157" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H157" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I157" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" ht="15" customHeight="1">
+      <c r="A158" s="4" t="inlineStr">
+        <is>
+          <t>202605180001/2026</t>
+        </is>
+      </c>
+      <c r="B158" s="4" t="inlineStr">
+        <is>
+          <t>NEW VISION ASSESSORIA E PUBLICIDADE LTDA</t>
+        </is>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>27761715****-13</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS  NA CRIAÇÃO CONTEUDOS DE FOTOS, AUDIOVISUAL E EDIÇÃO DE EVENTOS DO INTERESSE DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU.</t>
+        </is>
+      </c>
+      <c r="E158" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.000,00</t>
+        </is>
+      </c>
+      <c r="F158" s="4" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="G158" s="4" t="inlineStr">
+        <is>
+          <t>18/05/2027</t>
+        </is>
+      </c>
+      <c r="H158" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I158" s="4" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" ht="8" customHeight="1"/>
+    <row r="160" ht="18" customHeight="1">
+      <c r="A160" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B160" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C160" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D160" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E160" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F160" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G160" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H160" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I160" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" ht="15" customHeight="1">
+      <c r="A161" s="4" t="inlineStr">
+        <is>
+          <t>202605150003/2026</t>
+        </is>
+      </c>
+      <c r="B161" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS EM GARRAFAS PET DESTINADAS A ATENDER A NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E161" s="4" t="inlineStr">
+        <is>
+          <t>R$ 22.000,00</t>
+        </is>
+      </c>
+      <c r="F161" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="G161" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2027</t>
+        </is>
+      </c>
+      <c r="H161" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I161" s="4" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" ht="8" customHeight="1"/>
+    <row r="163" ht="18" customHeight="1">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B163" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C163" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D163" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E163" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F163" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G163" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H163" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I163" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" ht="15" customHeight="1">
+      <c r="A164" s="4" t="inlineStr">
+        <is>
+          <t>202605150002/2026</t>
+        </is>
+      </c>
+      <c r="B164" s="4" t="inlineStr">
+        <is>
+          <t>PEDRO WAGNER FREITAS NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>42811020****-92</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E164" s="4" t="inlineStr">
+        <is>
+          <t>R$ 13.693,46</t>
+        </is>
+      </c>
+      <c r="F164" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="G164" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2027</t>
+        </is>
+      </c>
+      <c r="H164" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I164" s="4" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" ht="8" customHeight="1"/>
+    <row r="166" ht="18" customHeight="1">
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B166" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C166" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D166" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E166" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F166" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G166" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H166" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I166" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" ht="15" customHeight="1">
+      <c r="A167" s="4" t="inlineStr">
+        <is>
+          <t>202605150001/2026</t>
+        </is>
+      </c>
+      <c r="B167" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E167" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.838,00</t>
+        </is>
+      </c>
+      <c r="F167" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="G167" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2027</t>
+        </is>
+      </c>
+      <c r="H167" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I167" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" ht="8" customHeight="1"/>
+    <row r="169" ht="18" customHeight="1">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B169" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C169" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D169" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E169" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F169" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G169" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H169" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I169" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" ht="15" customHeight="1">
+      <c r="A170" s="4" t="inlineStr">
+        <is>
+          <t>202605140001/2026</t>
+        </is>
+      </c>
+      <c r="B170" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C170" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D170" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E170" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.754,00</t>
+        </is>
+      </c>
+      <c r="F170" s="4" t="inlineStr">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+      <c r="G170" s="4" t="inlineStr">
+        <is>
+          <t>14/05/2027</t>
+        </is>
+      </c>
+      <c r="H170" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I170" s="4" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" ht="8" customHeight="1"/>
+    <row r="172" ht="18" customHeight="1">
+      <c r="A172" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B172" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C172" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D172" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E172" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F172" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G172" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H172" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I172" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="15" customHeight="1">
+      <c r="A173" s="4" t="inlineStr">
+        <is>
+          <t>202605130005/2026</t>
+        </is>
+      </c>
+      <c r="B173" s="4" t="inlineStr">
+        <is>
+          <t>MYLANO LOCAÇÕES, CONSTRUÇÕES E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>49671963****-06</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DE PISO INTERTRAVADO E GRADIL EM DIVERSAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E173" s="4" t="inlineStr">
+        <is>
+          <t>R$ 187.294,02</t>
+        </is>
+      </c>
+      <c r="F173" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="G173" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H173" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I173" s="4" t="inlineStr"/>
+    </row>
+    <row r="174" ht="8" customHeight="1"/>
+    <row r="175" ht="18" customHeight="1">
+      <c r="A175" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B175" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C175" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D175" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E175" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F175" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G175" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H175" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I175" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" ht="15" customHeight="1">
+      <c r="A176" s="4" t="inlineStr">
+        <is>
+          <t>202605130004/2026</t>
+        </is>
+      </c>
+      <c r="B176" s="4" t="inlineStr">
+        <is>
+          <t>Nordestina Locação e Serviço LTDA</t>
+        </is>
+      </c>
+      <c r="C176" s="4" t="inlineStr">
+        <is>
+          <t>97529346****-13</t>
+        </is>
+      </c>
+      <c r="D176" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE 03(TRÊS) ARENINHAS NAS ESCOLAS ALONSO HERCULANO, JUPI MARTINS E ANTÔNIO HONORATO NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E176" s="4" t="inlineStr">
+        <is>
+          <t>R$ 810.166,55</t>
+        </is>
+      </c>
+      <c r="F176" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="G176" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H176" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I176" s="4" t="inlineStr"/>
+    </row>
+    <row r="177" ht="8" customHeight="1"/>
+    <row r="178" ht="18" customHeight="1">
+      <c r="A178" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B178" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C178" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D178" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E178" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F178" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G178" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H178" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I178" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" ht="15" customHeight="1">
+      <c r="A179" s="4" t="inlineStr">
+        <is>
+          <t>202605130003/2026</t>
+        </is>
+      </c>
+      <c r="B179" s="4" t="inlineStr">
+        <is>
+          <t>CONSTRUTORA MARTINS PROJETOS LTDA</t>
+        </is>
+      </c>
+      <c r="C179" s="4" t="inlineStr">
+        <is>
+          <t>07838885****-41</t>
+        </is>
+      </c>
+      <c r="D179" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DE PISO INTERTRAVADO, EMBORRACHADO,  GRADIL E GRAMA SINTÉTICA EM DIVERSAS ESCOLAS DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E179" s="4" t="inlineStr">
+        <is>
+          <t>R$ 374.941,64</t>
+        </is>
+      </c>
+      <c r="F179" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="G179" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H179" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I179" s="4" t="inlineStr"/>
+    </row>
+    <row r="180" ht="8" customHeight="1"/>
+    <row r="181" ht="18" customHeight="1">
+      <c r="A181" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B181" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C181" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D181" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E181" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F181" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G181" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H181" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I181" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" ht="15" customHeight="1">
+      <c r="A182" s="4" t="inlineStr">
+        <is>
+          <t>202605130002/2026</t>
+        </is>
+      </c>
+      <c r="B182" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C182" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D182" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E182" s="4" t="inlineStr">
+        <is>
+          <t>R$ 35.360,00</t>
+        </is>
+      </c>
+      <c r="F182" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="G182" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2027</t>
+        </is>
+      </c>
+      <c r="H182" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I182" s="4" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" ht="8" customHeight="1"/>
+    <row r="184" ht="18" customHeight="1">
+      <c r="A184" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B184" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C184" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D184" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E184" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F184" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G184" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H184" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I184" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" ht="15" customHeight="1">
+      <c r="A185" s="4" t="inlineStr">
+        <is>
+          <t>202605130001/2026</t>
+        </is>
+      </c>
+      <c r="B185" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C185" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D185" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E185" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.216,00</t>
+        </is>
+      </c>
+      <c r="F185" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="G185" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2027</t>
+        </is>
+      </c>
+      <c r="H185" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I185" s="4" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" ht="8" customHeight="1"/>
+    <row r="187" ht="18" customHeight="1">
+      <c r="A187" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B187" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C187" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D187" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E187" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F187" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G187" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H187" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I187" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" ht="15" customHeight="1">
+      <c r="A188" s="4" t="inlineStr">
+        <is>
+          <t>202605070002/2026</t>
+        </is>
+      </c>
+      <c r="B188" s="4" t="inlineStr">
+        <is>
+          <t>HÉLIA MARIA GOMES VERAS RODRIGUES</t>
+        </is>
+      </c>
+      <c r="C188" s="4" t="inlineStr">
+        <is>
+          <t>***.***.903-**</t>
+        </is>
+      </c>
+      <c r="D188" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMOVEL, LOCALIZADO NA RUA PADRE CICERO, S/N SÃO LUIS DO CURU - CE, PARA FUNCIONAMENTO DA FÁBRICA DE COSTURA, JUNTO A SECRETARIA DE EMPREENDEDORISMO E DESENVOLVIMENTO ECONÔMICO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E188" s="4" t="inlineStr">
+        <is>
+          <t>R$ 19.200,00</t>
+        </is>
+      </c>
+      <c r="F188" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="G188" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2027</t>
+        </is>
+      </c>
+      <c r="H188" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I188" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" ht="8" customHeight="1"/>
+    <row r="190" ht="18" customHeight="1">
+      <c r="A190" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B190" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C190" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D190" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E190" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F190" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G190" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H190" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I190" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" ht="15" customHeight="1">
+      <c r="A191" s="4" t="inlineStr">
+        <is>
+          <t>202605070001/2026</t>
+        </is>
+      </c>
+      <c r="B191" s="4" t="inlineStr">
+        <is>
+          <t>59.233.657 DORA SILVIA DOS SANTOS FERREIRA</t>
+        </is>
+      </c>
+      <c r="C191" s="4" t="inlineStr">
+        <is>
+          <t>59233657****-41</t>
+        </is>
+      </c>
+      <c r="D191" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA ADICIONADAS DE SAIS E VASILHAMES DE ÁGUA DESTINADOS A ATENDER A NECESSIDADES DA SECRETARIA DE ASSISNTENCIA SOCIAL  DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E191" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.570,00</t>
+        </is>
+      </c>
+      <c r="F191" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="G191" s="4" t="inlineStr">
+        <is>
+          <t>07/05/2027</t>
+        </is>
+      </c>
+      <c r="H191" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I191" s="4" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" ht="8" customHeight="1"/>
+    <row r="193" ht="18" customHeight="1">
+      <c r="A193" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B193" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C193" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D193" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E193" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F193" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G193" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H193" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I193" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" ht="15" customHeight="1">
+      <c r="A194" s="4" t="inlineStr">
+        <is>
+          <t>202605060001/2026</t>
+        </is>
+      </c>
+      <c r="B194" s="4" t="inlineStr">
+        <is>
+          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C194" s="4" t="inlineStr">
+        <is>
+          <t>55290874****-12</t>
+        </is>
+      </c>
+      <c r="D194" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E194" s="4" t="inlineStr">
+        <is>
+          <t>R$ 26.310,00</t>
+        </is>
+      </c>
+      <c r="F194" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="G194" s="4" t="inlineStr">
+        <is>
+          <t>06/05/2027</t>
+        </is>
+      </c>
+      <c r="H194" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I194" s="4" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" ht="8" customHeight="1"/>
+    <row r="196" ht="18" customHeight="1">
+      <c r="A196" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B196" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C196" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D196" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E196" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F196" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G196" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H196" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I196" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" ht="15" customHeight="1">
+      <c r="A197" s="4" t="inlineStr">
+        <is>
+          <t>202605040001/2026</t>
+        </is>
+      </c>
+      <c r="B197" s="4" t="inlineStr">
+        <is>
+          <t>ELEVARE CONSTRUCOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C197" s="4" t="inlineStr">
+        <is>
+          <t>61130823****-26</t>
+        </is>
+      </c>
+      <c r="D197" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PAVIMENTAÇÃO EM PEDRA TOSCA, NA LOCALIDADE DE
+COLONOS NÚCLEO H, ZONA RURAL, DO MUNICÍPIO DE SÃO LUÍS DO
+CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E197" s="4" t="inlineStr">
+        <is>
+          <t>R$ 703.901,14</t>
+        </is>
+      </c>
+      <c r="F197" s="4" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="G197" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H197" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I197" s="4" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" ht="8" customHeight="1"/>
+    <row r="199" ht="18" customHeight="1">
+      <c r="A199" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B199" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C199" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D199" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E199" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F199" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G199" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H199" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I199" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" ht="15" customHeight="1">
+      <c r="A200" s="4" t="inlineStr">
+        <is>
+          <t>202604280001/2026</t>
+        </is>
+      </c>
+      <c r="B200" s="4" t="inlineStr">
+        <is>
+          <t>JCA CONSTRUÇÕES E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C200" s="4" t="inlineStr">
+        <is>
+          <t>55604168****-06</t>
+        </is>
+      </c>
+      <c r="D200" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO EM VIAS URBANAS NO MUNICÍPÍO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E200" s="4" t="inlineStr">
+        <is>
+          <t>R$ 490.041,58</t>
+        </is>
+      </c>
+      <c r="F200" s="4" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="G200" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H200" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I200" s="4" t="inlineStr"/>
+    </row>
+    <row r="201" ht="8" customHeight="1"/>
+    <row r="202" ht="18" customHeight="1">
+      <c r="A202" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B202" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C202" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D202" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E202" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F202" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G202" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H202" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I202" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" ht="15" customHeight="1">
+      <c r="A203" s="4" t="inlineStr">
+        <is>
           <t>202604270001/2026</t>
         </is>
       </c>
-      <c r="B110" s="4" t="inlineStr">
+      <c r="B203" s="4" t="inlineStr">
         <is>
           <t>J V DE OLIVEIRA JUNIOR CONSULTORIA ADMINISTRATIVA - ME</t>
         </is>
       </c>
-      <c r="C110" s="4" t="inlineStr">
+      <c r="C203" s="4" t="inlineStr">
         <is>
           <t>18334948****-49</t>
         </is>
       </c>
-      <c r="D110" s="4" t="inlineStr">
+      <c r="D203" s="4" t="inlineStr">
         <is>
           <t>prestação de serviços técnicos de consultoria nas áreas de planejamento,  
 controle financeiro, análise, monitoramento e projeções do indicador de  
 despesas de pessoal na Lei de Responsabilidade Fiscal, junto a Secretaria de  
 Administração do município de São Luis do Curu - CE.</t>
         </is>
       </c>
-      <c r="E110" s="4" t="inlineStr">
+      <c r="E203" s="4" t="inlineStr">
         <is>
           <t>R$ 64.800,00</t>
         </is>
       </c>
-      <c r="F110" s="4" t="inlineStr">
+      <c r="F203" s="4" t="inlineStr">
         <is>
           <t>27/04/2026</t>
         </is>
       </c>
-      <c r="G110" s="4" t="inlineStr">
+      <c r="G203" s="4" t="inlineStr">
         <is>
           <t>27/04/2027</t>
         </is>
       </c>
-      <c r="H110" s="4" t="inlineStr">
+      <c r="H203" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I110" s="4" t="inlineStr">
+      <c r="I203" s="4" t="inlineStr">
         <is>
           <t>06/01/2026</t>
-        </is>
-[...2944 lines deleted...]
-          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="204" ht="8" customHeight="1"/>
     <row r="205" ht="18" customHeight="1">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B205" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D205" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6884,91 +6784,91 @@
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H205" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I205" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="206" ht="15" customHeight="1">
       <c r="A206" s="4" t="inlineStr">
         <is>
-          <t>202603040002/2026</t>
+          <t>202604170003/2026</t>
         </is>
       </c>
       <c r="B206" s="4" t="inlineStr">
         <is>
-          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
-          <t>54609843****-19</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE PÃES, BOLOS E SALGADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E206" s="4" t="inlineStr">
         <is>
-          <t>R$ 65.141,50</t>
+          <t>R$ 7.560,00</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="G206" s="4" t="inlineStr">
         <is>
-          <t>04/03/2027</t>
+          <t>17/04/2027</t>
         </is>
       </c>
       <c r="H206" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I206" s="4" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
     </row>
     <row r="207" ht="8" customHeight="1"/>
     <row r="208" ht="18" customHeight="1">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B208" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D208" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -6979,91 +6879,91 @@
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="209" ht="15" customHeight="1">
       <c r="A209" s="4" t="inlineStr">
         <is>
-          <t>202603040001/2026</t>
+          <t>202604170002/2026</t>
         </is>
       </c>
       <c r="B209" s="4" t="inlineStr">
         <is>
-          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
-          <t>54609843****-19</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE PÃES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E209" s="4" t="inlineStr">
         <is>
-          <t>R$ 29.250,00</t>
+          <t>R$ 21.846,00</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="G209" s="4" t="inlineStr">
         <is>
-          <t>04/03/2027</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H209" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I209" s="4" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
     </row>
     <row r="210" ht="8" customHeight="1"/>
     <row r="211" ht="18" customHeight="1">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D211" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7074,91 +6974,91 @@
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I211" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="212" ht="15" customHeight="1">
       <c r="A212" s="4" t="inlineStr">
         <is>
-          <t>202603020004/2026</t>
+          <t>202604170002/2026</t>
         </is>
       </c>
       <c r="B212" s="4" t="inlineStr">
         <is>
-          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
-          <t>10563418****-60</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
-          <t>R$ 56.400,00</t>
+          <t>R$ 21.846,00</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="G212" s="4" t="inlineStr">
         <is>
-          <t>02/03/2027</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H212" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I212" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
     </row>
     <row r="213" ht="8" customHeight="1"/>
     <row r="214" ht="18" customHeight="1">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B214" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D214" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7169,92 +7069,91 @@
       </c>
       <c r="F214" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H214" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I214" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="215" ht="15" customHeight="1">
       <c r="A215" s="4" t="inlineStr">
         <is>
-          <t>202603020003/2026</t>
+          <t>202604170001/2026</t>
         </is>
       </c>
       <c r="B215" s="4" t="inlineStr">
         <is>
-          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
-          <t>10563418****-60</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
-ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 43.351,00</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="G215" s="4" t="inlineStr">
         <is>
-          <t>02/03/2027</t>
+          <t>13/03/2027</t>
         </is>
       </c>
       <c r="H215" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I215" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
     </row>
     <row r="216" ht="8" customHeight="1"/>
     <row r="217" ht="18" customHeight="1">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D217" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7265,92 +7164,91 @@
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H217" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I217" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15" customHeight="1">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>202603020002/2026</t>
+          <t>202604160002/2026</t>
         </is>
       </c>
       <c r="B218" s="4" t="inlineStr">
         <is>
-          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+          <t>INSTITUTO DE ESTUDOS, PESQUISAS E PROJETOS VALE DO JAGUARIBE</t>
         </is>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
-          <t>10563418****-60</t>
+          <t>08902465****-40</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
-ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Contratação dos serviços de assessoria no desenvolvimento de atividades de fomento ao ensino e aprendizagem junto à Secretaria de Educação do município de São Luís do Curu-CE.</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
-          <t>R$ 56.400,00</t>
+          <t>R$ 19.100,00</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="G218" s="4" t="inlineStr">
         <is>
-          <t>02/03/2027</t>
+          <t>12/12/2026</t>
         </is>
       </c>
       <c r="H218" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I218" s="4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
     </row>
     <row r="219" ht="8" customHeight="1"/>
     <row r="220" ht="18" customHeight="1">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B220" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D220" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7361,82 +7259,81 @@
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H220" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I220" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="221" ht="15" customHeight="1">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>202603020001/2026</t>
+          <t>202604160001/2026</t>
         </is>
       </c>
       <c r="B221" s="4" t="inlineStr">
         <is>
-          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+          <t>M L ENTRETENIMENTOS, ASSESSORIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
-          <t>10563418****-60</t>
+          <t>29326036****-41</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
-ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE ESPAÇO ESPORTIVO COMUNITÁRIO, TIPO B, NO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 1.126.149,72</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="G221" s="4" t="inlineStr">
         <is>
-          <t>02/03/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H221" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I221" s="4" t="inlineStr"/>
     </row>
     <row r="222" ht="8" customHeight="1"/>
     <row r="223" ht="18" customHeight="1">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
@@ -7453,93 +7350,89 @@
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H223" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I223" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="224" ht="15" customHeight="1">
       <c r="A224" s="4" t="inlineStr">
         <is>
-          <t>202602270001/2026</t>
+          <t>202604150001/2026</t>
         </is>
       </c>
       <c r="B224" s="4" t="inlineStr">
         <is>
-          <t>Odonto Medic Ltda</t>
+          <t>NEW VISION ASSESSORIA E PUBLICIDADE LTDA</t>
         </is>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
-          <t>22253385****-12</t>
+          <t>27761715****-13</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE AR CONDICIONADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+          <t>Prestação de serviços técnico profissional com assessoria e consultoria  ao setor de planejamento e consultoria, uma vez exigido pela nova Lei Federal 14.133/2021, para elaboração do PCA- Plano de Contratação Anual da Prefeitura Municipal de São Luís do Curu -CE.</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.300,00</t>
+          <t>R$ 55.000,00</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>15/04/2026</t>
         </is>
       </c>
       <c r="G224" s="4" t="inlineStr">
         <is>
-          <t>27/02/2027</t>
+          <t>11/12/2026</t>
         </is>
       </c>
       <c r="H224" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I224" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I224" s="4" t="inlineStr"/>
     </row>
     <row r="225" ht="8" customHeight="1"/>
     <row r="226" ht="18" customHeight="1">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B226" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E226" s="3" t="inlineStr">
         <is>
@@ -7548,91 +7441,91 @@
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H226" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I226" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="227" ht="15" customHeight="1">
       <c r="A227" s="4" t="inlineStr">
         <is>
-          <t>202602060004/2026</t>
+          <t>202604090001/2026</t>
         </is>
       </c>
       <c r="B227" s="4" t="inlineStr">
         <is>
-          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
-          <t>30607801****-80</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE MATERIAL PERMANENTE DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS ESPECIALIZADOS NA ELABORAÇÃO DE SERVIÇOS DE ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA 2027, E DA LEI DIRETRIZES ORÇAMENTÁRIA - LDO 2027, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE FINANÇAS DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E227" s="4" t="inlineStr">
         <is>
-          <t>R$ 12.000,00</t>
+          <t>R$ 55.000,00</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
       <c r="G227" s="4" t="inlineStr">
         <is>
-          <t>06/02/2027</t>
+          <t>04/01/2027</t>
         </is>
       </c>
       <c r="H227" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I227" s="4" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="228" ht="8" customHeight="1"/>
     <row r="229" ht="18" customHeight="1">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D229" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7643,91 +7536,91 @@
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I229" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="230" ht="15" customHeight="1">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>202602060003/2026</t>
+          <t>202604010012/2026</t>
         </is>
       </c>
       <c r="B230" s="4" t="inlineStr">
         <is>
-          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
-          <t>08146959****-41</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DA COMPANHIA MIX DA ALEGRIA "CIA MIX DA ALEGRIA", VISANDO APRESENTAÇÃO ARTÍSTICA E MUSICAL, NO DIA 14 DE FEVEREIRO DE 2026, EM ALUSÃO AO EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E230" s="4" t="inlineStr">
         <is>
-          <t>R$ 25.000,00</t>
+          <t>R$ 12.324,00</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G230" s="4" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H230" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I230" s="4" t="inlineStr">
         <is>
-          <t>02/06/2026</t>
+          <t>13/05/2026</t>
         </is>
       </c>
     </row>
     <row r="231" ht="8" customHeight="1"/>
     <row r="232" ht="18" customHeight="1">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B232" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D232" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7738,91 +7631,91 @@
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H232" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I232" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="233" ht="15" customHeight="1">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>202602060002/2026</t>
+          <t>202604010011/2026</t>
         </is>
       </c>
       <c r="B233" s="4" t="inlineStr">
         <is>
-          <t>SAMYRA SHOW GRAVACOES, EDICOES MUSICAIS E EVENTOS LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C233" s="4" t="inlineStr">
         <is>
-          <t>22917407****-10</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO ARTÍSTICA DA CANTORA “SAMYRA SHOW”, VISANDO A APRESENTAÇÃO MUSICAL, NO DIA 15 DE FEVEREIRO DE 2026, EM ALUSÃO AO EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE IMPRESSORA PLOTTER COLORIDA, COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
-          <t>R$ 250.000,00</t>
+          <t>R$ 57.024,00</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G233" s="4" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H233" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I233" s="4" t="inlineStr">
         <is>
-          <t>02/06/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="234" ht="8" customHeight="1"/>
     <row r="235" ht="18" customHeight="1">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B235" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D235" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7833,91 +7726,91 @@
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H235" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I235" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="236" ht="15" customHeight="1">
       <c r="A236" s="4" t="inlineStr">
         <is>
-          <t>202602060001/2026</t>
+          <t>202604010010/2026</t>
         </is>
       </c>
       <c r="B236" s="4" t="inlineStr">
         <is>
-          <t>GALICIA PRODUCOES LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C236" s="4" t="inlineStr">
         <is>
-          <t>48126812****-04</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DA ARTISTA/BANDA “GALÍCIA CRUZ”,  VISANDO A APRESENTAÇÃO DE SHOW MUSICAL, NO DIA 16 DE FEVEREIRO DE 2026, EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E236" s="4" t="inlineStr">
         <is>
-          <t>R$ 200.000,00</t>
+          <t>R$ 61.690,00</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G236" s="4" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>26/01/2027</t>
         </is>
       </c>
       <c r="H236" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I236" s="4" t="inlineStr">
         <is>
-          <t>02/06/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="237" ht="8" customHeight="1"/>
     <row r="238" ht="18" customHeight="1">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B238" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D238" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -7928,154 +7821,188 @@
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H238" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I238" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="239" ht="15" customHeight="1">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>202602050002/2026</t>
+          <t>202604010007/2026</t>
         </is>
       </c>
       <c r="B239" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
         </is>
       </c>
       <c r="C239" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>60796704****-44</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DA ASSISTÊNCIA SOCIAL (PRIMEIRA INFÂNCIA) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
-          <t>R$ 61.255,87</t>
+          <t>R$ 27.000,00</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
-          <t>05/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G239" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>26/01/2027</t>
         </is>
       </c>
       <c r="H239" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I239" s="4" t="inlineStr">
         <is>
-          <t>02/11/2026</t>
-[...62 lines deleted...]
-      <c r="I242" s="7" t="inlineStr"/>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" ht="8" customHeight="1"/>
+    <row r="241" ht="18" customHeight="1">
+      <c r="A241" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B241" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C241" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D241" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E241" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F241" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G241" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H241" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I241" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" ht="15" customHeight="1">
+      <c r="A242" s="4" t="inlineStr">
+        <is>
+          <t>202604010006/2026</t>
+        </is>
+      </c>
+      <c r="B242" s="4" t="inlineStr">
+        <is>
+          <t>LH SOLUÇÕES INTELIGENTES LTDA</t>
+        </is>
+      </c>
+      <c r="C242" s="4" t="inlineStr">
+        <is>
+          <t>60796704****-44</t>
+        </is>
+      </c>
+      <c r="D242" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER A SECRETARIA DE SAUDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E242" s="4" t="inlineStr">
+        <is>
+          <t>R$ 64.100,00</t>
+        </is>
+      </c>
+      <c r="F242" s="4" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+      <c r="G242" s="4" t="inlineStr">
+        <is>
+          <t>26/01/2027</t>
+        </is>
+      </c>
+      <c r="H242" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I242" s="4" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
     </row>
     <row r="243" ht="8" customHeight="1"/>
     <row r="244" ht="18" customHeight="1">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B244" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D244" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E244" s="3" t="inlineStr">
         <is>
@@ -8084,93 +8011,89 @@
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H244" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I244" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="245" ht="15" customHeight="1">
       <c r="A245" s="4" t="inlineStr">
         <is>
-          <t>202602050001/2026</t>
+          <t>202604010005/2026</t>
         </is>
       </c>
       <c r="B245" s="4" t="inlineStr">
         <is>
-          <t>MACNOR REPRESENTACOES E COMERCIO LTDA</t>
+          <t>SENSE SERVICE</t>
         </is>
       </c>
       <c r="C245" s="4" t="inlineStr">
         <is>
-          <t>00376638****-21</t>
+          <t>49725723****-47</t>
         </is>
       </c>
       <c r="D245" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE EQUIPAMENTOS HOSPITALARES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>AQUISIÇÃO DE MATERIAL GRAFICO DESTINADO  ATENDER AS NECESSIDADE DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E245" s="4" t="inlineStr">
         <is>
-          <t>R$ 62.520,00</t>
+          <t>R$ 974.784,60</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G245" s="4" t="inlineStr">
         <is>
-          <t>06/02/2027</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H245" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I245" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I245" s="4" t="inlineStr"/>
     </row>
     <row r="246" ht="8" customHeight="1"/>
     <row r="247" ht="18" customHeight="1">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B247" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D247" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E247" s="3" t="inlineStr">
         <is>
@@ -8179,93 +8102,89 @@
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H247" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I247" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="248" ht="15" customHeight="1">
       <c r="A248" s="4" t="inlineStr">
         <is>
-          <t>202601290003/2026</t>
+          <t>202604010004/2026</t>
         </is>
       </c>
       <c r="B248" s="4" t="inlineStr">
         <is>
-          <t>J&amp;G PHARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t>SENSE SERVICE</t>
         </is>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
-          <t>05283263****-79</t>
+          <t>49725723****-47</t>
         </is>
       </c>
       <c r="D248" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE FRALDAS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+          <t>AQUISIÇÃO DE MATERIAL GRAFICO DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNOICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E248" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.391,60</t>
+          <t>R$ 978,00</t>
         </is>
       </c>
       <c r="F248" s="4" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G248" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H248" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I248" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I248" s="4" t="inlineStr"/>
     </row>
     <row r="249" ht="8" customHeight="1"/>
     <row r="250" ht="18" customHeight="1">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B250" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D250" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E250" s="3" t="inlineStr">
         <is>
@@ -8274,93 +8193,89 @@
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H250" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I250" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="251" ht="15" customHeight="1">
       <c r="A251" s="4" t="inlineStr">
         <is>
-          <t>202601290001/2026</t>
+          <t>202604010003/2026</t>
         </is>
       </c>
       <c r="B251" s="4" t="inlineStr">
         <is>
-          <t>R2 SOLUCOES ADMINISTRATIVAS E SERVICOS EIRELI</t>
+          <t>SENSE SERVICE</t>
         </is>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
-          <t>35823985****-30</t>
+          <t>49725723****-47</t>
         </is>
       </c>
       <c r="D251" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS EM ARQUIVOLOGIA PARA ATUAR NA ORGANIZAÇÃO DOS DOCUMENTOS EXISTENTES VINCULADOS NO ARQUIVO CENTRAL DO MUNICÍPIO DE SÃO LUÍS DO CURU – CE</t>
+          <t>AQUISIÇÃO DE MATERIAL DE GRAFICO DESTINDO ATENDER AS NECESSIDADES DA SECRETARIA DE CULTURA DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E251" s="4" t="inlineStr">
         <is>
-          <t>R$ 63.462,60</t>
+          <t>R$ 7.423,10</t>
         </is>
       </c>
       <c r="F251" s="4" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G251" s="4" t="inlineStr">
         <is>
-          <t>29/01/2027</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H251" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I251" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I251" s="4" t="inlineStr"/>
     </row>
     <row r="252" ht="8" customHeight="1"/>
     <row r="253" ht="18" customHeight="1">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B253" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D253" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E253" s="3" t="inlineStr">
         <is>
@@ -8369,93 +8284,89 @@
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H253" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I253" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="254" ht="15" customHeight="1">
       <c r="A254" s="4" t="inlineStr">
         <is>
-          <t>202601270001/2026</t>
+          <t>202604010002/2026</t>
         </is>
       </c>
       <c r="B254" s="4" t="inlineStr">
         <is>
-          <t>BRASIL E MATOS LTDA</t>
+          <t>SENSE SERVICE</t>
         </is>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
-          <t>00623949****-48</t>
+          <t>49725723****-47</t>
         </is>
       </c>
       <c r="D254" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO AO GABINETE DO PREFEITO DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 65.000,00 REAIS PARA O ANO DE 2026. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (25 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 65.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+          <t>AQUISIÇÃO DE MATERIAL GRAFICO DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO,LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E254" s="4" t="inlineStr">
         <is>
-          <t>R$ 62.750,00</t>
+          <t>R$ 266.077,72</t>
         </is>
       </c>
       <c r="F254" s="4" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G254" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H254" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I254" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I254" s="4" t="inlineStr"/>
     </row>
     <row r="255" ht="8" customHeight="1"/>
     <row r="256" ht="18" customHeight="1">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B256" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D256" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E256" s="3" t="inlineStr">
         <is>
@@ -8464,93 +8375,89 @@
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G256" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H256" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I256" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="257" ht="15" customHeight="1">
       <c r="A257" s="4" t="inlineStr">
         <is>
-          <t>202601260004/2026</t>
+          <t>202604010001/2026</t>
         </is>
       </c>
       <c r="B257" s="4" t="inlineStr">
         <is>
-          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+          <t>SENSE SERVICE</t>
         </is>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
-          <t>19612832****-97</t>
+          <t>49725723****-47</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
-          <t>GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DASECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAIS GRÁFICOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E257" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.814,00</t>
+          <t>R$ 651.775,80</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="G257" s="4" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
+          <t>01/04/2027</t>
         </is>
       </c>
       <c r="H257" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I257" s="4" t="inlineStr"/>
     </row>
     <row r="258" ht="8" customHeight="1"/>
     <row r="259" ht="18" customHeight="1">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B259" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D259" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E259" s="3" t="inlineStr">
         <is>
@@ -8559,91 +8466,91 @@
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G259" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H259" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I259" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="260" ht="15" customHeight="1">
       <c r="A260" s="4" t="inlineStr">
         <is>
-          <t>202601260002/2026</t>
+          <t>202603300004/2026</t>
         </is>
       </c>
       <c r="B260" s="4" t="inlineStr">
         <is>
-          <t>SELECT COM E SERV LTDA</t>
+          <t>MARIA DO SOCORRO BRAGA DE MORAIS SERVICOS ADMINISTRATIVOS LTDA</t>
         </is>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
-          <t>40919130****-47</t>
+          <t>38160785****-32</t>
         </is>
       </c>
       <c r="D260" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DE SERVIÇOS ESPECIALIZADOS DE ASSESSORIA E CONSULTORIA TÉCNICA VOLTADOS AO APOIO AO CONTROLE SOCIAL E À PARTICIPAÇÃO COMUNITÁRIA NO ÂMBITO DA ASSISTÊNCIA SOCIAL JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DE SÃO LUÍS DO CURU –CE.</t>
         </is>
       </c>
       <c r="E260" s="4" t="inlineStr">
         <is>
-          <t>R$ 10.996,60</t>
+          <t>R$ 46.800,00</t>
         </is>
       </c>
       <c r="F260" s="4" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="G260" s="4" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
+          <t>30/03/2027</t>
         </is>
       </c>
       <c r="H260" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I260" s="4" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
     </row>
     <row r="261" ht="8" customHeight="1"/>
     <row r="262" ht="18" customHeight="1">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B262" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D262" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -8654,93 +8561,89 @@
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G262" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H262" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I262" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="263" ht="15" customHeight="1">
       <c r="A263" s="4" t="inlineStr">
         <is>
-          <t>202601260001/2026</t>
+          <t>202603300003/2026</t>
         </is>
       </c>
       <c r="B263" s="4" t="inlineStr">
         <is>
-          <t>N B DA COSTA LTDA</t>
+          <t>LOBO VARIEDADES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
-          <t>34165077****-33</t>
+          <t>44870579****-19</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO(FUNDEB) DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E263" s="4" t="inlineStr">
         <is>
-          <t>R$ 8.868,12</t>
+          <t>R$ 157.499,86</t>
         </is>
       </c>
       <c r="F263" s="4" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="G263" s="4" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
+          <t>30/03/2027</t>
         </is>
       </c>
       <c r="H263" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I263" s="4" t="inlineStr"/>
     </row>
     <row r="264" ht="8" customHeight="1"/>
     <row r="265" ht="18" customHeight="1">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B265" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D265" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E265" s="3" t="inlineStr">
         <is>
@@ -8749,2915 +8652,3315 @@
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G265" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H265" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I265" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="266" ht="15" customHeight="1">
       <c r="A266" s="4" t="inlineStr">
         <is>
+          <t>202603300001/2026</t>
+        </is>
+      </c>
+      <c r="B266" s="4" t="inlineStr">
+        <is>
+          <t>J. M. UCHOA JUNIOR &amp; CIA LTDA</t>
+        </is>
+      </c>
+      <c r="C266" s="4" t="inlineStr">
+        <is>
+          <t>46730051****-70</t>
+        </is>
+      </c>
+      <c r="D266" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E266" s="4" t="inlineStr">
+        <is>
+          <t>R$ 107.519,00</t>
+        </is>
+      </c>
+      <c r="F266" s="4" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="G266" s="4" t="inlineStr">
+        <is>
+          <t>30/03/2027</t>
+        </is>
+      </c>
+      <c r="H266" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I266" s="4" t="inlineStr"/>
+    </row>
+    <row r="267" ht="8" customHeight="1"/>
+    <row r="268" ht="18" customHeight="1">
+      <c r="A268" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B268" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C268" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D268" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E268" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F268" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G268" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H268" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I268" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="269" ht="15" customHeight="1">
+      <c r="A269" s="4" t="inlineStr">
+        <is>
+          <t>202603270001/2026</t>
+        </is>
+      </c>
+      <c r="B269" s="4" t="inlineStr">
+        <is>
+          <t>ALMEIDA COMERCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C269" s="4" t="inlineStr">
+        <is>
+          <t>39471476****-46</t>
+        </is>
+      </c>
+      <c r="D269" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BLUSAS DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE E JUVENTUDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E269" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.000,00</t>
+        </is>
+      </c>
+      <c r="F269" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="G269" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2027</t>
+        </is>
+      </c>
+      <c r="H269" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I269" s="4" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="270" ht="8" customHeight="1"/>
+    <row r="271" ht="18" customHeight="1">
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B271" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C271" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D271" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E271" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F271" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G271" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H271" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I271" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="272" ht="15" customHeight="1">
+      <c r="A272" s="4" t="inlineStr">
+        <is>
+          <t>202603260001/2026</t>
+        </is>
+      </c>
+      <c r="B272" s="4" t="inlineStr">
+        <is>
+          <t>ALMEIDA COMERCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C272" s="4" t="inlineStr">
+        <is>
+          <t>39471476****-46</t>
+        </is>
+      </c>
+      <c r="D272" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS (PEIXE PALOMBETA) DESTINADOS ÀS FAMILIAS CARENTES, PARA DISTRIBUIÇÃO GRATUITA NO PERIODO DA SEMANA SANTA, ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E272" s="4" t="inlineStr">
+        <is>
+          <t>R$ 63.000,00</t>
+        </is>
+      </c>
+      <c r="F272" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="G272" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2027</t>
+        </is>
+      </c>
+      <c r="H272" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I272" s="4" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" ht="8" customHeight="1"/>
+    <row r="274" ht="18" customHeight="1">
+      <c r="A274" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B274" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C274" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D274" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E274" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F274" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G274" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H274" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I274" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="275" ht="15" customHeight="1">
+      <c r="A275" s="4" t="inlineStr">
+        <is>
+          <t>202603180001/2026</t>
+        </is>
+      </c>
+      <c r="B275" s="4" t="inlineStr">
+        <is>
+          <t>NX EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C275" s="4" t="inlineStr">
+        <is>
+          <t>33782002****-39</t>
+        </is>
+      </c>
+      <c r="D275" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NA LOCALIDADE DE PANTANAL , ZONA RURAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E275" s="4" t="inlineStr">
+        <is>
+          <t>R$ 469.835,57</t>
+        </is>
+      </c>
+      <c r="F275" s="4" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="G275" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H275" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I275" s="4" t="inlineStr"/>
+    </row>
+    <row r="276" ht="14" customHeight="1">
+      <c r="A276" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="277" ht="16" customHeight="1">
+      <c r="A277" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B277" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C277" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D277" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E277" s="6" t="inlineStr"/>
+      <c r="F277" s="6" t="inlineStr"/>
+      <c r="G277" s="6" t="inlineStr"/>
+      <c r="H277" s="6" t="inlineStr"/>
+      <c r="I277" s="6" t="inlineStr"/>
+    </row>
+    <row r="278" ht="14" customHeight="1">
+      <c r="A278" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B278" s="7" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="C278" s="7" t="inlineStr">
+        <is>
+          <t>R$ 82.961,82</t>
+        </is>
+      </c>
+      <c r="D278" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso II, alínea “d” - Reequilíbrio econômico-financeiro - Novo - 00085/2026</t>
+        </is>
+      </c>
+      <c r="E278" s="7" t="inlineStr"/>
+      <c r="F278" s="7" t="inlineStr"/>
+      <c r="G278" s="7" t="inlineStr"/>
+      <c r="H278" s="7" t="inlineStr"/>
+      <c r="I278" s="7" t="inlineStr"/>
+    </row>
+    <row r="279" ht="8" customHeight="1"/>
+    <row r="280" ht="18" customHeight="1">
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B280" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C280" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D280" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E280" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F280" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G280" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H280" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I280" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" ht="15" customHeight="1">
+      <c r="A281" s="4" t="inlineStr">
+        <is>
+          <t>202603170001/2026</t>
+        </is>
+      </c>
+      <c r="B281" s="4" t="inlineStr">
+        <is>
+          <t>LOTUS INDUSTRIA E COMERCIO LTDA.</t>
+        </is>
+      </c>
+      <c r="C281" s="4" t="inlineStr">
+        <is>
+          <t>02799882****-22</t>
+        </is>
+      </c>
+      <c r="D281" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE 01(UM) APARELHO DE RAIO X EM ATENDIMENTO A SECRETARIA DE SAÚDE DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E281" s="4" t="inlineStr">
+        <is>
+          <t>R$ 185.950,00</t>
+        </is>
+      </c>
+      <c r="F281" s="4" t="inlineStr">
+        <is>
+          <t>17/03/2026</t>
+        </is>
+      </c>
+      <c r="G281" s="4" t="inlineStr">
+        <is>
+          <t>17/03/2027</t>
+        </is>
+      </c>
+      <c r="H281" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I281" s="4" t="inlineStr"/>
+    </row>
+    <row r="282" ht="8" customHeight="1"/>
+    <row r="283" ht="18" customHeight="1">
+      <c r="A283" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B283" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C283" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D283" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E283" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F283" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G283" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H283" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I283" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="284" ht="15" customHeight="1">
+      <c r="A284" s="4" t="inlineStr">
+        <is>
+          <t>202603160001/2026</t>
+        </is>
+      </c>
+      <c r="B284" s="4" t="inlineStr">
+        <is>
+          <t>DIAGTEC ASSISTENCIA TECNICA EM EQUIPAMENTOS MEDICO-HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="C284" s="4" t="inlineStr">
+        <is>
+          <t>06326665****-76</t>
+        </is>
+      </c>
+      <c r="D284" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DOS EQUIPAMENTOS MÉDICO HOSPITALARES PERTENCENTES AO HOSPITAL MUNICIPAL ANTÔNIO RIBEIRO DA SILVA, ATENÇÃO SECUNDÀRIA COM SUBSTITUIÇÃO DE PEÇAS E COMPONENTES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE - CE.</t>
+        </is>
+      </c>
+      <c r="E284" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F284" s="4" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="G284" s="4" t="inlineStr">
+        <is>
+          <t>16/03/2027</t>
+        </is>
+      </c>
+      <c r="H284" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I284" s="4" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="285" ht="8" customHeight="1"/>
+    <row r="286" ht="18" customHeight="1">
+      <c r="A286" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B286" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C286" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D286" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E286" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F286" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G286" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H286" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I286" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="287" ht="15" customHeight="1">
+      <c r="A287" s="4" t="inlineStr">
+        <is>
+          <t>202603120001/2026</t>
+        </is>
+      </c>
+      <c r="B287" s="4" t="inlineStr">
+        <is>
+          <t>N B DA COSTA LTDA</t>
+        </is>
+      </c>
+      <c r="C287" s="4" t="inlineStr">
+        <is>
+          <t>34165077****-33</t>
+        </is>
+      </c>
+      <c r="D287" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTICIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E287" s="4" t="inlineStr">
+        <is>
+          <t>R$ 9.131,20</t>
+        </is>
+      </c>
+      <c r="F287" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="G287" s="4" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="H287" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I287" s="4" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="288" ht="8" customHeight="1"/>
+    <row r="289" ht="18" customHeight="1">
+      <c r="A289" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B289" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C289" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D289" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E289" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F289" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G289" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H289" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I289" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" ht="15" customHeight="1">
+      <c r="A290" s="4" t="inlineStr">
+        <is>
+          <t>202603110001/2026</t>
+        </is>
+      </c>
+      <c r="B290" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C290" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D290" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E290" s="4" t="inlineStr">
+        <is>
+          <t>R$ 56.380,00</t>
+        </is>
+      </c>
+      <c r="F290" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="G290" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2027</t>
+        </is>
+      </c>
+      <c r="H290" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I290" s="4" t="inlineStr"/>
+    </row>
+    <row r="291" ht="8" customHeight="1"/>
+    <row r="292" ht="18" customHeight="1">
+      <c r="A292" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B292" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C292" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D292" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E292" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F292" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G292" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H292" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I292" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" ht="15" customHeight="1">
+      <c r="A293" s="4" t="inlineStr">
+        <is>
+          <t>202603100001/2026</t>
+        </is>
+      </c>
+      <c r="B293" s="4" t="inlineStr">
+        <is>
+          <t>PRO COMMERCE LTDA</t>
+        </is>
+      </c>
+      <c r="C293" s="4" t="inlineStr">
+        <is>
+          <t>41766420****-60</t>
+        </is>
+      </c>
+      <c r="D293" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS PERMANENTESDESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E293" s="4" t="inlineStr">
+        <is>
+          <t>R$ 90.025,17</t>
+        </is>
+      </c>
+      <c r="F293" s="4" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="G293" s="4" t="inlineStr">
+        <is>
+          <t>10/03/2027</t>
+        </is>
+      </c>
+      <c r="H293" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I293" s="4" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="294" ht="8" customHeight="1"/>
+    <row r="295" ht="18" customHeight="1">
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B295" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C295" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D295" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E295" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F295" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G295" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H295" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I295" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="296" ht="15" customHeight="1">
+      <c r="A296" s="4" t="inlineStr">
+        <is>
+          <t>202603090004/2026</t>
+        </is>
+      </c>
+      <c r="B296" s="4" t="inlineStr">
+        <is>
+          <t>DIAGTEC ASSISTENCIA TECNICA EM EQUIPAMENTOS MEDICO-HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="C296" s="4" t="inlineStr">
+        <is>
+          <t>06326665****-76</t>
+        </is>
+      </c>
+      <c r="D296" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA  NOS EQUIPAMENTOS ODONTOLÓGICOS PERTENCENTES ÀS UNIDADES BÁSICAS DE SAÚDE, ATENÇÃO PRIMÁRIA, COM SUBSTITUIÇÃO DE PEÇAS E COMPONENTES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO,LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E296" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F296" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="G296" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="H296" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I296" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="297" ht="8" customHeight="1"/>
+    <row r="298" ht="18" customHeight="1">
+      <c r="A298" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B298" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C298" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D298" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E298" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F298" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G298" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H298" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I298" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="299" ht="15" customHeight="1">
+      <c r="A299" s="4" t="inlineStr">
+        <is>
+          <t>202603090003/2026</t>
+        </is>
+      </c>
+      <c r="B299" s="4" t="inlineStr">
+        <is>
+          <t>JOSE MARCELO BARBOSA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="C299" s="4" t="inlineStr">
+        <is>
+          <t>65099229****-70</t>
+        </is>
+      </c>
+      <c r="D299" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE PÃES, BOLOS E SALGADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E299" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.100,00</t>
+        </is>
+      </c>
+      <c r="F299" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="G299" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="H299" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I299" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="300" ht="8" customHeight="1"/>
+    <row r="301" ht="18" customHeight="1">
+      <c r="A301" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B301" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C301" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D301" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E301" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F301" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G301" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H301" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I301" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" ht="15" customHeight="1">
+      <c r="A302" s="4" t="inlineStr">
+        <is>
+          <t>202603090002/2026</t>
+        </is>
+      </c>
+      <c r="B302" s="4" t="inlineStr">
+        <is>
+          <t>D N DE FREITAS CONSULTORIA E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C302" s="4" t="inlineStr">
+        <is>
+          <t>21913700****-47</t>
+        </is>
+      </c>
+      <c r="D302" s="4" t="inlineStr">
+        <is>
+          <t>CONTATAÇÃO DA PRESTAÇÃO DE SERVIÇOS EM ASSESSORIA E CONSULTORIA DE APOIO À GESTÃO DE SAÚDE PÚBLICA, PLANEJAMENTO E ACOMPANHAMENTO DOS SISTEMAS VINCULADOS AO PROCESSO DE GESTÃO DA ASSISTÊNCIA À SAÚDE BÁSICA DO MUNICÍPIO DE SÃO LUIS DO CURU – CE.</t>
+        </is>
+      </c>
+      <c r="E302" s="4" t="inlineStr">
+        <is>
+          <t>R$ 63.000,00</t>
+        </is>
+      </c>
+      <c r="F302" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="G302" s="4" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="H302" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I302" s="4" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="303" ht="8" customHeight="1"/>
+    <row r="304" ht="18" customHeight="1">
+      <c r="A304" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B304" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C304" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D304" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E304" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F304" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G304" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H304" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I304" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="305" ht="15" customHeight="1">
+      <c r="A305" s="4" t="inlineStr">
+        <is>
+          <t>202603060001/2026</t>
+        </is>
+      </c>
+      <c r="B305" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C305" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D305" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAL PERMANENTE DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E305" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.757,00</t>
+        </is>
+      </c>
+      <c r="F305" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="G305" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2027</t>
+        </is>
+      </c>
+      <c r="H305" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I305" s="4" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="306" ht="8" customHeight="1"/>
+    <row r="307" ht="18" customHeight="1">
+      <c r="A307" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B307" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C307" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D307" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E307" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F307" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G307" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H307" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I307" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" ht="15" customHeight="1">
+      <c r="A308" s="4" t="inlineStr">
+        <is>
+          <t>202603050001/2026</t>
+        </is>
+      </c>
+      <c r="B308" s="4" t="inlineStr">
+        <is>
+          <t>J V DE OLIVEIRA JUNIOR CONSULTORIA ADMINISTRATIVA - ME</t>
+        </is>
+      </c>
+      <c r="C308" s="4" t="inlineStr">
+        <is>
+          <t>18334948****-49</t>
+        </is>
+      </c>
+      <c r="D308" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
+ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E308" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.200,00</t>
+        </is>
+      </c>
+      <c r="F308" s="4" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+      <c r="G308" s="4" t="inlineStr">
+        <is>
+          <t>05/03/2027</t>
+        </is>
+      </c>
+      <c r="H308" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I308" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="309" ht="8" customHeight="1"/>
+    <row r="310" ht="18" customHeight="1">
+      <c r="A310" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B310" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C310" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D310" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E310" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F310" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G310" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H310" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I310" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" ht="15" customHeight="1">
+      <c r="A311" s="4" t="inlineStr">
+        <is>
+          <t>202603040002/2026</t>
+        </is>
+      </c>
+      <c r="B311" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C311" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D311" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE PÃES, BOLOS E SALGADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E311" s="4" t="inlineStr">
+        <is>
+          <t>R$ 65.141,50</t>
+        </is>
+      </c>
+      <c r="F311" s="4" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+      <c r="G311" s="4" t="inlineStr">
+        <is>
+          <t>04/03/2027</t>
+        </is>
+      </c>
+      <c r="H311" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I311" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" ht="8" customHeight="1"/>
+    <row r="313" ht="18" customHeight="1">
+      <c r="A313" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B313" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C313" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D313" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E313" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F313" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G313" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H313" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I313" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" ht="15" customHeight="1">
+      <c r="A314" s="4" t="inlineStr">
+        <is>
+          <t>202603040001/2026</t>
+        </is>
+      </c>
+      <c r="B314" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C314" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D314" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE PÃES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E314" s="4" t="inlineStr">
+        <is>
+          <t>R$ 29.250,00</t>
+        </is>
+      </c>
+      <c r="F314" s="4" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+      <c r="G314" s="4" t="inlineStr">
+        <is>
+          <t>04/03/2027</t>
+        </is>
+      </c>
+      <c r="H314" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I314" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="315" ht="8" customHeight="1"/>
+    <row r="316" ht="18" customHeight="1">
+      <c r="A316" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B316" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C316" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D316" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E316" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F316" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G316" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H316" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I316" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="317" ht="15" customHeight="1">
+      <c r="A317" s="4" t="inlineStr">
+        <is>
+          <t>202603020004/2026</t>
+        </is>
+      </c>
+      <c r="B317" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C317" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D317" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E317" s="4" t="inlineStr">
+        <is>
+          <t>R$ 56.400,00</t>
+        </is>
+      </c>
+      <c r="F317" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+      <c r="G317" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="H317" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I317" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="318" ht="8" customHeight="1"/>
+    <row r="319" ht="18" customHeight="1">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B319" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C319" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D319" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E319" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F319" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G319" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H319" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I319" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="320" ht="15" customHeight="1">
+      <c r="A320" s="4" t="inlineStr">
+        <is>
+          <t>202603020003/2026</t>
+        </is>
+      </c>
+      <c r="B320" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C320" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D320" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
+ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E320" s="4" t="inlineStr">
+        <is>
+          <t>R$ 55.200,00</t>
+        </is>
+      </c>
+      <c r="F320" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+      <c r="G320" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="H320" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I320" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="321" ht="8" customHeight="1"/>
+    <row r="322" ht="18" customHeight="1">
+      <c r="A322" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B322" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C322" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D322" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E322" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F322" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G322" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H322" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I322" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="323" ht="15" customHeight="1">
+      <c r="A323" s="4" t="inlineStr">
+        <is>
+          <t>202603020002/2026</t>
+        </is>
+      </c>
+      <c r="B323" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C323" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D323" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
+ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E323" s="4" t="inlineStr">
+        <is>
+          <t>R$ 56.400,00</t>
+        </is>
+      </c>
+      <c r="F323" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+      <c r="G323" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="H323" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I323" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="324" ht="8" customHeight="1"/>
+    <row r="325" ht="18" customHeight="1">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B325" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C325" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D325" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E325" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F325" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G325" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H325" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I325" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" ht="15" customHeight="1">
+      <c r="A326" s="4" t="inlineStr">
+        <is>
+          <t>202603020001/2026</t>
+        </is>
+      </c>
+      <c r="B326" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C326" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D326" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS EM ACOMPANHAMENTO E ORIENTAÇÃO AO FISCAL DE CONTRATO PARA  
+ASSISTIR E SUBSIDIAR DE INFORMAÇÕES PERTINENTES A ESSA ATRIBUIÇÃO, JUNTO A SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E326" s="4" t="inlineStr">
+        <is>
+          <t>R$ 55.200,00</t>
+        </is>
+      </c>
+      <c r="F326" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+      <c r="G326" s="4" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="H326" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I326" s="4" t="inlineStr"/>
+    </row>
+    <row r="327" ht="8" customHeight="1"/>
+    <row r="328" ht="18" customHeight="1">
+      <c r="A328" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B328" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C328" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D328" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E328" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F328" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G328" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H328" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I328" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="329" ht="15" customHeight="1">
+      <c r="A329" s="4" t="inlineStr">
+        <is>
+          <t>202602270001/2026</t>
+        </is>
+      </c>
+      <c r="B329" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C329" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D329" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE AR CONDICIONADOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E329" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.300,00</t>
+        </is>
+      </c>
+      <c r="F329" s="4" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="G329" s="4" t="inlineStr">
+        <is>
+          <t>27/02/2027</t>
+        </is>
+      </c>
+      <c r="H329" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I329" s="4" t="inlineStr"/>
+    </row>
+    <row r="330" ht="8" customHeight="1"/>
+    <row r="331" ht="18" customHeight="1">
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B331" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C331" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D331" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E331" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F331" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G331" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H331" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I331" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="332" ht="15" customHeight="1">
+      <c r="A332" s="4" t="inlineStr">
+        <is>
+          <t>202602060004/2026</t>
+        </is>
+      </c>
+      <c r="B332" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C332" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D332" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAL PERMANENTE DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E332" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.000,00</t>
+        </is>
+      </c>
+      <c r="F332" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="G332" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2027</t>
+        </is>
+      </c>
+      <c r="H332" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I332" s="4" t="inlineStr"/>
+    </row>
+    <row r="333" ht="8" customHeight="1"/>
+    <row r="334" ht="18" customHeight="1">
+      <c r="A334" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B334" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C334" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D334" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E334" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F334" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G334" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H334" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I334" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="335" ht="15" customHeight="1">
+      <c r="A335" s="4" t="inlineStr">
+        <is>
+          <t>202602060003/2026</t>
+        </is>
+      </c>
+      <c r="B335" s="4" t="inlineStr">
+        <is>
+          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C335" s="4" t="inlineStr">
+        <is>
+          <t>08146959****-41</t>
+        </is>
+      </c>
+      <c r="D335" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DA COMPANHIA MIX DA ALEGRIA "CIA MIX DA ALEGRIA", VISANDO APRESENTAÇÃO ARTÍSTICA E MUSICAL, NO DIA 14 DE FEVEREIRO DE 2026, EM ALUSÃO AO EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E335" s="4" t="inlineStr">
+        <is>
+          <t>R$ 25.000,00</t>
+        </is>
+      </c>
+      <c r="F335" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="G335" s="4" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+      <c r="H335" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I335" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="336" ht="8" customHeight="1"/>
+    <row r="337" ht="18" customHeight="1">
+      <c r="A337" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B337" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C337" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D337" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E337" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F337" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G337" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H337" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I337" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" ht="15" customHeight="1">
+      <c r="A338" s="4" t="inlineStr">
+        <is>
+          <t>202602060002/2026</t>
+        </is>
+      </c>
+      <c r="B338" s="4" t="inlineStr">
+        <is>
+          <t>SAMYRA SHOW GRAVACOES, EDICOES MUSICAIS E EVENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C338" s="4" t="inlineStr">
+        <is>
+          <t>22917407****-10</t>
+        </is>
+      </c>
+      <c r="D338" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO ARTÍSTICA DA CANTORA “SAMYRA SHOW”, VISANDO A APRESENTAÇÃO MUSICAL, NO DIA 15 DE FEVEREIRO DE 2026, EM ALUSÃO AO EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E338" s="4" t="inlineStr">
+        <is>
+          <t>R$ 250.000,00</t>
+        </is>
+      </c>
+      <c r="F338" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="G338" s="4" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+      <c r="H338" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I338" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" ht="8" customHeight="1"/>
+    <row r="340" ht="18" customHeight="1">
+      <c r="A340" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B340" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C340" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D340" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E340" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F340" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G340" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H340" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I340" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="341" ht="15" customHeight="1">
+      <c r="A341" s="4" t="inlineStr">
+        <is>
+          <t>202602060001/2026</t>
+        </is>
+      </c>
+      <c r="B341" s="4" t="inlineStr">
+        <is>
+          <t>GALICIA PRODUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C341" s="4" t="inlineStr">
+        <is>
+          <t>48126812****-04</t>
+        </is>
+      </c>
+      <c r="D341" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DA ARTISTA/BANDA “GALÍCIA CRUZ”,  VISANDO A APRESENTAÇÃO DE SHOW MUSICAL, NO DIA 16 DE FEVEREIRO DE 2026, EVENTO CARNAVALESCO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E341" s="4" t="inlineStr">
+        <is>
+          <t>R$ 200.000,00</t>
+        </is>
+      </c>
+      <c r="F341" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="G341" s="4" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+      <c r="H341" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I341" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="342" ht="8" customHeight="1"/>
+    <row r="343" ht="18" customHeight="1">
+      <c r="A343" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B343" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C343" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D343" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E343" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F343" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G343" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H343" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I343" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="344" ht="15" customHeight="1">
+      <c r="A344" s="4" t="inlineStr">
+        <is>
+          <t>202602050002/2026</t>
+        </is>
+      </c>
+      <c r="B344" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C344" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D344" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DA ASSISTÊNCIA SOCIAL (PRIMEIRA INFÂNCIA) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E344" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.255,87</t>
+        </is>
+      </c>
+      <c r="F344" s="4" t="inlineStr">
+        <is>
+          <t>05/02/2026</t>
+        </is>
+      </c>
+      <c r="G344" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H344" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I344" s="4" t="inlineStr"/>
+    </row>
+    <row r="345" ht="14" customHeight="1">
+      <c r="A345" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="346" ht="16" customHeight="1">
+      <c r="A346" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B346" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C346" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D346" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E346" s="6" t="inlineStr"/>
+      <c r="F346" s="6" t="inlineStr"/>
+      <c r="G346" s="6" t="inlineStr"/>
+      <c r="H346" s="6" t="inlineStr"/>
+      <c r="I346" s="6" t="inlineStr"/>
+    </row>
+    <row r="347" ht="14" customHeight="1">
+      <c r="A347" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B347" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C347" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.268,67</t>
+        </is>
+      </c>
+      <c r="D347" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00065/2026</t>
+        </is>
+      </c>
+      <c r="E347" s="7" t="inlineStr"/>
+      <c r="F347" s="7" t="inlineStr"/>
+      <c r="G347" s="7" t="inlineStr"/>
+      <c r="H347" s="7" t="inlineStr"/>
+      <c r="I347" s="7" t="inlineStr"/>
+    </row>
+    <row r="348" ht="8" customHeight="1"/>
+    <row r="349" ht="18" customHeight="1">
+      <c r="A349" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B349" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C349" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D349" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E349" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F349" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G349" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H349" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I349" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="350" ht="15" customHeight="1">
+      <c r="A350" s="4" t="inlineStr">
+        <is>
+          <t>202602050001/2026</t>
+        </is>
+      </c>
+      <c r="B350" s="4" t="inlineStr">
+        <is>
+          <t>MACNOR REPRESENTACOES E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="C350" s="4" t="inlineStr">
+        <is>
+          <t>00376638****-21</t>
+        </is>
+      </c>
+      <c r="D350" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE EQUIPAMENTOS HOSPITALARES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E350" s="4" t="inlineStr">
+        <is>
+          <t>R$ 62.520,00</t>
+        </is>
+      </c>
+      <c r="F350" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="G350" s="4" t="inlineStr">
+        <is>
+          <t>06/02/2027</t>
+        </is>
+      </c>
+      <c r="H350" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I350" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="351" ht="8" customHeight="1"/>
+    <row r="352" ht="18" customHeight="1">
+      <c r="A352" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B352" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C352" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D352" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E352" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F352" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G352" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H352" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I352" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="353" ht="15" customHeight="1">
+      <c r="A353" s="4" t="inlineStr">
+        <is>
+          <t>202601290003/2026</t>
+        </is>
+      </c>
+      <c r="B353" s="4" t="inlineStr">
+        <is>
+          <t>J&amp;G PHARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C353" s="4" t="inlineStr">
+        <is>
+          <t>05283263****-79</t>
+        </is>
+      </c>
+      <c r="D353" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE FRALDAS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+        </is>
+      </c>
+      <c r="E353" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.391,60</t>
+        </is>
+      </c>
+      <c r="F353" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2026</t>
+        </is>
+      </c>
+      <c r="G353" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H353" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I353" s="4" t="inlineStr"/>
+    </row>
+    <row r="354" ht="8" customHeight="1"/>
+    <row r="355" ht="18" customHeight="1">
+      <c r="A355" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B355" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C355" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D355" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E355" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F355" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G355" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H355" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I355" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="356" ht="15" customHeight="1">
+      <c r="A356" s="4" t="inlineStr">
+        <is>
+          <t>202601290001/2026</t>
+        </is>
+      </c>
+      <c r="B356" s="4" t="inlineStr">
+        <is>
+          <t>R2 SOLUCOES ADMINISTRATIVAS E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C356" s="4" t="inlineStr">
+        <is>
+          <t>35823985****-30</t>
+        </is>
+      </c>
+      <c r="D356" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS EM ARQUIVOLOGIA PARA ATUAR NA ORGANIZAÇÃO DOS DOCUMENTOS EXISTENTES VINCULADOS NO ARQUIVO CENTRAL DO MUNICÍPIO DE SÃO LUÍS DO CURU – CE</t>
+        </is>
+      </c>
+      <c r="E356" s="4" t="inlineStr">
+        <is>
+          <t>R$ 63.462,60</t>
+        </is>
+      </c>
+      <c r="F356" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2026</t>
+        </is>
+      </c>
+      <c r="G356" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2027</t>
+        </is>
+      </c>
+      <c r="H356" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I356" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="357" ht="8" customHeight="1"/>
+    <row r="358" ht="18" customHeight="1">
+      <c r="A358" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B358" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C358" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D358" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E358" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F358" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G358" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H358" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I358" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="359" ht="15" customHeight="1">
+      <c r="A359" s="4" t="inlineStr">
+        <is>
+          <t>202601270001/2026</t>
+        </is>
+      </c>
+      <c r="B359" s="4" t="inlineStr">
+        <is>
+          <t>BRASIL E MATOS LTDA</t>
+        </is>
+      </c>
+      <c r="C359" s="4" t="inlineStr">
+        <is>
+          <t>00623949****-48</t>
+        </is>
+      </c>
+      <c r="D359" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO AO GABINETE DO PREFEITO DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 65.000,00 REAIS PARA O ANO DE 2026. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (25 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 65.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+        </is>
+      </c>
+      <c r="E359" s="4" t="inlineStr">
+        <is>
+          <t>R$ 62.750,00</t>
+        </is>
+      </c>
+      <c r="F359" s="4" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="G359" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H359" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I359" s="4" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="360" ht="8" customHeight="1"/>
+    <row r="361" ht="18" customHeight="1">
+      <c r="A361" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B361" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C361" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D361" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E361" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F361" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G361" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H361" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I361" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="362" ht="15" customHeight="1">
+      <c r="A362" s="4" t="inlineStr">
+        <is>
+          <t>202601260004/2026</t>
+        </is>
+      </c>
+      <c r="B362" s="4" t="inlineStr">
+        <is>
+          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+        </is>
+      </c>
+      <c r="C362" s="4" t="inlineStr">
+        <is>
+          <t>19612832****-97</t>
+        </is>
+      </c>
+      <c r="D362" s="4" t="inlineStr">
+        <is>
+          <t>GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DASECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E362" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.814,00</t>
+        </is>
+      </c>
+      <c r="F362" s="4" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="G362" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="H362" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I362" s="4" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="363" ht="8" customHeight="1"/>
+    <row r="364" ht="18" customHeight="1">
+      <c r="A364" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B364" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C364" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D364" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E364" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F364" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G364" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H364" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I364" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="365" ht="15" customHeight="1">
+      <c r="A365" s="4" t="inlineStr">
+        <is>
+          <t>202601260002/2026</t>
+        </is>
+      </c>
+      <c r="B365" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C365" s="4" t="inlineStr">
+        <is>
+          <t>40919130****-47</t>
+        </is>
+      </c>
+      <c r="D365" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E365" s="4" t="inlineStr">
+        <is>
+          <t>R$ 10.996,60</t>
+        </is>
+      </c>
+      <c r="F365" s="4" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="G365" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="H365" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I365" s="4" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="366" ht="8" customHeight="1"/>
+    <row r="367" ht="18" customHeight="1">
+      <c r="A367" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B367" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C367" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D367" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E367" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F367" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G367" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H367" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I367" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="368" ht="15" customHeight="1">
+      <c r="A368" s="4" t="inlineStr">
+        <is>
+          <t>202601260001/2026</t>
+        </is>
+      </c>
+      <c r="B368" s="4" t="inlineStr">
+        <is>
+          <t>N B DA COSTA LTDA</t>
+        </is>
+      </c>
+      <c r="C368" s="4" t="inlineStr">
+        <is>
+          <t>34165077****-33</t>
+        </is>
+      </c>
+      <c r="D368" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E368" s="4" t="inlineStr">
+        <is>
+          <t>R$ 8.868,12</t>
+        </is>
+      </c>
+      <c r="F368" s="4" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="G368" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="H368" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I368" s="4" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="369" ht="8" customHeight="1"/>
+    <row r="370" ht="18" customHeight="1">
+      <c r="A370" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B370" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C370" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D370" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E370" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F370" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G370" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H370" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I370" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="371" ht="15" customHeight="1">
+      <c r="A371" s="4" t="inlineStr">
+        <is>
           <t>202601200001/2026</t>
         </is>
       </c>
-      <c r="B266" s="4" t="inlineStr">
+      <c r="B371" s="4" t="inlineStr">
         <is>
           <t>S &amp; S INFORMATICA ASSESSORIA E CONSULTORIA MUNIC LTDA</t>
         </is>
       </c>
-      <c r="C266" s="4" t="inlineStr">
+      <c r="C371" s="4" t="inlineStr">
         <is>
           <t>35055771****-60</t>
         </is>
       </c>
-      <c r="D266" s="4" t="inlineStr">
+      <c r="D371" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LICENÇA DE  USO   
 (ARRENDAMENTO) E MANUTENÇÃO DE SISTEMA INFORMATIZADO INTEGRADO DE    
 ADMINISTRAÇÃO TRIBUTÁRIA, NOTA FISCAL ELETRÔNICA E  PORTAL  
 DE SERVIÇOS DO CONTRIBUINTE, JUNTO A PREFEITURA MUNICIPAL DE SÃO   LUIS   
 DO  CURU-CE</t>
         </is>
       </c>
-      <c r="E266" s="4" t="inlineStr">
+      <c r="E371" s="4" t="inlineStr">
         <is>
           <t>R$ 40.800,00</t>
         </is>
       </c>
-      <c r="F266" s="4" t="inlineStr">
+      <c r="F371" s="4" t="inlineStr">
         <is>
           <t>20/01/2026</t>
         </is>
       </c>
-      <c r="G266" s="4" t="inlineStr">
+      <c r="G371" s="4" t="inlineStr">
         <is>
           <t>20/01/2027</t>
         </is>
       </c>
-      <c r="H266" s="4" t="inlineStr">
+      <c r="H371" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
-        </is>
-[...2823 lines deleted...]
-          <t>Encerrado</t>
         </is>
       </c>
       <c r="I371" s="4" t="inlineStr"/>
     </row>
     <row r="372" ht="8" customHeight="1"/>
     <row r="373" ht="18" customHeight="1">
       <c r="A373" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B373" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C373" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D373" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
@@ -11669,150 +11972,188 @@
       </c>
       <c r="F373" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G373" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H373" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I373" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="374" ht="15" customHeight="1">
       <c r="A374" s="4" t="inlineStr">
         <is>
-          <t>202504150015/2026</t>
+          <t>202601190001/2026</t>
         </is>
       </c>
       <c r="B374" s="4" t="inlineStr">
         <is>
-          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
+          <t>BRAULIO BESSA UCHOA LTDA</t>
         </is>
       </c>
       <c r="C374" s="4" t="inlineStr">
         <is>
-          <t>48684766****-69</t>
+          <t>17729384****-80</t>
         </is>
       </c>
       <c r="D374" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DO POETA, ESCRITOR E PALESTANTE, BRÁULIO BESSA, VISANDO A REALIZAÇÃO DE PALESTRA MOTIVACIONAL PARA OS PROFESSORES DA REDE PÚBLICA DE ENSINO, COM O TEMA “A POESIA QUE TRANSFORMA”, A SER REALIZADA NO DIA 21 DE JANEIRO DE 2026, POR OCASIÃO DA JORNADA PEDAGÓGICA, DE RESPONSABILIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E374" s="4" t="inlineStr">
         <is>
-          <t>R$ 225.600,00</t>
+          <t>R$ 31.000,00</t>
         </is>
       </c>
       <c r="F374" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="G374" s="4" t="inlineStr">
         <is>
-          <t>31/03/2027</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="H374" s="4" t="inlineStr">
         <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I374" s="4" t="inlineStr">
+        <is>
+          <t>20/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="375" ht="8" customHeight="1"/>
+    <row r="376" ht="18" customHeight="1">
+      <c r="A376" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B376" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C376" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D376" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E376" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F376" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G376" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H376" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I376" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="377" ht="15" customHeight="1">
+      <c r="A377" s="4" t="inlineStr">
+        <is>
+          <t>202601140001/2026</t>
+        </is>
+      </c>
+      <c r="B377" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C377" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D377" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BLUSAS DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E377" s="4" t="inlineStr">
+        <is>
+          <t>R$ 62.442,00</t>
+        </is>
+      </c>
+      <c r="F377" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2026</t>
+        </is>
+      </c>
+      <c r="G377" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2027</t>
+        </is>
+      </c>
+      <c r="H377" s="4" t="inlineStr">
+        <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I374" s="4" t="inlineStr"/>
-[...60 lines deleted...]
-      <c r="I377" s="7" t="inlineStr"/>
+      <c r="I377" s="4" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
     </row>
     <row r="378" ht="8" customHeight="1"/>
     <row r="379" ht="18" customHeight="1">
       <c r="A379" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B379" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C379" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D379" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E379" s="3" t="inlineStr">
         <is>
@@ -11821,150 +12162,188 @@
       </c>
       <c r="F379" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G379" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H379" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I379" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="380" ht="15" customHeight="1">
       <c r="A380" s="4" t="inlineStr">
         <is>
-          <t>202504150014/2026</t>
+          <t>202601050034/2026</t>
         </is>
       </c>
       <c r="B380" s="4" t="inlineStr">
         <is>
-          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
+          <t>F DE A DOS SANTOS CONTROLE ADMINISTRATIVO</t>
         </is>
       </c>
       <c r="C380" s="4" t="inlineStr">
         <is>
-          <t>48684766****-69</t>
+          <t>10892300****-86</t>
         </is>
       </c>
       <c r="D380" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DA DESENVOLVIMENTO AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA ESPECIALIZADA EM CONTROLE INTERNO PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E380" s="4" t="inlineStr">
         <is>
-          <t>R$ 112.800,00</t>
+          <t>R$ 51.600,00</t>
         </is>
       </c>
       <c r="F380" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>05/01/2026</t>
         </is>
       </c>
       <c r="G380" s="4" t="inlineStr">
         <is>
-          <t>31/03/2027</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H380" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I380" s="4" t="inlineStr"/>
-[...60 lines deleted...]
-      <c r="I383" s="7" t="inlineStr"/>
+      <c r="I380" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="381" ht="8" customHeight="1"/>
+    <row r="382" ht="18" customHeight="1">
+      <c r="A382" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B382" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C382" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D382" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E382" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F382" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G382" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H382" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I382" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="383" ht="15" customHeight="1">
+      <c r="A383" s="4" t="inlineStr">
+        <is>
+          <t>202601050033/2026</t>
+        </is>
+      </c>
+      <c r="B383" s="4" t="inlineStr">
+        <is>
+          <t>FRANCISCO LILIANISON DA ROCHA CASTRO 01833321308</t>
+        </is>
+      </c>
+      <c r="C383" s="4" t="inlineStr">
+        <is>
+          <t>32436182****-34</t>
+        </is>
+      </c>
+      <c r="D383" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS TRANSMISSÃO AO VIVO DE ÁUDIO E VÍDEO(STREAMING DE VÍDEO) VIA INTERNET, DOS EVENTOS DO INTERESSE DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU</t>
+        </is>
+      </c>
+      <c r="E383" s="4" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="F383" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+      <c r="G383" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H383" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I383" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
     </row>
     <row r="384" ht="8" customHeight="1"/>
     <row r="385" ht="18" customHeight="1">
       <c r="A385" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B385" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C385" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D385" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E385" s="3" t="inlineStr">
         <is>
@@ -11973,150 +12352,184 @@
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H385" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I385" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="386" ht="15" customHeight="1">
       <c r="A386" s="4" t="inlineStr">
         <is>
-          <t>202504150013/2026</t>
+          <t>202601050029/2026</t>
         </is>
       </c>
       <c r="B386" s="4" t="inlineStr">
         <is>
-          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
+          <t>F DE A DOS SANTOS CONTROLE ADMINISTRATIVO</t>
         </is>
       </c>
       <c r="C386" s="4" t="inlineStr">
         <is>
-          <t>48684766****-69</t>
+          <t>10892300****-86</t>
         </is>
       </c>
       <c r="D386" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA SAÚDE  DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA TÉCNICA ESPECIALIZADA EM CONTROLE INTERNO PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E386" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.392.000,00</t>
+          <t>R$ 51.960,00</t>
         </is>
       </c>
       <c r="F386" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>05/01/2026</t>
         </is>
       </c>
       <c r="G386" s="4" t="inlineStr">
         <is>
-          <t>31/03/2027</t>
+          <t>05/01/2027</t>
         </is>
       </c>
       <c r="H386" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I386" s="4" t="inlineStr"/>
-[...60 lines deleted...]
-      <c r="I389" s="7" t="inlineStr"/>
+      <c r="I386" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="387" ht="8" customHeight="1"/>
+    <row r="388" ht="18" customHeight="1">
+      <c r="A388" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B388" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C388" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D388" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E388" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F388" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G388" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H388" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I388" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="389" ht="15" customHeight="1">
+      <c r="A389" s="4" t="inlineStr">
+        <is>
+          <t>202601020010/2026</t>
+        </is>
+      </c>
+      <c r="B389" s="4" t="inlineStr">
+        <is>
+          <t>R C RIBEIRO PECAS LTDA-ME</t>
+        </is>
+      </c>
+      <c r="C389" s="4" t="inlineStr">
+        <is>
+          <t>23731565****-44</t>
+        </is>
+      </c>
+      <c r="D389" s="4" t="inlineStr">
+        <is>
+          <t>FORNECIMENTOS DE RECARGA DE OXIGÊNIO MEDICINAL COM CILINDRO EM REGIME DE COMODATO DESTINADO A ATENDER A DEMANDA DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E389" s="4" t="inlineStr">
+        <is>
+          <t>R$ 578.750,00</t>
+        </is>
+      </c>
+      <c r="F389" s="4" t="inlineStr">
+        <is>
+          <t>02/01/2026</t>
+        </is>
+      </c>
+      <c r="G389" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H389" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I389" s="4" t="inlineStr"/>
     </row>
     <row r="390" ht="8" customHeight="1"/>
     <row r="391" ht="18" customHeight="1">
       <c r="A391" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B391" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C391" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D391" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E391" s="3" t="inlineStr">
         <is>
@@ -12125,81 +12538,81 @@
       </c>
       <c r="F391" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G391" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H391" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I391" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="392" ht="15" customHeight="1">
       <c r="A392" s="4" t="inlineStr">
         <is>
-          <t>202504150012/2026</t>
+          <t>202601020009/2026</t>
         </is>
       </c>
       <c r="B392" s="4" t="inlineStr">
         <is>
-          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C392" s="4" t="inlineStr">
         <is>
-          <t>13281294****-19</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D392" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DO GABINETE DO PREFEITO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E392" s="4" t="inlineStr">
         <is>
-          <t>R$ 288.000,00</t>
+          <t>R$ 88.480,70</t>
         </is>
       </c>
       <c r="F392" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G392" s="4" t="inlineStr">
         <is>
-          <t>31/03/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H392" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I392" s="4" t="inlineStr"/>
     </row>
     <row r="393" ht="14" customHeight="1">
       <c r="A393" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="394" ht="16" customHeight="1">
       <c r="A394" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B394" s="6" t="inlineStr">
         <is>
           <t>Data</t>
@@ -12207,61 +12620,61 @@
       </c>
       <c r="C394" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D394" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E394" s="6" t="inlineStr"/>
       <c r="F394" s="6" t="inlineStr"/>
       <c r="G394" s="6" t="inlineStr"/>
       <c r="H394" s="6" t="inlineStr"/>
       <c r="I394" s="6" t="inlineStr"/>
     </row>
     <row r="395" ht="14" customHeight="1">
       <c r="A395" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B395" s="7" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="C395" s="7" t="inlineStr">
         <is>
-          <t>R$ 144.000,00</t>
+          <t>R$ 7.610,30</t>
         </is>
       </c>
       <c r="D395" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00053/2026</t>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00064/2026</t>
         </is>
       </c>
       <c r="E395" s="7" t="inlineStr"/>
       <c r="F395" s="7" t="inlineStr"/>
       <c r="G395" s="7" t="inlineStr"/>
       <c r="H395" s="7" t="inlineStr"/>
       <c r="I395" s="7" t="inlineStr"/>
     </row>
     <row r="396" ht="8" customHeight="1"/>
     <row r="397" ht="18" customHeight="1">
       <c r="A397" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B397" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C397" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -12277,81 +12690,81 @@
       </c>
       <c r="F397" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G397" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H397" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I397" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="398" ht="15" customHeight="1">
       <c r="A398" s="4" t="inlineStr">
         <is>
-          <t>202504150011/2026</t>
+          <t>202601020008/2026</t>
         </is>
       </c>
       <c r="B398" s="4" t="inlineStr">
         <is>
-          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C398" s="4" t="inlineStr">
         <is>
-          <t>13281294****-19</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D398" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E398" s="4" t="inlineStr">
         <is>
-          <t>R$ 132.000,00</t>
+          <t>R$ 73.664,64</t>
         </is>
       </c>
       <c r="F398" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G398" s="4" t="inlineStr">
         <is>
-          <t>31/03/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H398" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I398" s="4" t="inlineStr"/>
     </row>
     <row r="399" ht="14" customHeight="1">
       <c r="A399" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="400" ht="16" customHeight="1">
       <c r="A400" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B400" s="6" t="inlineStr">
         <is>
           <t>Data</t>
@@ -12359,61 +12772,61 @@
       </c>
       <c r="C400" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D400" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E400" s="6" t="inlineStr"/>
       <c r="F400" s="6" t="inlineStr"/>
       <c r="G400" s="6" t="inlineStr"/>
       <c r="H400" s="6" t="inlineStr"/>
       <c r="I400" s="6" t="inlineStr"/>
     </row>
     <row r="401" ht="14" customHeight="1">
       <c r="A401" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B401" s="7" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="C401" s="7" t="inlineStr">
         <is>
-          <t>R$ 66.000,00</t>
+          <t>R$ 8.467,20</t>
         </is>
       </c>
       <c r="D401" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00052/2026</t>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00063/2026</t>
         </is>
       </c>
       <c r="E401" s="7" t="inlineStr"/>
       <c r="F401" s="7" t="inlineStr"/>
       <c r="G401" s="7" t="inlineStr"/>
       <c r="H401" s="7" t="inlineStr"/>
       <c r="I401" s="7" t="inlineStr"/>
     </row>
     <row r="402" ht="8" customHeight="1"/>
     <row r="403" ht="18" customHeight="1">
       <c r="A403" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B403" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C403" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -12429,81 +12842,81 @@
       </c>
       <c r="F403" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G403" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H403" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I403" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="404" ht="15" customHeight="1">
       <c r="A404" s="4" t="inlineStr">
         <is>
-          <t>202504150010/2026</t>
+          <t>202601020007/2026</t>
         </is>
       </c>
       <c r="B404" s="4" t="inlineStr">
         <is>
-          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C404" s="4" t="inlineStr">
         <is>
-          <t>13281294****-19</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D404" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE  DESENVOLVIMENTO AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E404" s="4" t="inlineStr">
         <is>
-          <t>R$ 228.000,00</t>
+          <t>R$ 88.428,50</t>
         </is>
       </c>
       <c r="F404" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G404" s="4" t="inlineStr">
         <is>
-          <t>31/03/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H404" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I404" s="4" t="inlineStr"/>
     </row>
     <row r="405" ht="14" customHeight="1">
       <c r="A405" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="406" ht="16" customHeight="1">
       <c r="A406" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B406" s="6" t="inlineStr">
         <is>
           <t>Data</t>
@@ -12511,61 +12924,61 @@
       </c>
       <c r="C406" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D406" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E406" s="6" t="inlineStr"/>
       <c r="F406" s="6" t="inlineStr"/>
       <c r="G406" s="6" t="inlineStr"/>
       <c r="H406" s="6" t="inlineStr"/>
       <c r="I406" s="6" t="inlineStr"/>
     </row>
     <row r="407" ht="14" customHeight="1">
       <c r="A407" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B407" s="7" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="C407" s="7" t="inlineStr">
         <is>
-          <t>R$ 114.000,00</t>
+          <t>R$ 8.214,74</t>
         </is>
       </c>
       <c r="D407" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00051/2026</t>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00062/2026</t>
         </is>
       </c>
       <c r="E407" s="7" t="inlineStr"/>
       <c r="F407" s="7" t="inlineStr"/>
       <c r="G407" s="7" t="inlineStr"/>
       <c r="H407" s="7" t="inlineStr"/>
       <c r="I407" s="7" t="inlineStr"/>
     </row>
     <row r="408" ht="8" customHeight="1"/>
     <row r="409" ht="18" customHeight="1">
       <c r="A409" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B409" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C409" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -12581,81 +12994,81 @@
       </c>
       <c r="F409" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G409" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H409" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I409" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="410" ht="15" customHeight="1">
       <c r="A410" s="4" t="inlineStr">
         <is>
-          <t>202504150009/2026</t>
+          <t>202601020006/2026</t>
         </is>
       </c>
       <c r="B410" s="4" t="inlineStr">
         <is>
-          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C410" s="4" t="inlineStr">
         <is>
-          <t>13281294****-19</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D410" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E410" s="4" t="inlineStr">
         <is>
-          <t>R$ 132.000,00</t>
+          <t>R$ 858.152,64</t>
         </is>
       </c>
       <c r="F410" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G410" s="4" t="inlineStr">
         <is>
-          <t>31/03/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H410" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I410" s="4" t="inlineStr"/>
     </row>
     <row r="411" ht="14" customHeight="1">
       <c r="A411" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="412" ht="16" customHeight="1">
       <c r="A412" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B412" s="6" t="inlineStr">
         <is>
           <t>Data</t>
@@ -12663,61 +13076,61 @@
       </c>
       <c r="C412" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D412" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E412" s="6" t="inlineStr"/>
       <c r="F412" s="6" t="inlineStr"/>
       <c r="G412" s="6" t="inlineStr"/>
       <c r="H412" s="6" t="inlineStr"/>
       <c r="I412" s="6" t="inlineStr"/>
     </row>
     <row r="413" ht="14" customHeight="1">
       <c r="A413" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B413" s="7" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="C413" s="7" t="inlineStr">
         <is>
-          <t>R$ 66.000,00</t>
+          <t>R$ 81.900,48</t>
         </is>
       </c>
       <c r="D413" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00050/2026</t>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00061/2026</t>
         </is>
       </c>
       <c r="E413" s="7" t="inlineStr"/>
       <c r="F413" s="7" t="inlineStr"/>
       <c r="G413" s="7" t="inlineStr"/>
       <c r="H413" s="7" t="inlineStr"/>
       <c r="I413" s="7" t="inlineStr"/>
     </row>
     <row r="414" ht="8" customHeight="1"/>
     <row r="415" ht="18" customHeight="1">
       <c r="A415" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B415" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C415" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -12733,81 +13146,81 @@
       </c>
       <c r="F415" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G415" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H415" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I415" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="416" ht="15" customHeight="1">
       <c r="A416" s="4" t="inlineStr">
         <is>
-          <t>202504150008/2026</t>
+          <t>202601020005/2026</t>
         </is>
       </c>
       <c r="B416" s="4" t="inlineStr">
         <is>
-          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C416" s="4" t="inlineStr">
         <is>
-          <t>13281294****-19</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D416" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA AÇÃO SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DA ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E416" s="4" t="inlineStr">
         <is>
-          <t>R$ 228.000,00</t>
+          <t>R$ 116.415,11</t>
         </is>
       </c>
       <c r="F416" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G416" s="4" t="inlineStr">
         <is>
-          <t>31/03/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H416" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I416" s="4" t="inlineStr"/>
     </row>
     <row r="417" ht="14" customHeight="1">
       <c r="A417" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="418" ht="16" customHeight="1">
       <c r="A418" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B418" s="6" t="inlineStr">
         <is>
           <t>Data</t>
@@ -12815,61 +13228,61 @@
       </c>
       <c r="C418" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D418" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E418" s="6" t="inlineStr"/>
       <c r="F418" s="6" t="inlineStr"/>
       <c r="G418" s="6" t="inlineStr"/>
       <c r="H418" s="6" t="inlineStr"/>
       <c r="I418" s="6" t="inlineStr"/>
     </row>
     <row r="419" ht="14" customHeight="1">
       <c r="A419" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B419" s="7" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="C419" s="7" t="inlineStr">
         <is>
-          <t>R$ 114.000,00</t>
+          <t>R$ 11.766,35</t>
         </is>
       </c>
       <c r="D419" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00049/2026</t>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00060/2026</t>
         </is>
       </c>
       <c r="E419" s="7" t="inlineStr"/>
       <c r="F419" s="7" t="inlineStr"/>
       <c r="G419" s="7" t="inlineStr"/>
       <c r="H419" s="7" t="inlineStr"/>
       <c r="I419" s="7" t="inlineStr"/>
     </row>
     <row r="420" ht="8" customHeight="1"/>
     <row r="421" ht="18" customHeight="1">
       <c r="A421" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B421" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C421" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -12885,81 +13298,81 @@
       </c>
       <c r="F421" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G421" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H421" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I421" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="422" ht="15" customHeight="1">
       <c r="A422" s="4" t="inlineStr">
         <is>
-          <t>202504150007/2026</t>
+          <t>202601020004/2026</t>
         </is>
       </c>
       <c r="B422" s="4" t="inlineStr">
         <is>
-          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C422" s="4" t="inlineStr">
         <is>
-          <t>13281294****-19</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D422" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULOS PARA ATENDER AS NECESSIDADES DA SECRETARIA SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E422" s="4" t="inlineStr">
         <is>
-          <t>R$ 708.000,00</t>
+          <t>R$ 49.004,70</t>
         </is>
       </c>
       <c r="F422" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G422" s="4" t="inlineStr">
         <is>
-          <t>31/03/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H422" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I422" s="4" t="inlineStr"/>
     </row>
     <row r="423" ht="14" customHeight="1">
       <c r="A423" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="424" ht="16" customHeight="1">
       <c r="A424" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B424" s="6" t="inlineStr">
         <is>
           <t>Data</t>
@@ -12967,61 +13380,61 @@
       </c>
       <c r="C424" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D424" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E424" s="6" t="inlineStr"/>
       <c r="F424" s="6" t="inlineStr"/>
       <c r="G424" s="6" t="inlineStr"/>
       <c r="H424" s="6" t="inlineStr"/>
       <c r="I424" s="6" t="inlineStr"/>
     </row>
     <row r="425" ht="14" customHeight="1">
       <c r="A425" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B425" s="7" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="C425" s="7" t="inlineStr">
         <is>
-          <t>R$ 354.000,00</t>
+          <t>R$ 4.214,94</t>
         </is>
       </c>
       <c r="D425" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00048/2026</t>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00059/2026</t>
         </is>
       </c>
       <c r="E425" s="7" t="inlineStr"/>
       <c r="F425" s="7" t="inlineStr"/>
       <c r="G425" s="7" t="inlineStr"/>
       <c r="H425" s="7" t="inlineStr"/>
       <c r="I425" s="7" t="inlineStr"/>
     </row>
     <row r="426" ht="8" customHeight="1"/>
     <row r="427" ht="18" customHeight="1">
       <c r="A427" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B427" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C427" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -13037,17378 +13450,16785 @@
       </c>
       <c r="F427" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G427" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H427" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I427" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="428" ht="15" customHeight="1">
       <c r="A428" s="4" t="inlineStr">
         <is>
-          <t>202504150006/2026</t>
+          <t>202601020003/2026</t>
         </is>
       </c>
       <c r="B428" s="4" t="inlineStr">
         <is>
-          <t>Nordestina Locação e Serviço LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C428" s="4" t="inlineStr">
         <is>
-          <t>97529346****-13</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D428" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DO DESENVOLVIMENTO, AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E428" s="4" t="inlineStr">
         <is>
-          <t>R$ 36.116,88</t>
+          <t>R$ 184.179,72</t>
         </is>
       </c>
       <c r="F428" s="4" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="G428" s="4" t="inlineStr">
         <is>
-          <t>31/03/2027</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="H428" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I428" s="4" t="inlineStr"/>
     </row>
     <row r="429" ht="14" customHeight="1">
       <c r="A429" s="5" t="inlineStr">
         <is>
-          <t>Aditivos (1):</t>
+          <t>Aditivos (2):</t>
         </is>
       </c>
     </row>
     <row r="430" ht="16" customHeight="1">
       <c r="A430" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B430" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C430" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D430" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E430" s="6" t="inlineStr"/>
       <c r="F430" s="6" t="inlineStr"/>
       <c r="G430" s="6" t="inlineStr"/>
       <c r="H430" s="6" t="inlineStr"/>
       <c r="I430" s="6" t="inlineStr"/>
     </row>
     <row r="431" ht="14" customHeight="1">
       <c r="A431" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B431" s="7" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>02/01/2026</t>
         </is>
       </c>
       <c r="C431" s="7" t="inlineStr">
         <is>
-          <t>R$ 18.058,44</t>
+          <t>R$ 15.065,38</t>
         </is>
       </c>
       <c r="D431" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00047/2026</t>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00058/2026</t>
         </is>
       </c>
       <c r="E431" s="7" t="inlineStr"/>
       <c r="F431" s="7" t="inlineStr"/>
       <c r="G431" s="7" t="inlineStr"/>
       <c r="H431" s="7" t="inlineStr"/>
       <c r="I431" s="7" t="inlineStr"/>
     </row>
-    <row r="432" ht="8" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A433" s="3" t="inlineStr">
+    <row r="432" ht="14" customHeight="1">
+      <c r="A432" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B432" s="8" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="C432" s="8" t="inlineStr">
+        <is>
+          <t>R$ 36.835,94</t>
+        </is>
+      </c>
+      <c r="D432" s="8" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00086/2026</t>
+        </is>
+      </c>
+      <c r="E432" s="8" t="inlineStr"/>
+      <c r="F432" s="8" t="inlineStr"/>
+      <c r="G432" s="8" t="inlineStr"/>
+      <c r="H432" s="8" t="inlineStr"/>
+      <c r="I432" s="8" t="inlineStr"/>
+    </row>
+    <row r="433" ht="8" customHeight="1"/>
+    <row r="434" ht="18" customHeight="1">
+      <c r="A434" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B433" s="3" t="inlineStr">
+      <c r="B434" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C433" s="3" t="inlineStr">
+      <c r="C434" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D433" s="3" t="inlineStr">
+      <c r="D434" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E433" s="3" t="inlineStr">
+      <c r="E434" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F433" s="3" t="inlineStr">
+      <c r="F434" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G433" s="3" t="inlineStr">
+      <c r="G434" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H433" s="3" t="inlineStr">
+      <c r="H434" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I433" s="3" t="inlineStr">
+      <c r="I434" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="434" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H434" s="4" t="inlineStr">
+    <row r="435" ht="15" customHeight="1">
+      <c r="A435" s="4" t="inlineStr">
+        <is>
+          <t>202601020002/2026</t>
+        </is>
+      </c>
+      <c r="B435" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C435" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D435" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE GOVERNO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E435" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.859,20</t>
+        </is>
+      </c>
+      <c r="F435" s="4" t="inlineStr">
+        <is>
+          <t>02/01/2026</t>
+        </is>
+      </c>
+      <c r="G435" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H435" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I434" s="4" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A435" s="5" t="inlineStr">
+      <c r="I435" s="4" t="inlineStr"/>
+    </row>
+    <row r="436" ht="14" customHeight="1">
+      <c r="A436" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="436" ht="16" customHeight="1">
-      <c r="A436" s="6" t="inlineStr">
+    <row r="437" ht="16" customHeight="1">
+      <c r="A437" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B436" s="6" t="inlineStr">
+      <c r="B437" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C436" s="6" t="inlineStr">
+      <c r="C437" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D436" s="6" t="inlineStr">
+      <c r="D437" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E436" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A437" s="7" t="inlineStr">
+      <c r="E437" s="6" t="inlineStr"/>
+      <c r="F437" s="6" t="inlineStr"/>
+      <c r="G437" s="6" t="inlineStr"/>
+      <c r="H437" s="6" t="inlineStr"/>
+      <c r="I437" s="6" t="inlineStr"/>
+    </row>
+    <row r="438" ht="14" customHeight="1">
+      <c r="A438" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B437" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A439" s="3" t="inlineStr">
+      <c r="B438" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C438" s="7" t="inlineStr">
+        <is>
+          <t>R$ 5.616,00</t>
+        </is>
+      </c>
+      <c r="D438" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “a”, combinado com o Art. 125 - Reajuste - Novo - 00057/2026</t>
+        </is>
+      </c>
+      <c r="E438" s="7" t="inlineStr"/>
+      <c r="F438" s="7" t="inlineStr"/>
+      <c r="G438" s="7" t="inlineStr"/>
+      <c r="H438" s="7" t="inlineStr"/>
+      <c r="I438" s="7" t="inlineStr"/>
+    </row>
+    <row r="439" ht="8" customHeight="1"/>
+    <row r="440" ht="18" customHeight="1">
+      <c r="A440" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B439" s="3" t="inlineStr">
+      <c r="B440" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C439" s="3" t="inlineStr">
+      <c r="C440" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D439" s="3" t="inlineStr">
+      <c r="D440" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E439" s="3" t="inlineStr">
+      <c r="E440" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F439" s="3" t="inlineStr">
+      <c r="F440" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G439" s="3" t="inlineStr">
+      <c r="G440" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H439" s="3" t="inlineStr">
+      <c r="H440" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I439" s="3" t="inlineStr">
+      <c r="I440" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="440" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H440" s="4" t="inlineStr">
+    <row r="441" ht="15" customHeight="1">
+      <c r="A441" s="4" t="inlineStr">
+        <is>
+          <t>202601020001/2026</t>
+        </is>
+      </c>
+      <c r="B441" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C441" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D441" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COMBUSTÍVEIS DESTINADOS A ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E441" s="4" t="inlineStr">
+        <is>
+          <t>R$ 473.408,54</t>
+        </is>
+      </c>
+      <c r="F441" s="4" t="inlineStr">
+        <is>
+          <t>02/01/2026</t>
+        </is>
+      </c>
+      <c r="G441" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H441" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I440" s="4" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A441" s="5" t="inlineStr">
+      <c r="I441" s="4" t="inlineStr"/>
+    </row>
+    <row r="442" ht="14" customHeight="1">
+      <c r="A442" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="442" ht="16" customHeight="1">
-      <c r="A442" s="6" t="inlineStr">
+    <row r="443" ht="16" customHeight="1">
+      <c r="A443" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B442" s="6" t="inlineStr">
+      <c r="B443" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C442" s="6" t="inlineStr">
+      <c r="C443" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D442" s="6" t="inlineStr">
+      <c r="D443" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E442" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A443" s="7" t="inlineStr">
+      <c r="E443" s="6" t="inlineStr"/>
+      <c r="F443" s="6" t="inlineStr"/>
+      <c r="G443" s="6" t="inlineStr"/>
+      <c r="H443" s="6" t="inlineStr"/>
+      <c r="I443" s="6" t="inlineStr"/>
+    </row>
+    <row r="444" ht="14" customHeight="1">
+      <c r="A444" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B443" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A445" s="3" t="inlineStr">
+      <c r="B444" s="7" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C444" s="7" t="inlineStr">
+        <is>
+          <t>R$ 53.331,74</t>
+        </is>
+      </c>
+      <c r="D444" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00056/2026</t>
+        </is>
+      </c>
+      <c r="E444" s="7" t="inlineStr"/>
+      <c r="F444" s="7" t="inlineStr"/>
+      <c r="G444" s="7" t="inlineStr"/>
+      <c r="H444" s="7" t="inlineStr"/>
+      <c r="I444" s="7" t="inlineStr"/>
+    </row>
+    <row r="445" ht="8" customHeight="1"/>
+    <row r="446" ht="18" customHeight="1">
+      <c r="A446" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B445" s="3" t="inlineStr">
+      <c r="B446" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C445" s="3" t="inlineStr">
+      <c r="C446" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D445" s="3" t="inlineStr">
+      <c r="D446" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E445" s="3" t="inlineStr">
+      <c r="E446" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F445" s="3" t="inlineStr">
+      <c r="F446" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G445" s="3" t="inlineStr">
+      <c r="G446" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H445" s="3" t="inlineStr">
+      <c r="H446" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I445" s="3" t="inlineStr">
+      <c r="I446" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="446" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H446" s="4" t="inlineStr">
+    <row r="447" ht="15" customHeight="1">
+      <c r="A447" s="4" t="inlineStr">
+        <is>
+          <t>202512220001/2026</t>
+        </is>
+      </c>
+      <c r="B447" s="4" t="inlineStr">
+        <is>
+          <t>ENERGY SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C447" s="4" t="inlineStr">
+        <is>
+          <t>19959003****-85</t>
+        </is>
+      </c>
+      <c r="D447" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA EM DIVERSAS RUAS DA SEDE DE SÃO LUÍS DO CURU - CE, CONFORME PRÉ-QUALIFICAÇÃO - 006/2025-PQINFRA e MAAP Nº 3455.</t>
+        </is>
+      </c>
+      <c r="E447" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.831.589,98</t>
+        </is>
+      </c>
+      <c r="F447" s="4" t="inlineStr">
+        <is>
+          <t>22/12/2025</t>
+        </is>
+      </c>
+      <c r="G447" s="4" t="inlineStr">
+        <is>
+          <t>23/12/2026</t>
+        </is>
+      </c>
+      <c r="H447" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I446" s="4" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A447" s="5" t="inlineStr">
+      <c r="I447" s="4" t="inlineStr"/>
+    </row>
+    <row r="448" ht="14" customHeight="1">
+      <c r="A448" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="448" ht="16" customHeight="1">
-      <c r="A448" s="6" t="inlineStr">
+    <row r="449" ht="16" customHeight="1">
+      <c r="A449" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B448" s="6" t="inlineStr">
+      <c r="B449" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C448" s="6" t="inlineStr">
+      <c r="C449" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D448" s="6" t="inlineStr">
+      <c r="D449" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E448" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A449" s="7" t="inlineStr">
+      <c r="E449" s="6" t="inlineStr"/>
+      <c r="F449" s="6" t="inlineStr"/>
+      <c r="G449" s="6" t="inlineStr"/>
+      <c r="H449" s="6" t="inlineStr"/>
+      <c r="I449" s="6" t="inlineStr"/>
+    </row>
+    <row r="450" ht="14" customHeight="1">
+      <c r="A450" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B449" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A451" s="3" t="inlineStr">
+      <c r="B450" s="7" t="inlineStr">
+        <is>
+          <t>22/06/2026</t>
+        </is>
+      </c>
+      <c r="C450" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.415.794,99</t>
+        </is>
+      </c>
+      <c r="D450" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00081/2026</t>
+        </is>
+      </c>
+      <c r="E450" s="7" t="inlineStr"/>
+      <c r="F450" s="7" t="inlineStr"/>
+      <c r="G450" s="7" t="inlineStr"/>
+      <c r="H450" s="7" t="inlineStr"/>
+      <c r="I450" s="7" t="inlineStr"/>
+    </row>
+    <row r="451" ht="8" customHeight="1"/>
+    <row r="452" ht="18" customHeight="1">
+      <c r="A452" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B451" s="3" t="inlineStr">
+      <c r="B452" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C451" s="3" t="inlineStr">
+      <c r="C452" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D451" s="3" t="inlineStr">
+      <c r="D452" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E451" s="3" t="inlineStr">
+      <c r="E452" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F451" s="3" t="inlineStr">
+      <c r="F452" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G451" s="3" t="inlineStr">
+      <c r="G452" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H451" s="3" t="inlineStr">
+      <c r="H452" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I451" s="3" t="inlineStr">
+      <c r="I452" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="452" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H452" s="4" t="inlineStr">
+    <row r="453" ht="15" customHeight="1">
+      <c r="A453" s="4" t="inlineStr">
+        <is>
+          <t>202512030001/2026</t>
+        </is>
+      </c>
+      <c r="B453" s="4" t="inlineStr">
+        <is>
+          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C453" s="4" t="inlineStr">
+        <is>
+          <t>55290874****-12</t>
+        </is>
+      </c>
+      <c r="D453" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÕES DE MATERIAL ESCOLAR EM FORMA DE DESTINADO AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E453" s="4" t="inlineStr">
+        <is>
+          <t>R$ 592.083,20</t>
+        </is>
+      </c>
+      <c r="F453" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2025</t>
+        </is>
+      </c>
+      <c r="G453" s="4" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="H453" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I452" s="4" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A453" s="5" t="inlineStr">
+      <c r="I453" s="4" t="inlineStr"/>
+    </row>
+    <row r="454" ht="8" customHeight="1"/>
+    <row r="455" ht="18" customHeight="1">
+      <c r="A455" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B455" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C455" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D455" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E455" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F455" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G455" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H455" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I455" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="456" ht="15" customHeight="1">
+      <c r="A456" s="4" t="inlineStr">
+        <is>
+          <t>202511240001/2026</t>
+        </is>
+      </c>
+      <c r="B456" s="4" t="inlineStr">
+        <is>
+          <t>APLA COMERCIO, SERVICOS, PROJETOS E CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C456" s="4" t="inlineStr">
+        <is>
+          <t>24614233****-42</t>
+        </is>
+      </c>
+      <c r="D456" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE REFORMA NO SETOR DE EMERGÊNCIA E  NO SETOR DE RECEPÇÃO DO HOSPITAL MUNICIPAL ANTONIO RIBEIRO DA SILVA DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E456" s="4" t="inlineStr">
+        <is>
+          <t>R$ 76.972,57</t>
+        </is>
+      </c>
+      <c r="F456" s="4" t="inlineStr">
+        <is>
+          <t>08/12/2025</t>
+        </is>
+      </c>
+      <c r="G456" s="4" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="H456" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I456" s="4" t="inlineStr"/>
+    </row>
+    <row r="457" ht="8" customHeight="1"/>
+    <row r="458" ht="18" customHeight="1">
+      <c r="A458" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B458" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C458" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D458" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E458" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F458" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G458" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H458" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I458" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="459" ht="15" customHeight="1">
+      <c r="A459" s="4" t="inlineStr">
+        <is>
+          <t>202511180005/2026</t>
+        </is>
+      </c>
+      <c r="B459" s="4" t="inlineStr">
+        <is>
+          <t>PRO COMMERCE LTDA</t>
+        </is>
+      </c>
+      <c r="C459" s="4" t="inlineStr">
+        <is>
+          <t>41766420****-60</t>
+        </is>
+      </c>
+      <c r="D459" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E459" s="4" t="inlineStr">
+        <is>
+          <t>R$ 34.903,40</t>
+        </is>
+      </c>
+      <c r="F459" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="G459" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H459" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I459" s="4" t="inlineStr"/>
+    </row>
+    <row r="460" ht="14" customHeight="1">
+      <c r="A460" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="454" ht="16" customHeight="1">
-      <c r="A454" s="6" t="inlineStr">
+    <row r="461" ht="16" customHeight="1">
+      <c r="A461" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B454" s="6" t="inlineStr">
+      <c r="B461" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C454" s="6" t="inlineStr">
+      <c r="C461" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D454" s="6" t="inlineStr">
+      <c r="D461" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E454" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A455" s="7" t="inlineStr">
+      <c r="E461" s="6" t="inlineStr"/>
+      <c r="F461" s="6" t="inlineStr"/>
+      <c r="G461" s="6" t="inlineStr"/>
+      <c r="H461" s="6" t="inlineStr"/>
+      <c r="I461" s="6" t="inlineStr"/>
+    </row>
+    <row r="462" ht="14" customHeight="1">
+      <c r="A462" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B455" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A457" s="3" t="inlineStr">
+      <c r="B462" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="C462" s="7" t="inlineStr">
+        <is>
+          <t>R$ 17.451,70</t>
+        </is>
+      </c>
+      <c r="D462" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00017/2026</t>
+        </is>
+      </c>
+      <c r="E462" s="7" t="inlineStr"/>
+      <c r="F462" s="7" t="inlineStr"/>
+      <c r="G462" s="7" t="inlineStr"/>
+      <c r="H462" s="7" t="inlineStr"/>
+      <c r="I462" s="7" t="inlineStr"/>
+    </row>
+    <row r="463" ht="8" customHeight="1"/>
+    <row r="464" ht="18" customHeight="1">
+      <c r="A464" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B457" s="3" t="inlineStr">
+      <c r="B464" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C457" s="3" t="inlineStr">
+      <c r="C464" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D457" s="3" t="inlineStr">
+      <c r="D464" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E457" s="3" t="inlineStr">
+      <c r="E464" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F457" s="3" t="inlineStr">
+      <c r="F464" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G457" s="3" t="inlineStr">
+      <c r="G464" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H457" s="3" t="inlineStr">
+      <c r="H464" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I457" s="3" t="inlineStr">
+      <c r="I464" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="458" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H458" s="4" t="inlineStr">
+    <row r="465" ht="15" customHeight="1">
+      <c r="A465" s="4" t="inlineStr">
+        <is>
+          <t>202511180004/2026</t>
+        </is>
+      </c>
+      <c r="B465" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C465" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D465" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E465" s="4" t="inlineStr">
+        <is>
+          <t>R$ 84.391,00</t>
+        </is>
+      </c>
+      <c r="F465" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="G465" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H465" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I458" s="4" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A459" s="5" t="inlineStr">
+      <c r="I465" s="4" t="inlineStr"/>
+    </row>
+    <row r="466" ht="14" customHeight="1">
+      <c r="A466" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="460" ht="16" customHeight="1">
-      <c r="A460" s="6" t="inlineStr">
+    <row r="467" ht="16" customHeight="1">
+      <c r="A467" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B460" s="6" t="inlineStr">
+      <c r="B467" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C460" s="6" t="inlineStr">
+      <c r="C467" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D460" s="6" t="inlineStr">
+      <c r="D467" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E460" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A461" s="7" t="inlineStr">
+      <c r="E467" s="6" t="inlineStr"/>
+      <c r="F467" s="6" t="inlineStr"/>
+      <c r="G467" s="6" t="inlineStr"/>
+      <c r="H467" s="6" t="inlineStr"/>
+      <c r="I467" s="6" t="inlineStr"/>
+    </row>
+    <row r="468" ht="14" customHeight="1">
+      <c r="A468" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B461" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A463" s="3" t="inlineStr">
+      <c r="B468" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="C468" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.195,50</t>
+        </is>
+      </c>
+      <c r="D468" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00014/2026</t>
+        </is>
+      </c>
+      <c r="E468" s="7" t="inlineStr"/>
+      <c r="F468" s="7" t="inlineStr"/>
+      <c r="G468" s="7" t="inlineStr"/>
+      <c r="H468" s="7" t="inlineStr"/>
+      <c r="I468" s="7" t="inlineStr"/>
+    </row>
+    <row r="469" ht="8" customHeight="1"/>
+    <row r="470" ht="18" customHeight="1">
+      <c r="A470" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B463" s="3" t="inlineStr">
+      <c r="B470" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C463" s="3" t="inlineStr">
+      <c r="C470" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D463" s="3" t="inlineStr">
+      <c r="D470" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E463" s="3" t="inlineStr">
+      <c r="E470" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F463" s="3" t="inlineStr">
+      <c r="F470" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G463" s="3" t="inlineStr">
+      <c r="G470" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H463" s="3" t="inlineStr">
+      <c r="H470" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I463" s="3" t="inlineStr">
+      <c r="I470" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="464" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H464" s="4" t="inlineStr">
+    <row r="471" ht="15" customHeight="1">
+      <c r="A471" s="4" t="inlineStr">
+        <is>
+          <t>202511180003/2026</t>
+        </is>
+      </c>
+      <c r="B471" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C471" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D471" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E471" s="4" t="inlineStr">
+        <is>
+          <t>R$ 204.421,56</t>
+        </is>
+      </c>
+      <c r="F471" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="G471" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H471" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I464" s="4" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="A465" s="5" t="inlineStr">
+      <c r="I471" s="4" t="inlineStr"/>
+    </row>
+    <row r="472" ht="14" customHeight="1">
+      <c r="A472" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="466" ht="16" customHeight="1">
-      <c r="A466" s="6" t="inlineStr">
+    <row r="473" ht="16" customHeight="1">
+      <c r="A473" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B466" s="6" t="inlineStr">
+      <c r="B473" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C466" s="6" t="inlineStr">
+      <c r="C473" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D466" s="6" t="inlineStr">
+      <c r="D473" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E466" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A467" s="7" t="inlineStr">
+      <c r="E473" s="6" t="inlineStr"/>
+      <c r="F473" s="6" t="inlineStr"/>
+      <c r="G473" s="6" t="inlineStr"/>
+      <c r="H473" s="6" t="inlineStr"/>
+      <c r="I473" s="6" t="inlineStr"/>
+    </row>
+    <row r="474" ht="14" customHeight="1">
+      <c r="A474" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B467" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A469" s="3" t="inlineStr">
+      <c r="B474" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="C474" s="7" t="inlineStr">
+        <is>
+          <t>R$ 102.210,78</t>
+        </is>
+      </c>
+      <c r="D474" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00015/2026</t>
+        </is>
+      </c>
+      <c r="E474" s="7" t="inlineStr"/>
+      <c r="F474" s="7" t="inlineStr"/>
+      <c r="G474" s="7" t="inlineStr"/>
+      <c r="H474" s="7" t="inlineStr"/>
+      <c r="I474" s="7" t="inlineStr"/>
+    </row>
+    <row r="475" ht="8" customHeight="1"/>
+    <row r="476" ht="18" customHeight="1">
+      <c r="A476" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B469" s="3" t="inlineStr">
+      <c r="B476" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C469" s="3" t="inlineStr">
+      <c r="C476" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D469" s="3" t="inlineStr">
+      <c r="D476" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E469" s="3" t="inlineStr">
+      <c r="E476" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F469" s="3" t="inlineStr">
+      <c r="F476" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G469" s="3" t="inlineStr">
+      <c r="G476" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H469" s="3" t="inlineStr">
+      <c r="H476" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I469" s="3" t="inlineStr">
+      <c r="I476" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="470" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H470" s="4" t="inlineStr">
+    <row r="477" ht="15" customHeight="1">
+      <c r="A477" s="4" t="inlineStr">
+        <is>
+          <t>202511180002/2026</t>
+        </is>
+      </c>
+      <c r="B477" s="4" t="inlineStr">
+        <is>
+          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
+        </is>
+      </c>
+      <c r="C477" s="4" t="inlineStr">
+        <is>
+          <t>41398348****-66</t>
+        </is>
+      </c>
+      <c r="D477" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE AMBULÂNCIA TIPO “A”, ZERO QUILÔMETRO, ADAPTADA CONFORME PORTARIA 2048/2002, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP(s) 5331, 5347 E 5553.</t>
+        </is>
+      </c>
+      <c r="E477" s="4" t="inlineStr">
+        <is>
+          <t>R$ 139.750,00</t>
+        </is>
+      </c>
+      <c r="F477" s="4" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+      <c r="G477" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H477" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I477" s="4" t="inlineStr"/>
+    </row>
+    <row r="478" ht="8" customHeight="1"/>
+    <row r="479" ht="18" customHeight="1">
+      <c r="A479" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B479" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C479" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D479" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E479" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F479" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G479" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H479" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I479" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="480" ht="15" customHeight="1">
+      <c r="A480" s="4" t="inlineStr">
+        <is>
+          <t>202511130001/2026</t>
+        </is>
+      </c>
+      <c r="B480" s="4" t="inlineStr">
+        <is>
+          <t>APLA COMERCIO, SERVICOS, PROJETOS E CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C480" s="4" t="inlineStr">
+        <is>
+          <t>24614233****-42</t>
+        </is>
+      </c>
+      <c r="D480" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE REFORMA NAS ESCOLAS MUNICIPAIS (UBIRATAN DINIZ AGUIAR, PADRE JOSÉ SINVAL FACUNDO, MARIA DE LOURDES BRAGA E ANTONIO HONORATO) VINCULADAS À SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU/CEARÁ.</t>
+        </is>
+      </c>
+      <c r="E480" s="4" t="inlineStr">
+        <is>
+          <t>R$ 402.667,12</t>
+        </is>
+      </c>
+      <c r="F480" s="4" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="G480" s="4" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="H480" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I480" s="4" t="inlineStr"/>
+    </row>
+    <row r="481" ht="8" customHeight="1"/>
+    <row r="482" ht="18" customHeight="1">
+      <c r="A482" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B482" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C482" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D482" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E482" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F482" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G482" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H482" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I482" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="483" ht="15" customHeight="1">
+      <c r="A483" s="4" t="inlineStr">
+        <is>
+          <t>202511030009/2026</t>
+        </is>
+      </c>
+      <c r="B483" s="4" t="inlineStr">
+        <is>
+          <t>M.K.R. COMERCIO DE EQUIPAMENTOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C483" s="4" t="inlineStr">
+        <is>
+          <t>31499939****-76</t>
+        </is>
+      </c>
+      <c r="D483" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E483" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.880,00</t>
+        </is>
+      </c>
+      <c r="F483" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="G483" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H483" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I470" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A471" s="5" t="inlineStr">
+      <c r="I483" s="4" t="inlineStr"/>
+    </row>
+    <row r="484" ht="14" customHeight="1">
+      <c r="A484" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="472" ht="16" customHeight="1">
-      <c r="A472" s="6" t="inlineStr">
+    <row r="485" ht="16" customHeight="1">
+      <c r="A485" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B472" s="6" t="inlineStr">
+      <c r="B485" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C472" s="6" t="inlineStr">
+      <c r="C485" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D472" s="6" t="inlineStr">
+      <c r="D485" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E472" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A473" s="7" t="inlineStr">
+      <c r="E485" s="6" t="inlineStr"/>
+      <c r="F485" s="6" t="inlineStr"/>
+      <c r="G485" s="6" t="inlineStr"/>
+      <c r="H485" s="6" t="inlineStr"/>
+      <c r="I485" s="6" t="inlineStr"/>
+    </row>
+    <row r="486" ht="14" customHeight="1">
+      <c r="A486" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B473" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A475" s="3" t="inlineStr">
+      <c r="B486" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="C486" s="7" t="inlineStr">
+        <is>
+          <t>R$ 19.940,00</t>
+        </is>
+      </c>
+      <c r="D486" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00018/2026</t>
+        </is>
+      </c>
+      <c r="E486" s="7" t="inlineStr"/>
+      <c r="F486" s="7" t="inlineStr"/>
+      <c r="G486" s="7" t="inlineStr"/>
+      <c r="H486" s="7" t="inlineStr"/>
+      <c r="I486" s="7" t="inlineStr"/>
+    </row>
+    <row r="487" ht="8" customHeight="1"/>
+    <row r="488" ht="18" customHeight="1">
+      <c r="A488" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B475" s="3" t="inlineStr">
+      <c r="B488" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C475" s="3" t="inlineStr">
+      <c r="C488" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D475" s="3" t="inlineStr">
+      <c r="D488" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E475" s="3" t="inlineStr">
+      <c r="E488" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F475" s="3" t="inlineStr">
+      <c r="F488" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G475" s="3" t="inlineStr">
+      <c r="G488" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H475" s="3" t="inlineStr">
+      <c r="H488" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I475" s="3" t="inlineStr">
+      <c r="I488" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="476" ht="15" customHeight="1">
-[...22 lines deleted...]
-      <c r="G476" s="4" t="inlineStr">
+    <row r="489" ht="15" customHeight="1">
+      <c r="A489" s="4" t="inlineStr">
+        <is>
+          <t>202511030008/2026</t>
+        </is>
+      </c>
+      <c r="B489" s="4" t="inlineStr">
+        <is>
+          <t>MSB COMÉRCIO E REPRESENTAÇÕES LTDA - EPP</t>
+        </is>
+      </c>
+      <c r="C489" s="4" t="inlineStr">
+        <is>
+          <t>05696303****-04</t>
+        </is>
+      </c>
+      <c r="D489" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E489" s="4" t="inlineStr">
+        <is>
+          <t>R$ 197.457,02</t>
+        </is>
+      </c>
+      <c r="F489" s="4" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="G489" s="4" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="H476" s="4" t="inlineStr">
+      <c r="H489" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I476" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A478" s="3" t="inlineStr">
+      <c r="I489" s="4" t="inlineStr"/>
+    </row>
+    <row r="490" ht="14" customHeight="1">
+      <c r="A490" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="491" ht="16" customHeight="1">
+      <c r="A491" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B491" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C491" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D491" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E491" s="6" t="inlineStr"/>
+      <c r="F491" s="6" t="inlineStr"/>
+      <c r="G491" s="6" t="inlineStr"/>
+      <c r="H491" s="6" t="inlineStr"/>
+      <c r="I491" s="6" t="inlineStr"/>
+    </row>
+    <row r="492" ht="14" customHeight="1">
+      <c r="A492" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B492" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="C492" s="7" t="inlineStr">
+        <is>
+          <t>R$ 98.728,51</t>
+        </is>
+      </c>
+      <c r="D492" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00016/2026</t>
+        </is>
+      </c>
+      <c r="E492" s="7" t="inlineStr"/>
+      <c r="F492" s="7" t="inlineStr"/>
+      <c r="G492" s="7" t="inlineStr"/>
+      <c r="H492" s="7" t="inlineStr"/>
+      <c r="I492" s="7" t="inlineStr"/>
+    </row>
+    <row r="493" ht="8" customHeight="1"/>
+    <row r="494" ht="18" customHeight="1">
+      <c r="A494" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B478" s="3" t="inlineStr">
+      <c r="B494" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C478" s="3" t="inlineStr">
+      <c r="C494" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D478" s="3" t="inlineStr">
+      <c r="D494" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E478" s="3" t="inlineStr">
+      <c r="E494" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F478" s="3" t="inlineStr">
+      <c r="F494" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G478" s="3" t="inlineStr">
+      <c r="G494" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H478" s="3" t="inlineStr">
+      <c r="H494" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I478" s="3" t="inlineStr">
+      <c r="I494" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="479" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H479" s="4" t="inlineStr">
+    <row r="495" ht="15" customHeight="1">
+      <c r="A495" s="4" t="inlineStr">
+        <is>
+          <t>202510300004/2026</t>
+        </is>
+      </c>
+      <c r="B495" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C495" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D495" s="4" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇOS PARA FUTURAS E EVENTUAIS AQUISIÇÕES DE EQUIPAMENTOS, MATERIAIS PERMANENTES E OUTROS MATERIAIS DE CONSUMO DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E495" s="4" t="inlineStr">
+        <is>
+          <t>R$ 52.783,70</t>
+        </is>
+      </c>
+      <c r="F495" s="4" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="G495" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H495" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I479" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A481" s="3" t="inlineStr">
+      <c r="I495" s="4" t="inlineStr"/>
+    </row>
+    <row r="496" ht="8" customHeight="1"/>
+    <row r="497" ht="18" customHeight="1">
+      <c r="A497" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B481" s="3" t="inlineStr">
+      <c r="B497" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C481" s="3" t="inlineStr">
+      <c r="C497" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D481" s="3" t="inlineStr">
+      <c r="D497" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E481" s="3" t="inlineStr">
+      <c r="E497" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F481" s="3" t="inlineStr">
+      <c r="F497" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G481" s="3" t="inlineStr">
+      <c r="G497" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H481" s="3" t="inlineStr">
+      <c r="H497" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I481" s="3" t="inlineStr">
+      <c r="I497" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="482" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="A484" s="3" t="inlineStr">
+    <row r="498" ht="15" customHeight="1">
+      <c r="A498" s="4" t="inlineStr">
+        <is>
+          <t>202510300003/2026</t>
+        </is>
+      </c>
+      <c r="B498" s="4" t="inlineStr">
+        <is>
+          <t>M. CARREGA COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="C498" s="4" t="inlineStr">
+        <is>
+          <t>32593430****-50</t>
+        </is>
+      </c>
+      <c r="D498" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS E MATERIAIS PERMANENTES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E498" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.155,00</t>
+        </is>
+      </c>
+      <c r="F498" s="4" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="G498" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H498" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I498" s="4" t="inlineStr"/>
+    </row>
+    <row r="499" ht="8" customHeight="1"/>
+    <row r="500" ht="18" customHeight="1">
+      <c r="A500" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B484" s="3" t="inlineStr">
+      <c r="B500" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C484" s="3" t="inlineStr">
+      <c r="C500" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D484" s="3" t="inlineStr">
+      <c r="D500" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E484" s="3" t="inlineStr">
+      <c r="E500" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F484" s="3" t="inlineStr">
+      <c r="F500" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G484" s="3" t="inlineStr">
+      <c r="G500" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H484" s="3" t="inlineStr">
+      <c r="H500" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I484" s="3" t="inlineStr">
+      <c r="I500" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="485" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="A487" s="3" t="inlineStr">
+    <row r="501" ht="15" customHeight="1">
+      <c r="A501" s="4" t="inlineStr">
+        <is>
+          <t>202510300002/2026</t>
+        </is>
+      </c>
+      <c r="B501" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C501" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D501" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE EQUIPAMENTOS E MATERIAIS PERMANENTES DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E501" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.100,00</t>
+        </is>
+      </c>
+      <c r="F501" s="4" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="G501" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H501" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I501" s="4" t="inlineStr"/>
+    </row>
+    <row r="502" ht="8" customHeight="1"/>
+    <row r="503" ht="18" customHeight="1">
+      <c r="A503" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B487" s="3" t="inlineStr">
+      <c r="B503" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C487" s="3" t="inlineStr">
+      <c r="C503" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D487" s="3" t="inlineStr">
+      <c r="D503" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E487" s="3" t="inlineStr">
+      <c r="E503" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F487" s="3" t="inlineStr">
+      <c r="F503" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G487" s="3" t="inlineStr">
+      <c r="G503" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H487" s="3" t="inlineStr">
+      <c r="H503" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I487" s="3" t="inlineStr">
+      <c r="I503" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="488" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="A490" s="3" t="inlineStr">
+    <row r="504" ht="15" customHeight="1">
+      <c r="A504" s="4" t="inlineStr">
+        <is>
+          <t>202510300001/2026</t>
+        </is>
+      </c>
+      <c r="B504" s="4" t="inlineStr">
+        <is>
+          <t>PROHOSPITAL COMERCIO HOLANDA LTDA</t>
+        </is>
+      </c>
+      <c r="C504" s="4" t="inlineStr">
+        <is>
+          <t>09485574****-71</t>
+        </is>
+      </c>
+      <c r="D504" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAL DE CONSUMO (BOLA SUÍÇA) DESTINADO A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
+        </is>
+      </c>
+      <c r="E504" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.400,00</t>
+        </is>
+      </c>
+      <c r="F504" s="4" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="G504" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H504" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I504" s="4" t="inlineStr"/>
+    </row>
+    <row r="505" ht="8" customHeight="1"/>
+    <row r="506" ht="18" customHeight="1">
+      <c r="A506" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B490" s="3" t="inlineStr">
+      <c r="B506" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C490" s="3" t="inlineStr">
+      <c r="C506" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D490" s="3" t="inlineStr">
+      <c r="D506" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E490" s="3" t="inlineStr">
+      <c r="E506" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F490" s="3" t="inlineStr">
+      <c r="F506" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G490" s="3" t="inlineStr">
+      <c r="G506" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H490" s="3" t="inlineStr">
+      <c r="H506" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I490" s="3" t="inlineStr">
+      <c r="I506" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="491" ht="15" customHeight="1">
-[...1769 lines deleted...]
-      <c r="B551" s="4" t="inlineStr">
+    <row r="507" ht="15" customHeight="1">
+      <c r="A507" s="4" t="inlineStr">
+        <is>
+          <t>202510280004/2026</t>
+        </is>
+      </c>
+      <c r="B507" s="4" t="inlineStr">
         <is>
           <t>MSB COMÉRCIO E REPRESENTAÇÕES LTDA - EPP</t>
         </is>
       </c>
-      <c r="C551" s="4" t="inlineStr">
+      <c r="C507" s="4" t="inlineStr">
         <is>
           <t>05696303****-04</t>
         </is>
       </c>
-      <c r="D551" s="4" t="inlineStr">
-[...630 lines deleted...]
-      <c r="D572" s="4" t="inlineStr">
+      <c r="D507" s="4" t="inlineStr">
         <is>
           <t>AQUISIÇÕES DE EQUIPAMENTOS (KIT CIPA COMPLETO C/ PRANCHA DE POLIETILENO) DESTINADOS A ATENDER AS NECESSIDADES DA  
 SECRETARIA DE SAÚDE DO MUNÍCIPIO DE SÃO LUIS DO CURU- CE.</t>
         </is>
       </c>
-      <c r="E572" s="4" t="inlineStr">
+      <c r="E507" s="4" t="inlineStr">
         <is>
           <t>R$ 2.700,00</t>
         </is>
       </c>
-      <c r="F572" s="4" t="inlineStr">
+      <c r="F507" s="4" t="inlineStr">
         <is>
           <t>31/10/2025</t>
         </is>
       </c>
-      <c r="G572" s="4" t="inlineStr">
+      <c r="G507" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H572" s="4" t="inlineStr">
+      <c r="H507" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I572" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A574" s="3" t="inlineStr">
+      <c r="I507" s="4" t="inlineStr"/>
+    </row>
+    <row r="508" ht="8" customHeight="1"/>
+    <row r="509" ht="18" customHeight="1">
+      <c r="A509" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B574" s="3" t="inlineStr">
+      <c r="B509" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C574" s="3" t="inlineStr">
+      <c r="C509" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D574" s="3" t="inlineStr">
+      <c r="D509" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E574" s="3" t="inlineStr">
+      <c r="E509" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F574" s="3" t="inlineStr">
+      <c r="F509" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G574" s="3" t="inlineStr">
+      <c r="G509" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H574" s="3" t="inlineStr">
+      <c r="H509" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I574" s="3" t="inlineStr">
+      <c r="I509" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="575" ht="15" customHeight="1">
-      <c r="A575" s="4" t="inlineStr">
+    <row r="510" ht="15" customHeight="1">
+      <c r="A510" s="4" t="inlineStr">
+        <is>
+          <t>202510200005/2026</t>
+        </is>
+      </c>
+      <c r="B510" s="4" t="inlineStr">
+        <is>
+          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
+        </is>
+      </c>
+      <c r="C510" s="4" t="inlineStr">
+        <is>
+          <t>23192494****-59</t>
+        </is>
+      </c>
+      <c r="D510" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MEDICAMENTOS HOSPITALARES E INSUMOS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+        </is>
+      </c>
+      <c r="E510" s="4" t="inlineStr">
+        <is>
+          <t>R$ 118.454,50</t>
+        </is>
+      </c>
+      <c r="F510" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="G510" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="H510" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I510" s="4" t="inlineStr"/>
+    </row>
+    <row r="511" ht="8" customHeight="1"/>
+    <row r="512" ht="18" customHeight="1">
+      <c r="A512" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B512" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C512" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D512" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E512" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F512" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G512" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H512" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I512" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="513" ht="15" customHeight="1">
+      <c r="A513" s="4" t="inlineStr">
+        <is>
+          <t>202510200004/2026</t>
+        </is>
+      </c>
+      <c r="B513" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C513" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D513" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MEDICAMENTOS DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E513" s="4" t="inlineStr">
+        <is>
+          <t>R$ 970.262,62</t>
+        </is>
+      </c>
+      <c r="F513" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="G513" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="H513" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I513" s="4" t="inlineStr"/>
+    </row>
+    <row r="514" ht="8" customHeight="1"/>
+    <row r="515" ht="18" customHeight="1">
+      <c r="A515" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B515" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C515" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D515" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E515" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F515" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G515" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H515" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I515" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="516" ht="15" customHeight="1">
+      <c r="A516" s="4" t="inlineStr">
+        <is>
+          <t>202510200003/2026</t>
+        </is>
+      </c>
+      <c r="B516" s="4" t="inlineStr">
+        <is>
+          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
+        </is>
+      </c>
+      <c r="C516" s="4" t="inlineStr">
+        <is>
+          <t>23192494****-59</t>
+        </is>
+      </c>
+      <c r="D516" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE OUTROS MATERIAIS DE CONSUMO DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E516" s="4" t="inlineStr">
+        <is>
+          <t>R$ 210.413,52</t>
+        </is>
+      </c>
+      <c r="F516" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="G516" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="H516" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I516" s="4" t="inlineStr"/>
+    </row>
+    <row r="517" ht="8" customHeight="1"/>
+    <row r="518" ht="18" customHeight="1">
+      <c r="A518" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B518" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C518" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D518" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E518" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F518" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G518" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H518" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I518" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="519" ht="15" customHeight="1">
+      <c r="A519" s="4" t="inlineStr">
+        <is>
+          <t>202510200002/2026</t>
+        </is>
+      </c>
+      <c r="B519" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C519" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D519" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAIS PERMENTES E DE CONSUMO PARA FISIOTERAPIA , JUNTO AO eMULTI(Equipes Multiprofissionais) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E519" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.384,20</t>
+        </is>
+      </c>
+      <c r="F519" s="4" t="inlineStr">
+        <is>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+      <c r="G519" s="4" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="H519" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I519" s="4" t="inlineStr"/>
+    </row>
+    <row r="520" ht="8" customHeight="1"/>
+    <row r="521" ht="18" customHeight="1">
+      <c r="A521" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B521" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C521" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D521" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E521" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F521" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G521" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H521" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I521" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="522" ht="15" customHeight="1">
+      <c r="A522" s="4" t="inlineStr">
+        <is>
+          <t>202510200001/2026</t>
+        </is>
+      </c>
+      <c r="B522" s="4" t="inlineStr">
+        <is>
+          <t>MSB COMÉRCIO E REPRESENTAÇÕES LTDA - EPP</t>
+        </is>
+      </c>
+      <c r="C522" s="4" t="inlineStr">
+        <is>
+          <t>05696303****-04</t>
+        </is>
+      </c>
+      <c r="D522" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAIS PERMENTES E DE CONSUMO PARA FISIOTERAPIA , JUNTO AO eMULTI(Equipes Multiprofissionais) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E522" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.039,59</t>
+        </is>
+      </c>
+      <c r="F522" s="4" t="inlineStr">
+        <is>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+      <c r="G522" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H522" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I522" s="4" t="inlineStr"/>
+    </row>
+    <row r="523" ht="8" customHeight="1"/>
+    <row r="524" ht="18" customHeight="1">
+      <c r="A524" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B524" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C524" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D524" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E524" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F524" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G524" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H524" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I524" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="525" ht="15" customHeight="1">
+      <c r="A525" s="4" t="inlineStr">
+        <is>
+          <t>202510010002/2026</t>
+        </is>
+      </c>
+      <c r="B525" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C525" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D525" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E525" s="4" t="inlineStr">
+        <is>
+          <t>R$ 140.130,00</t>
+        </is>
+      </c>
+      <c r="F525" s="4" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="G525" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H525" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I525" s="4" t="inlineStr"/>
+    </row>
+    <row r="526" ht="8" customHeight="1"/>
+    <row r="527" ht="18" customHeight="1">
+      <c r="A527" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B527" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C527" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D527" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E527" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F527" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G527" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H527" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I527" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="528" ht="15" customHeight="1">
+      <c r="A528" s="4" t="inlineStr">
+        <is>
+          <t>202510010001/2026</t>
+        </is>
+      </c>
+      <c r="B528" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C528" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D528" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E528" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.171,00</t>
+        </is>
+      </c>
+      <c r="F528" s="4" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="G528" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H528" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I528" s="4" t="inlineStr"/>
+    </row>
+    <row r="529" ht="8" customHeight="1"/>
+    <row r="530" ht="18" customHeight="1">
+      <c r="A530" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B530" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C530" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D530" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E530" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F530" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G530" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H530" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I530" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="531" ht="15" customHeight="1">
+      <c r="A531" s="4" t="inlineStr">
+        <is>
+          <t>202509240002/2026</t>
+        </is>
+      </c>
+      <c r="B531" s="4" t="inlineStr">
+        <is>
+          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
+        </is>
+      </c>
+      <c r="C531" s="4" t="inlineStr">
+        <is>
+          <t>23192494****-59</t>
+        </is>
+      </c>
+      <c r="D531" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MEDICAMENTOS HOSPITALARES E INSUMOS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+        </is>
+      </c>
+      <c r="E531" s="4" t="inlineStr">
+        <is>
+          <t>R$ 118.454,50</t>
+        </is>
+      </c>
+      <c r="F531" s="4" t="inlineStr">
+        <is>
+          <t>24/09/2025</t>
+        </is>
+      </c>
+      <c r="G531" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H531" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I531" s="4" t="inlineStr"/>
+    </row>
+    <row r="532" ht="8" customHeight="1"/>
+    <row r="533" ht="18" customHeight="1">
+      <c r="A533" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B533" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C533" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D533" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E533" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F533" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G533" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H533" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I533" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="534" ht="15" customHeight="1">
+      <c r="A534" s="4" t="inlineStr">
+        <is>
+          <t>202509240001/2026</t>
+        </is>
+      </c>
+      <c r="B534" s="4" t="inlineStr">
+        <is>
+          <t>J&amp;G PHARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C534" s="4" t="inlineStr">
+        <is>
+          <t>05283263****-79</t>
+        </is>
+      </c>
+      <c r="D534" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE FRALDAS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
+        </is>
+      </c>
+      <c r="E534" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.420,00</t>
+        </is>
+      </c>
+      <c r="F534" s="4" t="inlineStr">
+        <is>
+          <t>24/09/2025</t>
+        </is>
+      </c>
+      <c r="G534" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H534" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I534" s="4" t="inlineStr"/>
+    </row>
+    <row r="535" ht="8" customHeight="1"/>
+    <row r="536" ht="18" customHeight="1">
+      <c r="A536" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B536" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C536" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D536" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E536" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F536" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G536" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H536" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I536" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="537" ht="15" customHeight="1">
+      <c r="A537" s="4" t="inlineStr">
+        <is>
+          <t>202509230001/2026</t>
+        </is>
+      </c>
+      <c r="B537" s="4" t="inlineStr">
+        <is>
+          <t>CTX CAR ENGENHARIA PROJETOS LTDA</t>
+        </is>
+      </c>
+      <c r="C537" s="4" t="inlineStr">
+        <is>
+          <t>41398348****-66</t>
+        </is>
+      </c>
+      <c r="D537" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE AMBULÂNCIAS TIPO “A”, ZERO QUILÔMETRO, ADAPTADA CONFORME PORTARIA 2048/2002, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP(s) 5331, 5347 E 5553.</t>
+        </is>
+      </c>
+      <c r="E537" s="4" t="inlineStr">
+        <is>
+          <t>R$ 279.500,00</t>
+        </is>
+      </c>
+      <c r="F537" s="4" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="G537" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H537" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I537" s="4" t="inlineStr"/>
+    </row>
+    <row r="538" ht="8" customHeight="1"/>
+    <row r="539" ht="18" customHeight="1">
+      <c r="A539" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B539" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C539" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D539" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E539" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F539" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G539" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H539" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I539" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="540" ht="15" customHeight="1">
+      <c r="A540" s="4" t="inlineStr">
+        <is>
+          <t>202509120001./2026</t>
+        </is>
+      </c>
+      <c r="B540" s="4" t="inlineStr">
+        <is>
+          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C540" s="4" t="inlineStr">
+        <is>
+          <t>24989784****-90</t>
+        </is>
+      </c>
+      <c r="D540" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS COM REFORMA E ADEQUAÇÃO DE COZINHAS DAS ESCOLAS PADRE JOSE SINVAL FACUNDO EEB, EEB UBIRATAN DINIZ AGUIAR E  EEB ANTÔNIO HONORATO, DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E540" s="4" t="inlineStr">
+        <is>
+          <t>R$ 186.932,34</t>
+        </is>
+      </c>
+      <c r="F540" s="4" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="G540" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H540" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I540" s="4" t="inlineStr"/>
+    </row>
+    <row r="541" ht="14" customHeight="1">
+      <c r="A541" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="542" ht="16" customHeight="1">
+      <c r="A542" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B542" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C542" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D542" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E542" s="6" t="inlineStr"/>
+      <c r="F542" s="6" t="inlineStr"/>
+      <c r="G542" s="6" t="inlineStr"/>
+      <c r="H542" s="6" t="inlineStr"/>
+      <c r="I542" s="6" t="inlineStr"/>
+    </row>
+    <row r="543" ht="14" customHeight="1">
+      <c r="A543" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B543" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C543" s="7" t="inlineStr">
+        <is>
+          <t>R$ 93.466,17</t>
+        </is>
+      </c>
+      <c r="D543" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00133/2025</t>
+        </is>
+      </c>
+      <c r="E543" s="7" t="inlineStr"/>
+      <c r="F543" s="7" t="inlineStr"/>
+      <c r="G543" s="7" t="inlineStr"/>
+      <c r="H543" s="7" t="inlineStr"/>
+      <c r="I543" s="7" t="inlineStr"/>
+    </row>
+    <row r="544" ht="8" customHeight="1"/>
+    <row r="545" ht="18" customHeight="1">
+      <c r="A545" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B545" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C545" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D545" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E545" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F545" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G545" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H545" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I545" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="546" ht="15" customHeight="1">
+      <c r="A546" s="4" t="inlineStr">
+        <is>
+          <t>202509010002/2026</t>
+        </is>
+      </c>
+      <c r="B546" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C546" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D546" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MEDICAMENTOS DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E546" s="4" t="inlineStr">
+        <is>
+          <t>R$ 969.335,63</t>
+        </is>
+      </c>
+      <c r="F546" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="G546" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H546" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I546" s="4" t="inlineStr"/>
+    </row>
+    <row r="547" ht="8" customHeight="1"/>
+    <row r="548" ht="18" customHeight="1">
+      <c r="A548" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B548" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C548" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D548" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E548" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F548" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G548" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H548" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I548" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="549" ht="15" customHeight="1">
+      <c r="A549" s="4" t="inlineStr">
+        <is>
+          <t>202509010001/2026</t>
+        </is>
+      </c>
+      <c r="B549" s="4" t="inlineStr">
+        <is>
+          <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
+        </is>
+      </c>
+      <c r="C549" s="4" t="inlineStr">
+        <is>
+          <t>23192494****-59</t>
+        </is>
+      </c>
+      <c r="D549" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE OUTROS MATERIAIS DE CONSUMO DESTINADOS ATENDER AS DEMANDAS JUDICIAIS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E549" s="4" t="inlineStr">
+        <is>
+          <t>R$ 209.578,68</t>
+        </is>
+      </c>
+      <c r="F549" s="4" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="G549" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H549" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I549" s="4" t="inlineStr"/>
+    </row>
+    <row r="550" ht="8" customHeight="1"/>
+    <row r="551" ht="18" customHeight="1">
+      <c r="A551" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B551" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C551" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D551" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E551" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F551" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G551" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H551" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I551" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="552" ht="15" customHeight="1">
+      <c r="A552" s="4" t="inlineStr">
+        <is>
+          <t>202509010001/2026</t>
+        </is>
+      </c>
+      <c r="B552" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C552" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D552" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E552" s="4" t="inlineStr">
+        <is>
+          <t>R$ 115.614,00</t>
+        </is>
+      </c>
+      <c r="F552" s="4" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="G552" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H552" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I552" s="4" t="inlineStr"/>
+    </row>
+    <row r="553" ht="8" customHeight="1"/>
+    <row r="554" ht="18" customHeight="1">
+      <c r="A554" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B554" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C554" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D554" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E554" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F554" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G554" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H554" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I554" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="555" ht="15" customHeight="1">
+      <c r="A555" s="4" t="inlineStr">
+        <is>
+          <t>202507170001./2026</t>
+        </is>
+      </c>
+      <c r="B555" s="4" t="inlineStr">
+        <is>
+          <t>ELIZABETH CIPRIANO CUNHA</t>
+        </is>
+      </c>
+      <c r="C555" s="4" t="inlineStr">
+        <is>
+          <t>***.***.533-**</t>
+        </is>
+      </c>
+      <c r="D555" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA BR 222, KM 75, SÃO LUÍS DO CURU-CE,  PARA FUNCIONAMENTO DO ATERRO SANITÁRIO JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICIPIO DE SAÕ LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E555" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="F555" s="4" t="inlineStr">
+        <is>
+          <t>17/07/2025</t>
+        </is>
+      </c>
+      <c r="G555" s="4" t="inlineStr">
+        <is>
+          <t>18/07/2027</t>
+        </is>
+      </c>
+      <c r="H555" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I555" s="4" t="inlineStr"/>
+    </row>
+    <row r="556" ht="14" customHeight="1">
+      <c r="A556" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="557" ht="16" customHeight="1">
+      <c r="A557" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B557" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C557" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D557" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E557" s="6" t="inlineStr"/>
+      <c r="F557" s="6" t="inlineStr"/>
+      <c r="G557" s="6" t="inlineStr"/>
+      <c r="H557" s="6" t="inlineStr"/>
+      <c r="I557" s="6" t="inlineStr"/>
+    </row>
+    <row r="558" ht="14" customHeight="1">
+      <c r="A558" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B558" s="7" t="inlineStr">
+        <is>
+          <t>17/07/2026</t>
+        </is>
+      </c>
+      <c r="C558" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.000,00</t>
+        </is>
+      </c>
+      <c r="D558" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00080/2026</t>
+        </is>
+      </c>
+      <c r="E558" s="7" t="inlineStr"/>
+      <c r="F558" s="7" t="inlineStr"/>
+      <c r="G558" s="7" t="inlineStr"/>
+      <c r="H558" s="7" t="inlineStr"/>
+      <c r="I558" s="7" t="inlineStr"/>
+    </row>
+    <row r="559" ht="8" customHeight="1"/>
+    <row r="560" ht="18" customHeight="1">
+      <c r="A560" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B560" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C560" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D560" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E560" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F560" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G560" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H560" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I560" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="561" ht="15" customHeight="1">
+      <c r="A561" s="4" t="inlineStr">
+        <is>
+          <t>202507110001/2026</t>
+        </is>
+      </c>
+      <c r="B561" s="4" t="inlineStr">
+        <is>
+          <t>CLEANMAX AMBIENTAL LTDA</t>
+        </is>
+      </c>
+      <c r="C561" s="4" t="inlineStr">
+        <is>
+          <t>10519413****-30</t>
+        </is>
+      </c>
+      <c r="D561" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a execução dos serviços contínuos de limpeza urbana, compreendendo a varrição manual e/ou mecanizada, coleta e transporte de resíduos sólidos e entulhos, em vias, praças, calçadas, canteiros centrais, áreas públicas e logradouros do município, de forma a garantir a manutenção da higiene, salubridade e estética urbana do Município de São Luis do Curu/Ceará.</t>
+        </is>
+      </c>
+      <c r="E561" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.746.680,80</t>
+        </is>
+      </c>
+      <c r="F561" s="4" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="G561" s="4" t="inlineStr">
+        <is>
+          <t>12/07/2027</t>
+        </is>
+      </c>
+      <c r="H561" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I561" s="4" t="inlineStr"/>
+    </row>
+    <row r="562" ht="14" customHeight="1">
+      <c r="A562" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="563" ht="16" customHeight="1">
+      <c r="A563" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B563" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C563" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D563" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E563" s="6" t="inlineStr"/>
+      <c r="F563" s="6" t="inlineStr"/>
+      <c r="G563" s="6" t="inlineStr"/>
+      <c r="H563" s="6" t="inlineStr"/>
+      <c r="I563" s="6" t="inlineStr"/>
+    </row>
+    <row r="564" ht="14" customHeight="1">
+      <c r="A564" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B564" s="7" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+      <c r="C564" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.704.043,68</t>
+        </is>
+      </c>
+      <c r="D564" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00077/2026</t>
+        </is>
+      </c>
+      <c r="E564" s="7" t="inlineStr"/>
+      <c r="F564" s="7" t="inlineStr"/>
+      <c r="G564" s="7" t="inlineStr"/>
+      <c r="H564" s="7" t="inlineStr"/>
+      <c r="I564" s="7" t="inlineStr"/>
+    </row>
+    <row r="565" ht="14" customHeight="1">
+      <c r="A565" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B565" s="8" t="inlineStr">
+        <is>
+          <t>22/07/2026</t>
+        </is>
+      </c>
+      <c r="C565" s="8" t="inlineStr">
+        <is>
+          <t>R$ 338.593,44</t>
+        </is>
+      </c>
+      <c r="D565" s="8" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso II, alínea “d” - Reequilíbrio econômico-financeiro - Novo - 00082/2026</t>
+        </is>
+      </c>
+      <c r="E565" s="8" t="inlineStr"/>
+      <c r="F565" s="8" t="inlineStr"/>
+      <c r="G565" s="8" t="inlineStr"/>
+      <c r="H565" s="8" t="inlineStr"/>
+      <c r="I565" s="8" t="inlineStr"/>
+    </row>
+    <row r="566" ht="8" customHeight="1"/>
+    <row r="567" ht="18" customHeight="1">
+      <c r="A567" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B567" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C567" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D567" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E567" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F567" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G567" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H567" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I567" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="568" ht="15" customHeight="1">
+      <c r="A568" s="4" t="inlineStr">
+        <is>
+          <t>202507090001/2026</t>
+        </is>
+      </c>
+      <c r="B568" s="4" t="inlineStr">
+        <is>
+          <t>AZEVEDO SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="C568" s="4" t="inlineStr">
+        <is>
+          <t>51183508****-03</t>
+        </is>
+      </c>
+      <c r="D568" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE
+PLANEJAMENTO, CADASTRAMENTO, ACOMPANHAMENTO E MONITORAMENTO DO
+FLUXO DE MATRÍCULAS NO CENSO ESCOLAR JUNTO AS ESCOLAS DA REDE
+PÚBLICA MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E568" s="4" t="inlineStr">
+        <is>
+          <t>R$ 247.000,00</t>
+        </is>
+      </c>
+      <c r="F568" s="4" t="inlineStr">
+        <is>
+          <t>09/07/2025</t>
+        </is>
+      </c>
+      <c r="G568" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H568" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I568" s="4" t="inlineStr"/>
+    </row>
+    <row r="569" ht="14" customHeight="1">
+      <c r="A569" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="570" ht="16" customHeight="1">
+      <c r="A570" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B570" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C570" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D570" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E570" s="6" t="inlineStr"/>
+      <c r="F570" s="6" t="inlineStr"/>
+      <c r="G570" s="6" t="inlineStr"/>
+      <c r="H570" s="6" t="inlineStr"/>
+      <c r="I570" s="6" t="inlineStr"/>
+    </row>
+    <row r="571" ht="14" customHeight="1">
+      <c r="A571" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B571" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C571" s="7" t="inlineStr">
+        <is>
+          <t>R$ 156.000,00</t>
+        </is>
+      </c>
+      <c r="D571" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00132/2025</t>
+        </is>
+      </c>
+      <c r="E571" s="7" t="inlineStr"/>
+      <c r="F571" s="7" t="inlineStr"/>
+      <c r="G571" s="7" t="inlineStr"/>
+      <c r="H571" s="7" t="inlineStr"/>
+      <c r="I571" s="7" t="inlineStr"/>
+    </row>
+    <row r="572" ht="8" customHeight="1"/>
+    <row r="573" ht="18" customHeight="1">
+      <c r="A573" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B573" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C573" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D573" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E573" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F573" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G573" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H573" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I573" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="574" ht="15" customHeight="1">
+      <c r="A574" s="4" t="inlineStr">
+        <is>
+          <t>202507080001/2026</t>
+        </is>
+      </c>
+      <c r="B574" s="4" t="inlineStr">
+        <is>
+          <t>FELIPE HENRIQUE SILVA</t>
+        </is>
+      </c>
+      <c r="C574" s="4" t="inlineStr">
+        <is>
+          <t>29400680****-12</t>
+        </is>
+      </c>
+      <c r="D574" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA  A CONSTRUÇÃO DE UMA CRECHE, TIPO 2, NO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E574" s="4" t="inlineStr">
+        <is>
+          <t>R$ 6.310.046,46</t>
+        </is>
+      </c>
+      <c r="F574" s="4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="G574" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H574" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I574" s="4" t="inlineStr"/>
+    </row>
+    <row r="575" ht="14" customHeight="1">
+      <c r="A575" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="576" ht="16" customHeight="1">
+      <c r="A576" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B576" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C576" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D576" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E576" s="6" t="inlineStr"/>
+      <c r="F576" s="6" t="inlineStr"/>
+      <c r="G576" s="6" t="inlineStr"/>
+      <c r="H576" s="6" t="inlineStr"/>
+      <c r="I576" s="6" t="inlineStr"/>
+    </row>
+    <row r="577" ht="14" customHeight="1">
+      <c r="A577" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B577" s="7" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+      <c r="C577" s="7" t="inlineStr">
+        <is>
+          <t>R$ 3.155.023,23</t>
+        </is>
+      </c>
+      <c r="D577" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00036/2026</t>
+        </is>
+      </c>
+      <c r="E577" s="7" t="inlineStr"/>
+      <c r="F577" s="7" t="inlineStr"/>
+      <c r="G577" s="7" t="inlineStr"/>
+      <c r="H577" s="7" t="inlineStr"/>
+      <c r="I577" s="7" t="inlineStr"/>
+    </row>
+    <row r="578" ht="8" customHeight="1"/>
+    <row r="579" ht="18" customHeight="1">
+      <c r="A579" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B579" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C579" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D579" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E579" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F579" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G579" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H579" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I579" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="580" ht="15" customHeight="1">
+      <c r="A580" s="4" t="inlineStr">
+        <is>
+          <t>202507010003/2026</t>
+        </is>
+      </c>
+      <c r="B580" s="4" t="inlineStr">
+        <is>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
+        </is>
+      </c>
+      <c r="C580" s="4" t="inlineStr">
+        <is>
+          <t>48684766****-69</t>
+        </is>
+      </c>
+      <c r="D580" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DA DESENVOLVIMENTO AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E580" s="4" t="inlineStr">
+        <is>
+          <t>R$ 112.800,00</t>
+        </is>
+      </c>
+      <c r="F580" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="G580" s="4" t="inlineStr">
+        <is>
+          <t>02/07/2027</t>
+        </is>
+      </c>
+      <c r="H580" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I580" s="4" t="inlineStr"/>
+    </row>
+    <row r="581" ht="14" customHeight="1">
+      <c r="A581" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="582" ht="16" customHeight="1">
+      <c r="A582" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B582" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C582" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D582" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E582" s="6" t="inlineStr"/>
+      <c r="F582" s="6" t="inlineStr"/>
+      <c r="G582" s="6" t="inlineStr"/>
+      <c r="H582" s="6" t="inlineStr"/>
+      <c r="I582" s="6" t="inlineStr"/>
+    </row>
+    <row r="583" ht="14" customHeight="1">
+      <c r="A583" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B583" s="7" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="C583" s="7" t="inlineStr">
+        <is>
+          <t>R$ 56.400,00</t>
+        </is>
+      </c>
+      <c r="D583" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00074/2026</t>
+        </is>
+      </c>
+      <c r="E583" s="7" t="inlineStr"/>
+      <c r="F583" s="7" t="inlineStr"/>
+      <c r="G583" s="7" t="inlineStr"/>
+      <c r="H583" s="7" t="inlineStr"/>
+      <c r="I583" s="7" t="inlineStr"/>
+    </row>
+    <row r="584" ht="8" customHeight="1"/>
+    <row r="585" ht="18" customHeight="1">
+      <c r="A585" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B585" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C585" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D585" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E585" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F585" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G585" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H585" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I585" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="586" ht="15" customHeight="1">
+      <c r="A586" s="4" t="inlineStr">
+        <is>
+          <t>202507010001/2026</t>
+        </is>
+      </c>
+      <c r="B586" s="4" t="inlineStr">
+        <is>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
+        </is>
+      </c>
+      <c r="C586" s="4" t="inlineStr">
+        <is>
+          <t>48684766****-69</t>
+        </is>
+      </c>
+      <c r="D586" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DA DESENVOLVIMENTO AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E586" s="4" t="inlineStr">
+        <is>
+          <t>R$ 112.800,00</t>
+        </is>
+      </c>
+      <c r="F586" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="G586" s="4" t="inlineStr">
+        <is>
+          <t>02/07/2027</t>
+        </is>
+      </c>
+      <c r="H586" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I586" s="4" t="inlineStr"/>
+    </row>
+    <row r="587" ht="14" customHeight="1">
+      <c r="A587" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="588" ht="16" customHeight="1">
+      <c r="A588" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B588" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C588" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D588" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E588" s="6" t="inlineStr"/>
+      <c r="F588" s="6" t="inlineStr"/>
+      <c r="G588" s="6" t="inlineStr"/>
+      <c r="H588" s="6" t="inlineStr"/>
+      <c r="I588" s="6" t="inlineStr"/>
+    </row>
+    <row r="589" ht="14" customHeight="1">
+      <c r="A589" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B589" s="7" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="C589" s="7" t="inlineStr">
+        <is>
+          <t>R$ 56.400,00</t>
+        </is>
+      </c>
+      <c r="D589" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00075/2026</t>
+        </is>
+      </c>
+      <c r="E589" s="7" t="inlineStr"/>
+      <c r="F589" s="7" t="inlineStr"/>
+      <c r="G589" s="7" t="inlineStr"/>
+      <c r="H589" s="7" t="inlineStr"/>
+      <c r="I589" s="7" t="inlineStr"/>
+    </row>
+    <row r="590" ht="8" customHeight="1"/>
+    <row r="591" ht="18" customHeight="1">
+      <c r="A591" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B591" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C591" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D591" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E591" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F591" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G591" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H591" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I591" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="592" ht="15" customHeight="1">
+      <c r="A592" s="4" t="inlineStr">
+        <is>
+          <t>202506160001/2026</t>
+        </is>
+      </c>
+      <c r="B592" s="4" t="inlineStr">
+        <is>
+          <t>MUNDIAL RESOLUÇÕES COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C592" s="4" t="inlineStr">
+        <is>
+          <t>32750702****-89</t>
+        </is>
+      </c>
+      <c r="D592" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E592" s="4" t="inlineStr">
+        <is>
+          <t>R$ 574.177,20</t>
+        </is>
+      </c>
+      <c r="F592" s="4" t="inlineStr">
+        <is>
+          <t>16/06/2025</t>
+        </is>
+      </c>
+      <c r="G592" s="4" t="inlineStr">
+        <is>
+          <t>12/02/2027</t>
+        </is>
+      </c>
+      <c r="H592" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I592" s="4" t="inlineStr"/>
+    </row>
+    <row r="593" ht="14" customHeight="1">
+      <c r="A593" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="594" ht="16" customHeight="1">
+      <c r="A594" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B594" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C594" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D594" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E594" s="6" t="inlineStr"/>
+      <c r="F594" s="6" t="inlineStr"/>
+      <c r="G594" s="6" t="inlineStr"/>
+      <c r="H594" s="6" t="inlineStr"/>
+      <c r="I594" s="6" t="inlineStr"/>
+    </row>
+    <row r="595" ht="14" customHeight="1">
+      <c r="A595" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B595" s="7" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="C595" s="7" t="inlineStr">
+        <is>
+          <t>R$ 287.088,60</t>
+        </is>
+      </c>
+      <c r="D595" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00019/2026</t>
+        </is>
+      </c>
+      <c r="E595" s="7" t="inlineStr"/>
+      <c r="F595" s="7" t="inlineStr"/>
+      <c r="G595" s="7" t="inlineStr"/>
+      <c r="H595" s="7" t="inlineStr"/>
+      <c r="I595" s="7" t="inlineStr"/>
+    </row>
+    <row r="596" ht="8" customHeight="1"/>
+    <row r="597" ht="18" customHeight="1">
+      <c r="A597" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B597" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C597" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D597" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E597" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F597" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G597" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H597" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I597" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="598" ht="15" customHeight="1">
+      <c r="A598" s="4" t="inlineStr">
+        <is>
+          <t>202506090003./2026</t>
+        </is>
+      </c>
+      <c r="B598" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C598" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D598" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E598" s="4" t="inlineStr">
+        <is>
+          <t>R$ 25.967,40</t>
+        </is>
+      </c>
+      <c r="F598" s="4" t="inlineStr">
+        <is>
+          <t>09/06/2025</t>
+        </is>
+      </c>
+      <c r="G598" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H598" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I598" s="4" t="inlineStr"/>
+    </row>
+    <row r="599" ht="8" customHeight="1"/>
+    <row r="600" ht="18" customHeight="1">
+      <c r="A600" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B600" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C600" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D600" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E600" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F600" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G600" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H600" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I600" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="601" ht="15" customHeight="1">
+      <c r="A601" s="4" t="inlineStr">
+        <is>
+          <t>202506090002/2026</t>
+        </is>
+      </c>
+      <c r="B601" s="4" t="inlineStr">
+        <is>
+          <t>OMEGA DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</t>
+        </is>
+      </c>
+      <c r="C601" s="4" t="inlineStr">
+        <is>
+          <t>41600131****-97</t>
+        </is>
+      </c>
+      <c r="D601" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E601" s="4" t="inlineStr">
+        <is>
+          <t>R$ 403.032,60</t>
+        </is>
+      </c>
+      <c r="F601" s="4" t="inlineStr">
+        <is>
+          <t>09/06/2025</t>
+        </is>
+      </c>
+      <c r="G601" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H601" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I601" s="4" t="inlineStr"/>
+    </row>
+    <row r="602" ht="8" customHeight="1"/>
+    <row r="603" ht="18" customHeight="1">
+      <c r="A603" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B603" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C603" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D603" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E603" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F603" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G603" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H603" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I603" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="604" ht="15" customHeight="1">
+      <c r="A604" s="4" t="inlineStr">
+        <is>
+          <t>202506060002/2026</t>
+        </is>
+      </c>
+      <c r="B604" s="4" t="inlineStr">
+        <is>
+          <t>IDELANO TAMBORIL BARROSO</t>
+        </is>
+      </c>
+      <c r="C604" s="4" t="inlineStr">
+        <is>
+          <t>***.***.853-**</t>
+        </is>
+      </c>
+      <c r="D604" s="4" t="inlineStr">
+        <is>
+          <t>Locação de um imóve, localizado na Rua Rochael Moreira, 97, Centro,  para funcionamento da Sala do Empreendedor do município de São Luís do Curu-CE.</t>
+        </is>
+      </c>
+      <c r="E604" s="4" t="inlineStr">
+        <is>
+          <t>R$ 7.200,00</t>
+        </is>
+      </c>
+      <c r="F604" s="4" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
+      <c r="G604" s="4" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+      <c r="H604" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I604" s="4" t="inlineStr"/>
+    </row>
+    <row r="605" ht="14" customHeight="1">
+      <c r="A605" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="606" ht="16" customHeight="1">
+      <c r="A606" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B606" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C606" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D606" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E606" s="6" t="inlineStr"/>
+      <c r="F606" s="6" t="inlineStr"/>
+      <c r="G606" s="6" t="inlineStr"/>
+      <c r="H606" s="6" t="inlineStr"/>
+      <c r="I606" s="6" t="inlineStr"/>
+    </row>
+    <row r="607" ht="14" customHeight="1">
+      <c r="A607" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B607" s="7" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="C607" s="7" t="inlineStr">
+        <is>
+          <t>R$ 0,00</t>
+        </is>
+      </c>
+      <c r="D607" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 138, inciso I, combinado com o Art. 137, IV - Rescisão contratual - Novo - 00072/2026</t>
+        </is>
+      </c>
+      <c r="E607" s="7" t="inlineStr"/>
+      <c r="F607" s="7" t="inlineStr"/>
+      <c r="G607" s="7" t="inlineStr"/>
+      <c r="H607" s="7" t="inlineStr"/>
+      <c r="I607" s="7" t="inlineStr"/>
+    </row>
+    <row r="608" ht="8" customHeight="1"/>
+    <row r="609" ht="18" customHeight="1">
+      <c r="A609" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B609" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C609" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D609" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E609" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F609" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G609" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H609" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I609" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="610" ht="15" customHeight="1">
+      <c r="A610" s="4" t="inlineStr">
+        <is>
+          <t>202506060001../2026</t>
+        </is>
+      </c>
+      <c r="B610" s="4" t="inlineStr">
+        <is>
+          <t>DURASOL COMERCIO E REPRESENTACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C610" s="4" t="inlineStr">
+        <is>
+          <t>13020625****-67</t>
+        </is>
+      </c>
+      <c r="D610" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E610" s="4" t="inlineStr">
+        <is>
+          <t>R$ 954.935,00</t>
+        </is>
+      </c>
+      <c r="F610" s="4" t="inlineStr">
+        <is>
+          <t>09/06/2025</t>
+        </is>
+      </c>
+      <c r="G610" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H610" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I610" s="4" t="inlineStr"/>
+    </row>
+    <row r="611" ht="8" customHeight="1"/>
+    <row r="612" ht="18" customHeight="1">
+      <c r="A612" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B612" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C612" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D612" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E612" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F612" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G612" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H612" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I612" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="613" ht="15" customHeight="1">
+      <c r="A613" s="4" t="inlineStr">
+        <is>
+          <t>202506020005/2026</t>
+        </is>
+      </c>
+      <c r="B613" s="4" t="inlineStr">
+        <is>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
+        </is>
+      </c>
+      <c r="C613" s="4" t="inlineStr">
+        <is>
+          <t>48684766****-69</t>
+        </is>
+      </c>
+      <c r="D613" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULOS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E613" s="4" t="inlineStr">
+        <is>
+          <t>R$ 225.600,00</t>
+        </is>
+      </c>
+      <c r="F613" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2025</t>
+        </is>
+      </c>
+      <c r="G613" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2027</t>
+        </is>
+      </c>
+      <c r="H613" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I613" s="4" t="inlineStr"/>
+    </row>
+    <row r="614" ht="14" customHeight="1">
+      <c r="A614" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="615" ht="16" customHeight="1">
+      <c r="A615" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B615" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C615" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D615" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E615" s="6" t="inlineStr"/>
+      <c r="F615" s="6" t="inlineStr"/>
+      <c r="G615" s="6" t="inlineStr"/>
+      <c r="H615" s="6" t="inlineStr"/>
+      <c r="I615" s="6" t="inlineStr"/>
+    </row>
+    <row r="616" ht="14" customHeight="1">
+      <c r="A616" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B616" s="7" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="C616" s="7" t="inlineStr">
+        <is>
+          <t>R$ 112.800,00</t>
+        </is>
+      </c>
+      <c r="D616" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00068/2026</t>
+        </is>
+      </c>
+      <c r="E616" s="7" t="inlineStr"/>
+      <c r="F616" s="7" t="inlineStr"/>
+      <c r="G616" s="7" t="inlineStr"/>
+      <c r="H616" s="7" t="inlineStr"/>
+      <c r="I616" s="7" t="inlineStr"/>
+    </row>
+    <row r="617" ht="8" customHeight="1"/>
+    <row r="618" ht="18" customHeight="1">
+      <c r="A618" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B618" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C618" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D618" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E618" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F618" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G618" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H618" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I618" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="619" ht="15" customHeight="1">
+      <c r="A619" s="4" t="inlineStr">
+        <is>
+          <t>202506020004/2026</t>
+        </is>
+      </c>
+      <c r="B619" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C619" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D619" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E619" s="4" t="inlineStr">
+        <is>
+          <t>R$ 352.890,00</t>
+        </is>
+      </c>
+      <c r="F619" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2025</t>
+        </is>
+      </c>
+      <c r="G619" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H619" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I619" s="4" t="inlineStr"/>
+    </row>
+    <row r="620" ht="8" customHeight="1"/>
+    <row r="621" ht="18" customHeight="1">
+      <c r="A621" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B621" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C621" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D621" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E621" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F621" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G621" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H621" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I621" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="622" ht="15" customHeight="1">
+      <c r="A622" s="4" t="inlineStr">
+        <is>
+          <t>202506020003/2026</t>
+        </is>
+      </c>
+      <c r="B622" s="4" t="inlineStr">
+        <is>
+          <t>Nordestina Locação e Serviço LTDA</t>
+        </is>
+      </c>
+      <c r="C622" s="4" t="inlineStr">
+        <is>
+          <t>97529346****-13</t>
+        </is>
+      </c>
+      <c r="D622" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E622" s="4" t="inlineStr">
+        <is>
+          <t>R$ 72.233,76</t>
+        </is>
+      </c>
+      <c r="F622" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2025</t>
+        </is>
+      </c>
+      <c r="G622" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2027</t>
+        </is>
+      </c>
+      <c r="H622" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I622" s="4" t="inlineStr"/>
+    </row>
+    <row r="623" ht="14" customHeight="1">
+      <c r="A623" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="624" ht="16" customHeight="1">
+      <c r="A624" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B624" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C624" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D624" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E624" s="6" t="inlineStr"/>
+      <c r="F624" s="6" t="inlineStr"/>
+      <c r="G624" s="6" t="inlineStr"/>
+      <c r="H624" s="6" t="inlineStr"/>
+      <c r="I624" s="6" t="inlineStr"/>
+    </row>
+    <row r="625" ht="14" customHeight="1">
+      <c r="A625" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B625" s="7" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="C625" s="7" t="inlineStr">
+        <is>
+          <t>R$ 36.116,88</t>
+        </is>
+      </c>
+      <c r="D625" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00076/2026</t>
+        </is>
+      </c>
+      <c r="E625" s="7" t="inlineStr"/>
+      <c r="F625" s="7" t="inlineStr"/>
+      <c r="G625" s="7" t="inlineStr"/>
+      <c r="H625" s="7" t="inlineStr"/>
+      <c r="I625" s="7" t="inlineStr"/>
+    </row>
+    <row r="626" ht="8" customHeight="1"/>
+    <row r="627" ht="18" customHeight="1">
+      <c r="A627" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B627" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C627" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D627" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E627" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F627" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G627" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H627" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I627" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="628" ht="15" customHeight="1">
+      <c r="A628" s="4" t="inlineStr">
+        <is>
+          <t>202505260001./2026</t>
+        </is>
+      </c>
+      <c r="B628" s="4" t="inlineStr">
+        <is>
+          <t>ASP AUTOMACAO SERVICOS E PRODUTOS DE INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="C628" s="4" t="inlineStr">
+        <is>
+          <t>02288268****-04</t>
+        </is>
+      </c>
+      <c r="D628" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada na prestação de serviços de licença de uso (arrendamento) e manutenção de sistema informatizado integrado de contabilidade, portal de transparência e lei de acesso à informação, de licitação, de patrimônio, de almoxarifado e de frota, junto a Prefeitura Municipal de São Luís do Curu – CE.</t>
+        </is>
+      </c>
+      <c r="E628" s="4" t="inlineStr">
+        <is>
+          <t>R$ 196.800,00</t>
+        </is>
+      </c>
+      <c r="F628" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="G628" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2027</t>
+        </is>
+      </c>
+      <c r="H628" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I628" s="4" t="inlineStr"/>
+    </row>
+    <row r="629" ht="14" customHeight="1">
+      <c r="A629" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="630" ht="16" customHeight="1">
+      <c r="A630" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B630" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C630" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D630" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E630" s="6" t="inlineStr"/>
+      <c r="F630" s="6" t="inlineStr"/>
+      <c r="G630" s="6" t="inlineStr"/>
+      <c r="H630" s="6" t="inlineStr"/>
+      <c r="I630" s="6" t="inlineStr"/>
+    </row>
+    <row r="631" ht="14" customHeight="1">
+      <c r="A631" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B631" s="7" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="C631" s="7" t="inlineStr">
+        <is>
+          <t>R$ 98.400,00</t>
+        </is>
+      </c>
+      <c r="D631" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00069/2026</t>
+        </is>
+      </c>
+      <c r="E631" s="7" t="inlineStr"/>
+      <c r="F631" s="7" t="inlineStr"/>
+      <c r="G631" s="7" t="inlineStr"/>
+      <c r="H631" s="7" t="inlineStr"/>
+      <c r="I631" s="7" t="inlineStr"/>
+    </row>
+    <row r="632" ht="8" customHeight="1"/>
+    <row r="633" ht="18" customHeight="1">
+      <c r="A633" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B633" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C633" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D633" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E633" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F633" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G633" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H633" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I633" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="634" ht="15" customHeight="1">
+      <c r="A634" s="4" t="inlineStr">
+        <is>
+          <t>202505220001/2026</t>
+        </is>
+      </c>
+      <c r="B634" s="4" t="inlineStr">
+        <is>
+          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C634" s="4" t="inlineStr">
+        <is>
+          <t>55290874****-12</t>
+        </is>
+      </c>
+      <c r="D634" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÕES DE MATERIAL ESCOLAR EM FORMA DE DESTINADO AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E634" s="4" t="inlineStr">
+        <is>
+          <t>R$ 601.423,00</t>
+        </is>
+      </c>
+      <c r="F634" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G634" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H634" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I634" s="4" t="inlineStr"/>
+    </row>
+    <row r="635" ht="8" customHeight="1"/>
+    <row r="636" ht="18" customHeight="1">
+      <c r="A636" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B636" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C636" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D636" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E636" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F636" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G636" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H636" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I636" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="637" ht="15" customHeight="1">
+      <c r="A637" s="4" t="inlineStr">
+        <is>
+          <t>202505020001/2026</t>
+        </is>
+      </c>
+      <c r="B637" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C637" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D637" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E637" s="4" t="inlineStr">
+        <is>
+          <t>R$ 77.760,00</t>
+        </is>
+      </c>
+      <c r="F637" s="4" t="inlineStr">
+        <is>
+          <t>02/05/2025</t>
+        </is>
+      </c>
+      <c r="G637" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H637" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I637" s="4" t="inlineStr"/>
+    </row>
+    <row r="638" ht="8" customHeight="1"/>
+    <row r="639" ht="18" customHeight="1">
+      <c r="A639" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B639" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C639" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D639" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E639" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F639" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G639" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H639" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I639" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="640" ht="15" customHeight="1">
+      <c r="A640" s="4" t="inlineStr">
+        <is>
+          <t>202504280001./2026</t>
+        </is>
+      </c>
+      <c r="B640" s="4" t="inlineStr">
+        <is>
+          <t>REGULAR TRANSPORTES E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C640" s="4" t="inlineStr">
+        <is>
+          <t>32121970****-31</t>
+        </is>
+      </c>
+      <c r="D640" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DOS SERVIÇOS DE TRANSPORTE ESCOLAR DE ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E640" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.908.726,80</t>
+        </is>
+      </c>
+      <c r="F640" s="4" t="inlineStr">
+        <is>
+          <t>28/04/2025</t>
+        </is>
+      </c>
+      <c r="G640" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H640" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I640" s="4" t="inlineStr"/>
+    </row>
+    <row r="641" ht="14" customHeight="1">
+      <c r="A641" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="642" ht="16" customHeight="1">
+      <c r="A642" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B642" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C642" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D642" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E642" s="6" t="inlineStr"/>
+      <c r="F642" s="6" t="inlineStr"/>
+      <c r="G642" s="6" t="inlineStr"/>
+      <c r="H642" s="6" t="inlineStr"/>
+      <c r="I642" s="6" t="inlineStr"/>
+    </row>
+    <row r="643" ht="14" customHeight="1">
+      <c r="A643" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B643" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C643" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.954.363,40</t>
+        </is>
+      </c>
+      <c r="D643" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00125/2025</t>
+        </is>
+      </c>
+      <c r="E643" s="7" t="inlineStr"/>
+      <c r="F643" s="7" t="inlineStr"/>
+      <c r="G643" s="7" t="inlineStr"/>
+      <c r="H643" s="7" t="inlineStr"/>
+      <c r="I643" s="7" t="inlineStr"/>
+    </row>
+    <row r="644" ht="8" customHeight="1"/>
+    <row r="645" ht="18" customHeight="1">
+      <c r="A645" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B645" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C645" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D645" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E645" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F645" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G645" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H645" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I645" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="646" ht="15" customHeight="1">
+      <c r="A646" s="4" t="inlineStr">
+        <is>
+          <t>202504150015/2026</t>
+        </is>
+      </c>
+      <c r="B646" s="4" t="inlineStr">
+        <is>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
+        </is>
+      </c>
+      <c r="C646" s="4" t="inlineStr">
+        <is>
+          <t>48684766****-69</t>
+        </is>
+      </c>
+      <c r="D646" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E646" s="4" t="inlineStr">
+        <is>
+          <t>R$ 225.600,00</t>
+        </is>
+      </c>
+      <c r="F646" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G646" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H646" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I646" s="4" t="inlineStr"/>
+    </row>
+    <row r="647" ht="14" customHeight="1">
+      <c r="A647" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="648" ht="16" customHeight="1">
+      <c r="A648" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B648" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C648" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D648" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E648" s="6" t="inlineStr"/>
+      <c r="F648" s="6" t="inlineStr"/>
+      <c r="G648" s="6" t="inlineStr"/>
+      <c r="H648" s="6" t="inlineStr"/>
+      <c r="I648" s="6" t="inlineStr"/>
+    </row>
+    <row r="649" ht="14" customHeight="1">
+      <c r="A649" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B649" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C649" s="7" t="inlineStr">
+        <is>
+          <t>R$ 112.800,00</t>
+        </is>
+      </c>
+      <c r="D649" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00041/2026</t>
+        </is>
+      </c>
+      <c r="E649" s="7" t="inlineStr"/>
+      <c r="F649" s="7" t="inlineStr"/>
+      <c r="G649" s="7" t="inlineStr"/>
+      <c r="H649" s="7" t="inlineStr"/>
+      <c r="I649" s="7" t="inlineStr"/>
+    </row>
+    <row r="650" ht="8" customHeight="1"/>
+    <row r="651" ht="18" customHeight="1">
+      <c r="A651" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B651" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C651" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D651" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E651" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F651" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G651" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H651" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I651" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="652" ht="15" customHeight="1">
+      <c r="A652" s="4" t="inlineStr">
+        <is>
+          <t>202504150014/2026</t>
+        </is>
+      </c>
+      <c r="B652" s="4" t="inlineStr">
+        <is>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
+        </is>
+      </c>
+      <c r="C652" s="4" t="inlineStr">
+        <is>
+          <t>48684766****-69</t>
+        </is>
+      </c>
+      <c r="D652" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DA DESENVOLVIMENTO AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E652" s="4" t="inlineStr">
+        <is>
+          <t>R$ 112.800,00</t>
+        </is>
+      </c>
+      <c r="F652" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G652" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H652" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I652" s="4" t="inlineStr"/>
+    </row>
+    <row r="653" ht="14" customHeight="1">
+      <c r="A653" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="654" ht="16" customHeight="1">
+      <c r="A654" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B654" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C654" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D654" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E654" s="6" t="inlineStr"/>
+      <c r="F654" s="6" t="inlineStr"/>
+      <c r="G654" s="6" t="inlineStr"/>
+      <c r="H654" s="6" t="inlineStr"/>
+      <c r="I654" s="6" t="inlineStr"/>
+    </row>
+    <row r="655" ht="14" customHeight="1">
+      <c r="A655" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B655" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C655" s="7" t="inlineStr">
+        <is>
+          <t>R$ 56.400,00</t>
+        </is>
+      </c>
+      <c r="D655" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00040/2026</t>
+        </is>
+      </c>
+      <c r="E655" s="7" t="inlineStr"/>
+      <c r="F655" s="7" t="inlineStr"/>
+      <c r="G655" s="7" t="inlineStr"/>
+      <c r="H655" s="7" t="inlineStr"/>
+      <c r="I655" s="7" t="inlineStr"/>
+    </row>
+    <row r="656" ht="8" customHeight="1"/>
+    <row r="657" ht="18" customHeight="1">
+      <c r="A657" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B657" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C657" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D657" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E657" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F657" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G657" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H657" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I657" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="658" ht="15" customHeight="1">
+      <c r="A658" s="4" t="inlineStr">
+        <is>
+          <t>202504150013/2026</t>
+        </is>
+      </c>
+      <c r="B658" s="4" t="inlineStr">
+        <is>
+          <t>FOCO LOCAÇÃO AMBIENTAL LTDA</t>
+        </is>
+      </c>
+      <c r="C658" s="4" t="inlineStr">
+        <is>
+          <t>48684766****-69</t>
+        </is>
+      </c>
+      <c r="D658" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA SAÚDE  DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E658" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.392.000,00</t>
+        </is>
+      </c>
+      <c r="F658" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G658" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H658" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I658" s="4" t="inlineStr"/>
+    </row>
+    <row r="659" ht="14" customHeight="1">
+      <c r="A659" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="660" ht="16" customHeight="1">
+      <c r="A660" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B660" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C660" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D660" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E660" s="6" t="inlineStr"/>
+      <c r="F660" s="6" t="inlineStr"/>
+      <c r="G660" s="6" t="inlineStr"/>
+      <c r="H660" s="6" t="inlineStr"/>
+      <c r="I660" s="6" t="inlineStr"/>
+    </row>
+    <row r="661" ht="14" customHeight="1">
+      <c r="A661" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B661" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C661" s="7" t="inlineStr">
+        <is>
+          <t>R$ 696.000,00</t>
+        </is>
+      </c>
+      <c r="D661" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00039/2026</t>
+        </is>
+      </c>
+      <c r="E661" s="7" t="inlineStr"/>
+      <c r="F661" s="7" t="inlineStr"/>
+      <c r="G661" s="7" t="inlineStr"/>
+      <c r="H661" s="7" t="inlineStr"/>
+      <c r="I661" s="7" t="inlineStr"/>
+    </row>
+    <row r="662" ht="8" customHeight="1"/>
+    <row r="663" ht="18" customHeight="1">
+      <c r="A663" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B663" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C663" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D663" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E663" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F663" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G663" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H663" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I663" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="664" ht="15" customHeight="1">
+      <c r="A664" s="4" t="inlineStr">
+        <is>
+          <t>202504150012/2026</t>
+        </is>
+      </c>
+      <c r="B664" s="4" t="inlineStr">
+        <is>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C664" s="4" t="inlineStr">
+        <is>
+          <t>13281294****-19</t>
+        </is>
+      </c>
+      <c r="D664" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DO GABINETE DO PREFEITO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E664" s="4" t="inlineStr">
+        <is>
+          <t>R$ 288.000,00</t>
+        </is>
+      </c>
+      <c r="F664" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G664" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H664" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I664" s="4" t="inlineStr"/>
+    </row>
+    <row r="665" ht="14" customHeight="1">
+      <c r="A665" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="666" ht="16" customHeight="1">
+      <c r="A666" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B666" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C666" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D666" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E666" s="6" t="inlineStr"/>
+      <c r="F666" s="6" t="inlineStr"/>
+      <c r="G666" s="6" t="inlineStr"/>
+      <c r="H666" s="6" t="inlineStr"/>
+      <c r="I666" s="6" t="inlineStr"/>
+    </row>
+    <row r="667" ht="14" customHeight="1">
+      <c r="A667" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B667" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C667" s="7" t="inlineStr">
+        <is>
+          <t>R$ 144.000,00</t>
+        </is>
+      </c>
+      <c r="D667" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00053/2026</t>
+        </is>
+      </c>
+      <c r="E667" s="7" t="inlineStr"/>
+      <c r="F667" s="7" t="inlineStr"/>
+      <c r="G667" s="7" t="inlineStr"/>
+      <c r="H667" s="7" t="inlineStr"/>
+      <c r="I667" s="7" t="inlineStr"/>
+    </row>
+    <row r="668" ht="8" customHeight="1"/>
+    <row r="669" ht="18" customHeight="1">
+      <c r="A669" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B669" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C669" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D669" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E669" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F669" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G669" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H669" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I669" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="670" ht="15" customHeight="1">
+      <c r="A670" s="4" t="inlineStr">
+        <is>
+          <t>202504150011/2026</t>
+        </is>
+      </c>
+      <c r="B670" s="4" t="inlineStr">
+        <is>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C670" s="4" t="inlineStr">
+        <is>
+          <t>13281294****-19</t>
+        </is>
+      </c>
+      <c r="D670" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E670" s="4" t="inlineStr">
+        <is>
+          <t>R$ 132.000,00</t>
+        </is>
+      </c>
+      <c r="F670" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G670" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H670" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I670" s="4" t="inlineStr"/>
+    </row>
+    <row r="671" ht="14" customHeight="1">
+      <c r="A671" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="672" ht="16" customHeight="1">
+      <c r="A672" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B672" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C672" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D672" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E672" s="6" t="inlineStr"/>
+      <c r="F672" s="6" t="inlineStr"/>
+      <c r="G672" s="6" t="inlineStr"/>
+      <c r="H672" s="6" t="inlineStr"/>
+      <c r="I672" s="6" t="inlineStr"/>
+    </row>
+    <row r="673" ht="14" customHeight="1">
+      <c r="A673" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B673" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C673" s="7" t="inlineStr">
+        <is>
+          <t>R$ 66.000,00</t>
+        </is>
+      </c>
+      <c r="D673" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00052/2026</t>
+        </is>
+      </c>
+      <c r="E673" s="7" t="inlineStr"/>
+      <c r="F673" s="7" t="inlineStr"/>
+      <c r="G673" s="7" t="inlineStr"/>
+      <c r="H673" s="7" t="inlineStr"/>
+      <c r="I673" s="7" t="inlineStr"/>
+    </row>
+    <row r="674" ht="8" customHeight="1"/>
+    <row r="675" ht="18" customHeight="1">
+      <c r="A675" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B675" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C675" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D675" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E675" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F675" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G675" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H675" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I675" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="676" ht="15" customHeight="1">
+      <c r="A676" s="4" t="inlineStr">
+        <is>
+          <t>202504150010/2026</t>
+        </is>
+      </c>
+      <c r="B676" s="4" t="inlineStr">
+        <is>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C676" s="4" t="inlineStr">
+        <is>
+          <t>13281294****-19</t>
+        </is>
+      </c>
+      <c r="D676" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE  DESENVOLVIMENTO AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E676" s="4" t="inlineStr">
+        <is>
+          <t>R$ 228.000,00</t>
+        </is>
+      </c>
+      <c r="F676" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G676" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H676" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I676" s="4" t="inlineStr"/>
+    </row>
+    <row r="677" ht="14" customHeight="1">
+      <c r="A677" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="678" ht="16" customHeight="1">
+      <c r="A678" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B678" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C678" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D678" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E678" s="6" t="inlineStr"/>
+      <c r="F678" s="6" t="inlineStr"/>
+      <c r="G678" s="6" t="inlineStr"/>
+      <c r="H678" s="6" t="inlineStr"/>
+      <c r="I678" s="6" t="inlineStr"/>
+    </row>
+    <row r="679" ht="14" customHeight="1">
+      <c r="A679" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B679" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C679" s="7" t="inlineStr">
+        <is>
+          <t>R$ 114.000,00</t>
+        </is>
+      </c>
+      <c r="D679" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00051/2026</t>
+        </is>
+      </c>
+      <c r="E679" s="7" t="inlineStr"/>
+      <c r="F679" s="7" t="inlineStr"/>
+      <c r="G679" s="7" t="inlineStr"/>
+      <c r="H679" s="7" t="inlineStr"/>
+      <c r="I679" s="7" t="inlineStr"/>
+    </row>
+    <row r="680" ht="8" customHeight="1"/>
+    <row r="681" ht="18" customHeight="1">
+      <c r="A681" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B681" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C681" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D681" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E681" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F681" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G681" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H681" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I681" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="682" ht="15" customHeight="1">
+      <c r="A682" s="4" t="inlineStr">
+        <is>
+          <t>202504150009/2026</t>
+        </is>
+      </c>
+      <c r="B682" s="4" t="inlineStr">
+        <is>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C682" s="4" t="inlineStr">
+        <is>
+          <t>13281294****-19</t>
+        </is>
+      </c>
+      <c r="D682" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E682" s="4" t="inlineStr">
+        <is>
+          <t>R$ 132.000,00</t>
+        </is>
+      </c>
+      <c r="F682" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G682" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H682" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I682" s="4" t="inlineStr"/>
+    </row>
+    <row r="683" ht="14" customHeight="1">
+      <c r="A683" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="684" ht="16" customHeight="1">
+      <c r="A684" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B684" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C684" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D684" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E684" s="6" t="inlineStr"/>
+      <c r="F684" s="6" t="inlineStr"/>
+      <c r="G684" s="6" t="inlineStr"/>
+      <c r="H684" s="6" t="inlineStr"/>
+      <c r="I684" s="6" t="inlineStr"/>
+    </row>
+    <row r="685" ht="14" customHeight="1">
+      <c r="A685" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B685" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C685" s="7" t="inlineStr">
+        <is>
+          <t>R$ 66.000,00</t>
+        </is>
+      </c>
+      <c r="D685" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00050/2026</t>
+        </is>
+      </c>
+      <c r="E685" s="7" t="inlineStr"/>
+      <c r="F685" s="7" t="inlineStr"/>
+      <c r="G685" s="7" t="inlineStr"/>
+      <c r="H685" s="7" t="inlineStr"/>
+      <c r="I685" s="7" t="inlineStr"/>
+    </row>
+    <row r="686" ht="8" customHeight="1"/>
+    <row r="687" ht="18" customHeight="1">
+      <c r="A687" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B687" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C687" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D687" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E687" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F687" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G687" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H687" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I687" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="688" ht="15" customHeight="1">
+      <c r="A688" s="4" t="inlineStr">
+        <is>
+          <t>202504150008/2026</t>
+        </is>
+      </c>
+      <c r="B688" s="4" t="inlineStr">
+        <is>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C688" s="4" t="inlineStr">
+        <is>
+          <t>13281294****-19</t>
+        </is>
+      </c>
+      <c r="D688" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULO(S) PARA ATENDER AS NECESSIDADES DA SECRETARIA AÇÃO SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E688" s="4" t="inlineStr">
+        <is>
+          <t>R$ 228.000,00</t>
+        </is>
+      </c>
+      <c r="F688" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G688" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H688" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I688" s="4" t="inlineStr"/>
+    </row>
+    <row r="689" ht="14" customHeight="1">
+      <c r="A689" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="690" ht="16" customHeight="1">
+      <c r="A690" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B690" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C690" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D690" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E690" s="6" t="inlineStr"/>
+      <c r="F690" s="6" t="inlineStr"/>
+      <c r="G690" s="6" t="inlineStr"/>
+      <c r="H690" s="6" t="inlineStr"/>
+      <c r="I690" s="6" t="inlineStr"/>
+    </row>
+    <row r="691" ht="14" customHeight="1">
+      <c r="A691" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B691" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C691" s="7" t="inlineStr">
+        <is>
+          <t>R$ 114.000,00</t>
+        </is>
+      </c>
+      <c r="D691" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00049/2026</t>
+        </is>
+      </c>
+      <c r="E691" s="7" t="inlineStr"/>
+      <c r="F691" s="7" t="inlineStr"/>
+      <c r="G691" s="7" t="inlineStr"/>
+      <c r="H691" s="7" t="inlineStr"/>
+      <c r="I691" s="7" t="inlineStr"/>
+    </row>
+    <row r="692" ht="8" customHeight="1"/>
+    <row r="693" ht="18" customHeight="1">
+      <c r="A693" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B693" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C693" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D693" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E693" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F693" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G693" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H693" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I693" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="694" ht="15" customHeight="1">
+      <c r="A694" s="4" t="inlineStr">
+        <is>
+          <t>202504150007/2026</t>
+        </is>
+      </c>
+      <c r="B694" s="4" t="inlineStr">
+        <is>
+          <t>FG MENDONCA SERVICOS E CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C694" s="4" t="inlineStr">
+        <is>
+          <t>13281294****-19</t>
+        </is>
+      </c>
+      <c r="D694" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE VEÍCULOS PARA ATENDER AS NECESSIDADES DA SECRETARIA SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E694" s="4" t="inlineStr">
+        <is>
+          <t>R$ 708.000,00</t>
+        </is>
+      </c>
+      <c r="F694" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G694" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H694" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I694" s="4" t="inlineStr"/>
+    </row>
+    <row r="695" ht="14" customHeight="1">
+      <c r="A695" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="696" ht="16" customHeight="1">
+      <c r="A696" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B696" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C696" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D696" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E696" s="6" t="inlineStr"/>
+      <c r="F696" s="6" t="inlineStr"/>
+      <c r="G696" s="6" t="inlineStr"/>
+      <c r="H696" s="6" t="inlineStr"/>
+      <c r="I696" s="6" t="inlineStr"/>
+    </row>
+    <row r="697" ht="14" customHeight="1">
+      <c r="A697" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B697" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C697" s="7" t="inlineStr">
+        <is>
+          <t>R$ 354.000,00</t>
+        </is>
+      </c>
+      <c r="D697" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00048/2026</t>
+        </is>
+      </c>
+      <c r="E697" s="7" t="inlineStr"/>
+      <c r="F697" s="7" t="inlineStr"/>
+      <c r="G697" s="7" t="inlineStr"/>
+      <c r="H697" s="7" t="inlineStr"/>
+      <c r="I697" s="7" t="inlineStr"/>
+    </row>
+    <row r="698" ht="8" customHeight="1"/>
+    <row r="699" ht="18" customHeight="1">
+      <c r="A699" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B699" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C699" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D699" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E699" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F699" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G699" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H699" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I699" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="700" ht="15" customHeight="1">
+      <c r="A700" s="4" t="inlineStr">
+        <is>
+          <t>202504150006/2026</t>
+        </is>
+      </c>
+      <c r="B700" s="4" t="inlineStr">
+        <is>
+          <t>Nordestina Locação e Serviço LTDA</t>
+        </is>
+      </c>
+      <c r="C700" s="4" t="inlineStr">
+        <is>
+          <t>97529346****-13</t>
+        </is>
+      </c>
+      <c r="D700" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E700" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.116,88</t>
+        </is>
+      </c>
+      <c r="F700" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G700" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H700" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I700" s="4" t="inlineStr"/>
+    </row>
+    <row r="701" ht="14" customHeight="1">
+      <c r="A701" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="702" ht="16" customHeight="1">
+      <c r="A702" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B702" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C702" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D702" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E702" s="6" t="inlineStr"/>
+      <c r="F702" s="6" t="inlineStr"/>
+      <c r="G702" s="6" t="inlineStr"/>
+      <c r="H702" s="6" t="inlineStr"/>
+      <c r="I702" s="6" t="inlineStr"/>
+    </row>
+    <row r="703" ht="14" customHeight="1">
+      <c r="A703" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B703" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C703" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.058,44</t>
+        </is>
+      </c>
+      <c r="D703" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00047/2026</t>
+        </is>
+      </c>
+      <c r="E703" s="7" t="inlineStr"/>
+      <c r="F703" s="7" t="inlineStr"/>
+      <c r="G703" s="7" t="inlineStr"/>
+      <c r="H703" s="7" t="inlineStr"/>
+      <c r="I703" s="7" t="inlineStr"/>
+    </row>
+    <row r="704" ht="8" customHeight="1"/>
+    <row r="705" ht="18" customHeight="1">
+      <c r="A705" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B705" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C705" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D705" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E705" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F705" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G705" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H705" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I705" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="706" ht="15" customHeight="1">
+      <c r="A706" s="4" t="inlineStr">
+        <is>
+          <t>202504150005/2026</t>
+        </is>
+      </c>
+      <c r="B706" s="4" t="inlineStr">
+        <is>
+          <t>Nordestina Locação e Serviço LTDA</t>
+        </is>
+      </c>
+      <c r="C706" s="4" t="inlineStr">
+        <is>
+          <t>97529346****-13</t>
+        </is>
+      </c>
+      <c r="D706" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE ÔNIBUS  PARA ATENDER AS NECESSIDADES DA SECRETARIA DESENVOLVIMENTO ECONÓMICO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E706" s="4" t="inlineStr">
+        <is>
+          <t>R$ 395.400,00</t>
+        </is>
+      </c>
+      <c r="F706" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G706" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H706" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I706" s="4" t="inlineStr"/>
+    </row>
+    <row r="707" ht="14" customHeight="1">
+      <c r="A707" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="708" ht="16" customHeight="1">
+      <c r="A708" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B708" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C708" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D708" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E708" s="6" t="inlineStr"/>
+      <c r="F708" s="6" t="inlineStr"/>
+      <c r="G708" s="6" t="inlineStr"/>
+      <c r="H708" s="6" t="inlineStr"/>
+      <c r="I708" s="6" t="inlineStr"/>
+    </row>
+    <row r="709" ht="14" customHeight="1">
+      <c r="A709" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B709" s="7" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="C709" s="7" t="inlineStr">
+        <is>
+          <t>R$ 14.280,00</t>
+        </is>
+      </c>
+      <c r="D709" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Vigente - 00096/2026</t>
+        </is>
+      </c>
+      <c r="E709" s="7" t="inlineStr"/>
+      <c r="F709" s="7" t="inlineStr"/>
+      <c r="G709" s="7" t="inlineStr"/>
+      <c r="H709" s="7" t="inlineStr"/>
+      <c r="I709" s="7" t="inlineStr"/>
+    </row>
+    <row r="710" ht="14" customHeight="1">
+      <c r="A710" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B710" s="8" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C710" s="8" t="inlineStr">
+        <is>
+          <t>R$ 381.120,00</t>
+        </is>
+      </c>
+      <c r="D710" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00097/2026</t>
+        </is>
+      </c>
+      <c r="E710" s="8" t="inlineStr"/>
+      <c r="F710" s="8" t="inlineStr"/>
+      <c r="G710" s="8" t="inlineStr"/>
+      <c r="H710" s="8" t="inlineStr"/>
+      <c r="I710" s="8" t="inlineStr"/>
+    </row>
+    <row r="711" ht="8" customHeight="1"/>
+    <row r="712" ht="18" customHeight="1">
+      <c r="A712" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B712" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C712" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D712" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E712" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F712" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G712" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H712" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I712" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="713" ht="15" customHeight="1">
+      <c r="A713" s="4" t="inlineStr">
+        <is>
+          <t>202504150004/2026</t>
+        </is>
+      </c>
+      <c r="B713" s="4" t="inlineStr">
+        <is>
+          <t>Nordestina Locação e Serviço LTDA</t>
+        </is>
+      </c>
+      <c r="C713" s="4" t="inlineStr">
+        <is>
+          <t>97529346****-13</t>
+        </is>
+      </c>
+      <c r="D713" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE AGRICULTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E713" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.116,88</t>
+        </is>
+      </c>
+      <c r="F713" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G713" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H713" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I713" s="4" t="inlineStr"/>
+    </row>
+    <row r="714" ht="14" customHeight="1">
+      <c r="A714" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="715" ht="16" customHeight="1">
+      <c r="A715" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B715" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C715" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D715" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E715" s="6" t="inlineStr"/>
+      <c r="F715" s="6" t="inlineStr"/>
+      <c r="G715" s="6" t="inlineStr"/>
+      <c r="H715" s="6" t="inlineStr"/>
+      <c r="I715" s="6" t="inlineStr"/>
+    </row>
+    <row r="716" ht="14" customHeight="1">
+      <c r="A716" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B716" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C716" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.058,44</t>
+        </is>
+      </c>
+      <c r="D716" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00045/2026</t>
+        </is>
+      </c>
+      <c r="E716" s="7" t="inlineStr"/>
+      <c r="F716" s="7" t="inlineStr"/>
+      <c r="G716" s="7" t="inlineStr"/>
+      <c r="H716" s="7" t="inlineStr"/>
+      <c r="I716" s="7" t="inlineStr"/>
+    </row>
+    <row r="717" ht="8" customHeight="1"/>
+    <row r="718" ht="18" customHeight="1">
+      <c r="A718" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B718" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C718" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D718" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E718" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F718" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G718" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H718" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I718" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="719" ht="15" customHeight="1">
+      <c r="A719" s="4" t="inlineStr">
+        <is>
+          <t>202504150003/2026</t>
+        </is>
+      </c>
+      <c r="B719" s="4" t="inlineStr">
+        <is>
+          <t>Nordestina Locação e Serviço LTDA</t>
+        </is>
+      </c>
+      <c r="C719" s="4" t="inlineStr">
+        <is>
+          <t>97529346****-13</t>
+        </is>
+      </c>
+      <c r="D719" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS PARA ATENDER AS NECESSIDADES DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E719" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.116,88</t>
+        </is>
+      </c>
+      <c r="F719" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G719" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H719" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I719" s="4" t="inlineStr"/>
+    </row>
+    <row r="720" ht="14" customHeight="1">
+      <c r="A720" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="721" ht="16" customHeight="1">
+      <c r="A721" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B721" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C721" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D721" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E721" s="6" t="inlineStr"/>
+      <c r="F721" s="6" t="inlineStr"/>
+      <c r="G721" s="6" t="inlineStr"/>
+      <c r="H721" s="6" t="inlineStr"/>
+      <c r="I721" s="6" t="inlineStr"/>
+    </row>
+    <row r="722" ht="14" customHeight="1">
+      <c r="A722" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B722" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C722" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.058,44</t>
+        </is>
+      </c>
+      <c r="D722" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00044/2026</t>
+        </is>
+      </c>
+      <c r="E722" s="7" t="inlineStr"/>
+      <c r="F722" s="7" t="inlineStr"/>
+      <c r="G722" s="7" t="inlineStr"/>
+      <c r="H722" s="7" t="inlineStr"/>
+      <c r="I722" s="7" t="inlineStr"/>
+    </row>
+    <row r="723" ht="8" customHeight="1"/>
+    <row r="724" ht="18" customHeight="1">
+      <c r="A724" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B724" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C724" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D724" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E724" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F724" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G724" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H724" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I724" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="725" ht="15" customHeight="1">
+      <c r="A725" s="4" t="inlineStr">
+        <is>
+          <t>202504150002/2026</t>
+        </is>
+      </c>
+      <c r="B725" s="4" t="inlineStr">
+        <is>
+          <t>Nordestina Locação e Serviço LTDA</t>
+        </is>
+      </c>
+      <c r="C725" s="4" t="inlineStr">
+        <is>
+          <t>97529346****-13</t>
+        </is>
+      </c>
+      <c r="D725" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETA  PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E725" s="4" t="inlineStr">
+        <is>
+          <t>R$ 36.116,88</t>
+        </is>
+      </c>
+      <c r="F725" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G725" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H725" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I725" s="4" t="inlineStr"/>
+    </row>
+    <row r="726" ht="14" customHeight="1">
+      <c r="A726" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="727" ht="16" customHeight="1">
+      <c r="A727" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B727" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C727" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D727" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E727" s="6" t="inlineStr"/>
+      <c r="F727" s="6" t="inlineStr"/>
+      <c r="G727" s="6" t="inlineStr"/>
+      <c r="H727" s="6" t="inlineStr"/>
+      <c r="I727" s="6" t="inlineStr"/>
+    </row>
+    <row r="728" ht="14" customHeight="1">
+      <c r="A728" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B728" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C728" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.058,44</t>
+        </is>
+      </c>
+      <c r="D728" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00043/2026</t>
+        </is>
+      </c>
+      <c r="E728" s="7" t="inlineStr"/>
+      <c r="F728" s="7" t="inlineStr"/>
+      <c r="G728" s="7" t="inlineStr"/>
+      <c r="H728" s="7" t="inlineStr"/>
+      <c r="I728" s="7" t="inlineStr"/>
+    </row>
+    <row r="729" ht="8" customHeight="1"/>
+    <row r="730" ht="18" customHeight="1">
+      <c r="A730" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B730" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C730" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D730" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E730" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F730" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G730" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H730" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I730" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="731" ht="15" customHeight="1">
+      <c r="A731" s="4" t="inlineStr">
+        <is>
+          <t>202504150001/2026</t>
+        </is>
+      </c>
+      <c r="B731" s="4" t="inlineStr">
+        <is>
+          <t>Nordestina Locação e Serviço LTDA</t>
+        </is>
+      </c>
+      <c r="C731" s="4" t="inlineStr">
+        <is>
+          <t>97529346****-13</t>
+        </is>
+      </c>
+      <c r="D731" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A LOCAÇÃO DE MOTOCICLETAS  PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E731" s="4" t="inlineStr">
+        <is>
+          <t>R$ 555.659,52</t>
+        </is>
+      </c>
+      <c r="F731" s="4" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="G731" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="H731" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I731" s="4" t="inlineStr"/>
+    </row>
+    <row r="732" ht="14" customHeight="1">
+      <c r="A732" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="733" ht="16" customHeight="1">
+      <c r="A733" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B733" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C733" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D733" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E733" s="6" t="inlineStr"/>
+      <c r="F733" s="6" t="inlineStr"/>
+      <c r="G733" s="6" t="inlineStr"/>
+      <c r="H733" s="6" t="inlineStr"/>
+      <c r="I733" s="6" t="inlineStr"/>
+    </row>
+    <row r="734" ht="14" customHeight="1">
+      <c r="A734" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B734" s="7" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C734" s="7" t="inlineStr">
+        <is>
+          <t>R$ 277.829,76</t>
+        </is>
+      </c>
+      <c r="D734" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00042/2026</t>
+        </is>
+      </c>
+      <c r="E734" s="7" t="inlineStr"/>
+      <c r="F734" s="7" t="inlineStr"/>
+      <c r="G734" s="7" t="inlineStr"/>
+      <c r="H734" s="7" t="inlineStr"/>
+      <c r="I734" s="7" t="inlineStr"/>
+    </row>
+    <row r="735" ht="8" customHeight="1"/>
+    <row r="736" ht="18" customHeight="1">
+      <c r="A736" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B736" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C736" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D736" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E736" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F736" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G736" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H736" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I736" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="737" ht="15" customHeight="1">
+      <c r="A737" s="4" t="inlineStr">
+        <is>
+          <t>202504100002/2026</t>
+        </is>
+      </c>
+      <c r="B737" s="4" t="inlineStr">
+        <is>
+          <t>A D LIMA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C737" s="4" t="inlineStr">
+        <is>
+          <t>31195843****-14</t>
+        </is>
+      </c>
+      <c r="D737" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Infraestrutura do município de São Luís do Curu/CE.</t>
+        </is>
+      </c>
+      <c r="E737" s="4" t="inlineStr">
+        <is>
+          <t>R$ 34.270,00</t>
+        </is>
+      </c>
+      <c r="F737" s="4" t="inlineStr">
+        <is>
+          <t>10/04/2025</t>
+        </is>
+      </c>
+      <c r="G737" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H737" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I737" s="4" t="inlineStr"/>
+    </row>
+    <row r="738" ht="14" customHeight="1">
+      <c r="A738" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="739" ht="16" customHeight="1">
+      <c r="A739" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B739" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C739" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D739" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E739" s="6" t="inlineStr"/>
+      <c r="F739" s="6" t="inlineStr"/>
+      <c r="G739" s="6" t="inlineStr"/>
+      <c r="H739" s="6" t="inlineStr"/>
+      <c r="I739" s="6" t="inlineStr"/>
+    </row>
+    <row r="740" ht="14" customHeight="1">
+      <c r="A740" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B740" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C740" s="7" t="inlineStr">
+        <is>
+          <t>R$ 17.880,00</t>
+        </is>
+      </c>
+      <c r="D740" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00081/2025</t>
+        </is>
+      </c>
+      <c r="E740" s="7" t="inlineStr"/>
+      <c r="F740" s="7" t="inlineStr"/>
+      <c r="G740" s="7" t="inlineStr"/>
+      <c r="H740" s="7" t="inlineStr"/>
+      <c r="I740" s="7" t="inlineStr"/>
+    </row>
+    <row r="741" ht="8" customHeight="1"/>
+    <row r="742" ht="18" customHeight="1">
+      <c r="A742" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B742" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C742" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D742" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E742" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F742" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G742" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H742" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I742" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="743" ht="15" customHeight="1">
+      <c r="A743" s="4" t="inlineStr">
+        <is>
+          <t>202504030003/2026</t>
+        </is>
+      </c>
+      <c r="B743" s="4" t="inlineStr">
+        <is>
+          <t>SENSE SERVICE</t>
+        </is>
+      </c>
+      <c r="C743" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D743" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E743" s="4" t="inlineStr">
+        <is>
+          <t>R$ 155.415,00</t>
+        </is>
+      </c>
+      <c r="F743" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G743" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H743" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I743" s="4" t="inlineStr"/>
+    </row>
+    <row r="744" ht="8" customHeight="1"/>
+    <row r="745" ht="18" customHeight="1">
+      <c r="A745" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B745" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C745" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D745" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E745" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F745" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G745" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H745" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I745" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="746" ht="15" customHeight="1">
+      <c r="A746" s="4" t="inlineStr">
+        <is>
+          <t>202504030002/2026</t>
+        </is>
+      </c>
+      <c r="B746" s="4" t="inlineStr">
+        <is>
+          <t>SENSE SERVICE</t>
+        </is>
+      </c>
+      <c r="C746" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D746" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E746" s="4" t="inlineStr">
+        <is>
+          <t>R$ 71.781,15</t>
+        </is>
+      </c>
+      <c r="F746" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G746" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H746" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I746" s="4" t="inlineStr"/>
+    </row>
+    <row r="747" ht="8" customHeight="1"/>
+    <row r="748" ht="18" customHeight="1">
+      <c r="A748" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B748" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C748" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D748" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E748" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F748" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G748" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H748" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I748" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="749" ht="15" customHeight="1">
+      <c r="A749" s="4" t="inlineStr">
+        <is>
+          <t>202504030001/2026</t>
+        </is>
+      </c>
+      <c r="B749" s="4" t="inlineStr">
+        <is>
+          <t>SENSE SERVICE</t>
+        </is>
+      </c>
+      <c r="C749" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D749" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA  DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E749" s="4" t="inlineStr">
+        <is>
+          <t>R$ 369.130,50</t>
+        </is>
+      </c>
+      <c r="F749" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G749" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H749" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I749" s="4" t="inlineStr"/>
+    </row>
+    <row r="750" ht="8" customHeight="1"/>
+    <row r="751" ht="18" customHeight="1">
+      <c r="A751" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B751" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C751" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D751" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E751" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F751" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G751" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H751" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I751" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="752" ht="15" customHeight="1">
+      <c r="A752" s="4" t="inlineStr">
+        <is>
+          <t>202503110134/2026</t>
+        </is>
+      </c>
+      <c r="B752" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C752" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D752" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E752" s="4" t="inlineStr">
+        <is>
+          <t>R$ 166.320,00</t>
+        </is>
+      </c>
+      <c r="F752" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G752" s="4" t="inlineStr">
+        <is>
+          <t>31/03/2025</t>
+        </is>
+      </c>
+      <c r="H752" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I752" s="4" t="inlineStr"/>
+    </row>
+    <row r="753" ht="8" customHeight="1"/>
+    <row r="754" ht="18" customHeight="1">
+      <c r="A754" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B754" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C754" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D754" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E754" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F754" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G754" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H754" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I754" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="755" ht="15" customHeight="1">
+      <c r="A755" s="4" t="inlineStr">
+        <is>
+          <t>202503110131/2026</t>
+        </is>
+      </c>
+      <c r="B755" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C755" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D755" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DAS SECRETARIAS DIVERSAS DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E755" s="4" t="inlineStr">
+        <is>
+          <t>R$ 40.905,00</t>
+        </is>
+      </c>
+      <c r="F755" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G755" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H755" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I755" s="4" t="inlineStr"/>
+    </row>
+    <row r="756" ht="8" customHeight="1"/>
+    <row r="757" ht="18" customHeight="1">
+      <c r="A757" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B757" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C757" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D757" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E757" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F757" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G757" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H757" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I757" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="758" ht="15" customHeight="1">
+      <c r="A758" s="4" t="inlineStr">
+        <is>
+          <t>202503110130/2026</t>
+        </is>
+      </c>
+      <c r="B758" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C758" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D758" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E758" s="4" t="inlineStr">
+        <is>
+          <t>R$ 539.190,00</t>
+        </is>
+      </c>
+      <c r="F758" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G758" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H758" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I758" s="4" t="inlineStr"/>
+    </row>
+    <row r="759" ht="8" customHeight="1"/>
+    <row r="760" ht="18" customHeight="1">
+      <c r="A760" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B760" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C760" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D760" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E760" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F760" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G760" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H760" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I760" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="761" ht="15" customHeight="1">
+      <c r="A761" s="4" t="inlineStr">
+        <is>
+          <t>202503110129/2026</t>
+        </is>
+      </c>
+      <c r="B761" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C761" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D761" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E761" s="4" t="inlineStr">
+        <is>
+          <t>R$ 115.614,00</t>
+        </is>
+      </c>
+      <c r="F761" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G761" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H761" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I761" s="4" t="inlineStr"/>
+    </row>
+    <row r="762" ht="8" customHeight="1"/>
+    <row r="763" ht="18" customHeight="1">
+      <c r="A763" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B763" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C763" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D763" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E763" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F763" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G763" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H763" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I763" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="764" ht="15" customHeight="1">
+      <c r="A764" s="4" t="inlineStr">
+        <is>
+          <t>202503110128/2026</t>
+        </is>
+      </c>
+      <c r="B764" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C764" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D764" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E764" s="4" t="inlineStr">
+        <is>
+          <t>R$ 201.150,00</t>
+        </is>
+      </c>
+      <c r="F764" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G764" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H764" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I764" s="4" t="inlineStr"/>
+    </row>
+    <row r="765" ht="8" customHeight="1"/>
+    <row r="766" ht="18" customHeight="1">
+      <c r="A766" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B766" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C766" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D766" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E766" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F766" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G766" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H766" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I766" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="767" ht="15" customHeight="1">
+      <c r="A767" s="4" t="inlineStr">
+        <is>
+          <t>202503110127/2026</t>
+        </is>
+      </c>
+      <c r="B767" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C767" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D767" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E767" s="4" t="inlineStr">
+        <is>
+          <t>R$ 363.150,00</t>
+        </is>
+      </c>
+      <c r="F767" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G767" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H767" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I767" s="4" t="inlineStr"/>
+    </row>
+    <row r="768" ht="8" customHeight="1"/>
+    <row r="769" ht="18" customHeight="1">
+      <c r="A769" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B769" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C769" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D769" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E769" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F769" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G769" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H769" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I769" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="770" ht="15" customHeight="1">
+      <c r="A770" s="4" t="inlineStr">
+        <is>
+          <t>202503110126/2026</t>
+        </is>
+      </c>
+      <c r="B770" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C770" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D770" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA  SECRETARIA DE ADMINISTRAÇÃO
+ DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E770" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.171,00</t>
+        </is>
+      </c>
+      <c r="F770" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G770" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H770" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I770" s="4" t="inlineStr"/>
+    </row>
+    <row r="771" ht="8" customHeight="1"/>
+    <row r="772" ht="18" customHeight="1">
+      <c r="A772" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B772" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C772" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D772" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E772" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F772" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G772" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H772" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I772" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="773" ht="15" customHeight="1">
+      <c r="A773" s="4" t="inlineStr">
+        <is>
+          <t>202502040002/2026</t>
+        </is>
+      </c>
+      <c r="B773" s="4" t="inlineStr">
+        <is>
+          <t>CITO MAMA SERVICOS DE DIAGNOSTICOS POR IMAGEM LTDA</t>
+        </is>
+      </c>
+      <c r="C773" s="4" t="inlineStr">
+        <is>
+          <t>30431360****-09</t>
+        </is>
+      </c>
+      <c r="D773" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de serviços especializados a ser prestado na realização de exames por imagem (mamografia bilateral para rastreamento), utilizando unidade móvel (caminhão adaptado com equipamento), para atendimento a usuários do SUS por intermédio da Secretaria de Saúde deste município.</t>
+        </is>
+      </c>
+      <c r="E773" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.000,00</t>
+        </is>
+      </c>
+      <c r="F773" s="4" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="G773" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H773" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I773" s="4" t="inlineStr"/>
+    </row>
+    <row r="774" ht="14" customHeight="1">
+      <c r="A774" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="775" ht="16" customHeight="1">
+      <c r="A775" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B775" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C775" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D775" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E775" s="6" t="inlineStr"/>
+      <c r="F775" s="6" t="inlineStr"/>
+      <c r="G775" s="6" t="inlineStr"/>
+      <c r="H775" s="6" t="inlineStr"/>
+      <c r="I775" s="6" t="inlineStr"/>
+    </row>
+    <row r="776" ht="14" customHeight="1">
+      <c r="A776" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B776" s="7" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C776" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.100,00</t>
+        </is>
+      </c>
+      <c r="D776" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Vigente - 00002/2025</t>
+        </is>
+      </c>
+      <c r="E776" s="7" t="inlineStr"/>
+      <c r="F776" s="7" t="inlineStr"/>
+      <c r="G776" s="7" t="inlineStr"/>
+      <c r="H776" s="7" t="inlineStr"/>
+      <c r="I776" s="7" t="inlineStr"/>
+    </row>
+    <row r="777" ht="14" customHeight="1">
+      <c r="A777" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B777" s="8" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C777" s="8" t="inlineStr">
+        <is>
+          <t>R$ 5.500,00</t>
+        </is>
+      </c>
+      <c r="D777" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00110/2025</t>
+        </is>
+      </c>
+      <c r="E777" s="8" t="inlineStr"/>
+      <c r="F777" s="8" t="inlineStr"/>
+      <c r="G777" s="8" t="inlineStr"/>
+      <c r="H777" s="8" t="inlineStr"/>
+      <c r="I777" s="8" t="inlineStr"/>
+    </row>
+    <row r="778" ht="8" customHeight="1"/>
+    <row r="779" ht="18" customHeight="1">
+      <c r="A779" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B779" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C779" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D779" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E779" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F779" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G779" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H779" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I779" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="780" ht="15" customHeight="1">
+      <c r="A780" s="4" t="inlineStr">
+        <is>
+          <t>202502040001/2026</t>
+        </is>
+      </c>
+      <c r="B780" s="4" t="inlineStr">
+        <is>
+          <t>URSULÂNDIA MUNIZ DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="C780" s="4" t="inlineStr">
+        <is>
+          <t>***.***.433-**</t>
+        </is>
+      </c>
+      <c r="D780" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL SITUADO NA LOCALIDADE FRIOS, AÇUDE DOS FRIOS, ZONA RURAL DE SÃO LUÍS DO CURU, PARA FUNCIONAMENTO DO PSF 01 - FRIOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPÍO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E780" s="4" t="inlineStr">
+        <is>
+          <t>R$ 11.500,00</t>
+        </is>
+      </c>
+      <c r="F780" s="4" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="G780" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H780" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I780" s="4" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="781" ht="14" customHeight="1">
+      <c r="A781" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="782" ht="16" customHeight="1">
+      <c r="A782" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B782" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C782" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D782" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E782" s="6" t="inlineStr"/>
+      <c r="F782" s="6" t="inlineStr"/>
+      <c r="G782" s="6" t="inlineStr"/>
+      <c r="H782" s="6" t="inlineStr"/>
+      <c r="I782" s="6" t="inlineStr"/>
+    </row>
+    <row r="783" ht="14" customHeight="1">
+      <c r="A783" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B783" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C783" s="7" t="inlineStr">
+        <is>
+          <t>R$ 6.000,00</t>
+        </is>
+      </c>
+      <c r="D783" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00109/2025</t>
+        </is>
+      </c>
+      <c r="E783" s="7" t="inlineStr"/>
+      <c r="F783" s="7" t="inlineStr"/>
+      <c r="G783" s="7" t="inlineStr"/>
+      <c r="H783" s="7" t="inlineStr"/>
+      <c r="I783" s="7" t="inlineStr"/>
+    </row>
+    <row r="784" ht="8" customHeight="1"/>
+    <row r="785" ht="18" customHeight="1">
+      <c r="A785" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B785" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C785" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D785" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E785" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F785" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G785" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H785" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I785" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="786" ht="15" customHeight="1">
+      <c r="A786" s="4" t="inlineStr">
+        <is>
+          <t>202501240004/2026</t>
+        </is>
+      </c>
+      <c r="B786" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C786" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D786" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIAS  DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E786" s="4" t="inlineStr">
+        <is>
+          <t>R$ 141.060,00</t>
+        </is>
+      </c>
+      <c r="F786" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="G786" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H786" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I786" s="4" t="inlineStr"/>
+    </row>
+    <row r="787" ht="8" customHeight="1"/>
+    <row r="788" ht="18" customHeight="1">
+      <c r="A788" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B788" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C788" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D788" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E788" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F788" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G788" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H788" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I788" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="789" ht="15" customHeight="1">
+      <c r="A789" s="4" t="inlineStr">
+        <is>
+          <t>202501240003/2026</t>
+        </is>
+      </c>
+      <c r="B789" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C789" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D789" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E789" s="4" t="inlineStr">
+        <is>
+          <t>R$ 72.530,00</t>
+        </is>
+      </c>
+      <c r="F789" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="G789" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H789" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I789" s="4" t="inlineStr"/>
+    </row>
+    <row r="790" ht="8" customHeight="1"/>
+    <row r="791" ht="18" customHeight="1">
+      <c r="A791" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B791" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C791" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D791" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E791" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F791" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G791" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H791" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I791" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="792" ht="15" customHeight="1">
+      <c r="A792" s="4" t="inlineStr">
+        <is>
+          <t>202501240002/2026</t>
+        </is>
+      </c>
+      <c r="B792" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C792" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D792" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E792" s="4" t="inlineStr">
+        <is>
+          <t>R$ 205.130,00</t>
+        </is>
+      </c>
+      <c r="F792" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="G792" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H792" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I792" s="4" t="inlineStr"/>
+    </row>
+    <row r="793" ht="8" customHeight="1"/>
+    <row r="794" ht="18" customHeight="1">
+      <c r="A794" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B794" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C794" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D794" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E794" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F794" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G794" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H794" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I794" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="795" ht="15" customHeight="1">
+      <c r="A795" s="4" t="inlineStr">
+        <is>
+          <t>202501060001/2026</t>
+        </is>
+      </c>
+      <c r="B795" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C795" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D795" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIAS DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E795" s="4" t="inlineStr">
+        <is>
+          <t>R$ 158.750,00</t>
+        </is>
+      </c>
+      <c r="F795" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+      <c r="G795" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H795" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I795" s="4" t="inlineStr"/>
+    </row>
+    <row r="796" ht="8" customHeight="1"/>
+    <row r="797" ht="18" customHeight="1">
+      <c r="A797" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B797" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C797" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D797" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E797" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F797" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G797" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H797" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I797" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="798" ht="15" customHeight="1">
+      <c r="A798" s="4" t="inlineStr">
+        <is>
+          <t>202501030007/2026</t>
+        </is>
+      </c>
+      <c r="B798" s="4" t="inlineStr">
+        <is>
+          <t>R C RIBEIRO PECAS LTDA-ME</t>
+        </is>
+      </c>
+      <c r="C798" s="4" t="inlineStr">
+        <is>
+          <t>23731565****-44</t>
+        </is>
+      </c>
+      <c r="D798" s="4" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇOS DE FUTURAS E EVENTUAIS FORNECIMENTOS DE RECARGA DE OXIGÊNIO MEDICINAL COM CILINDRO EM REGIME DE COMODATO DESTINADO A ATENDER A DEMANDA DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E798" s="4" t="inlineStr">
+        <is>
+          <t>R$ 578.750,00</t>
+        </is>
+      </c>
+      <c r="F798" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G798" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H798" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I798" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="799" ht="8" customHeight="1"/>
+    <row r="800" ht="18" customHeight="1">
+      <c r="A800" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B800" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C800" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D800" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E800" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F800" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G800" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H800" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I800" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="801" ht="15" customHeight="1">
+      <c r="A801" s="4" t="inlineStr">
+        <is>
+          <t>202501030006/2026</t>
+        </is>
+      </c>
+      <c r="B801" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C801" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D801" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DEDICADO DE INTERNET JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E801" s="4" t="inlineStr">
+        <is>
+          <t>R$ 84.000,00</t>
+        </is>
+      </c>
+      <c r="F801" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G801" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H801" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I801" s="4" t="inlineStr"/>
+    </row>
+    <row r="802" ht="14" customHeight="1">
+      <c r="A802" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="803" ht="16" customHeight="1">
+      <c r="A803" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B803" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C803" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D803" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E803" s="6" t="inlineStr"/>
+      <c r="F803" s="6" t="inlineStr"/>
+      <c r="G803" s="6" t="inlineStr"/>
+      <c r="H803" s="6" t="inlineStr"/>
+      <c r="I803" s="6" t="inlineStr"/>
+    </row>
+    <row r="804" ht="14" customHeight="1">
+      <c r="A804" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B804" s="7" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="C804" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="D804" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00034/2025</t>
+        </is>
+      </c>
+      <c r="E804" s="7" t="inlineStr"/>
+      <c r="F804" s="7" t="inlineStr"/>
+      <c r="G804" s="7" t="inlineStr"/>
+      <c r="H804" s="7" t="inlineStr"/>
+      <c r="I804" s="7" t="inlineStr"/>
+    </row>
+    <row r="805" ht="8" customHeight="1"/>
+    <row r="806" ht="18" customHeight="1">
+      <c r="A806" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B806" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C806" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D806" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E806" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F806" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G806" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H806" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I806" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="807" ht="15" customHeight="1">
+      <c r="A807" s="4" t="inlineStr">
+        <is>
+          <t>202501030005/2026</t>
+        </is>
+      </c>
+      <c r="B807" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C807" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D807" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DEDICADO DE INTERNET JUNTO A SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E807" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.600,00</t>
+        </is>
+      </c>
+      <c r="F807" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G807" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H807" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I807" s="4" t="inlineStr"/>
+    </row>
+    <row r="808" ht="14" customHeight="1">
+      <c r="A808" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="809" ht="16" customHeight="1">
+      <c r="A809" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B809" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C809" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D809" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E809" s="6" t="inlineStr"/>
+      <c r="F809" s="6" t="inlineStr"/>
+      <c r="G809" s="6" t="inlineStr"/>
+      <c r="H809" s="6" t="inlineStr"/>
+      <c r="I809" s="6" t="inlineStr"/>
+    </row>
+    <row r="810" ht="14" customHeight="1">
+      <c r="A810" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B810" s="7" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="C810" s="7" t="inlineStr">
+        <is>
+          <t>R$ 19.800,00</t>
+        </is>
+      </c>
+      <c r="D810" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00033/2025</t>
+        </is>
+      </c>
+      <c r="E810" s="7" t="inlineStr"/>
+      <c r="F810" s="7" t="inlineStr"/>
+      <c r="G810" s="7" t="inlineStr"/>
+      <c r="H810" s="7" t="inlineStr"/>
+      <c r="I810" s="7" t="inlineStr"/>
+    </row>
+    <row r="811" ht="8" customHeight="1"/>
+    <row r="812" ht="18" customHeight="1">
+      <c r="A812" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B812" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C812" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D812" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E812" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F812" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G812" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H812" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I812" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="813" ht="15" customHeight="1">
+      <c r="A813" s="4" t="inlineStr">
+        <is>
+          <t>202501030003/2026</t>
+        </is>
+      </c>
+      <c r="B813" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C813" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D813" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E813" s="4" t="inlineStr">
+        <is>
+          <t>R$ 55.200,00</t>
+        </is>
+      </c>
+      <c r="F813" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G813" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H813" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I813" s="4" t="inlineStr"/>
+    </row>
+    <row r="814" ht="14" customHeight="1">
+      <c r="A814" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="815" ht="16" customHeight="1">
+      <c r="A815" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B815" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C815" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D815" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E815" s="6" t="inlineStr"/>
+      <c r="F815" s="6" t="inlineStr"/>
+      <c r="G815" s="6" t="inlineStr"/>
+      <c r="H815" s="6" t="inlineStr"/>
+      <c r="I815" s="6" t="inlineStr"/>
+    </row>
+    <row r="816" ht="14" customHeight="1">
+      <c r="A816" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B816" s="7" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="C816" s="7" t="inlineStr">
+        <is>
+          <t>R$ 27.600,00</t>
+        </is>
+      </c>
+      <c r="D816" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00031/2025</t>
+        </is>
+      </c>
+      <c r="E816" s="7" t="inlineStr"/>
+      <c r="F816" s="7" t="inlineStr"/>
+      <c r="G816" s="7" t="inlineStr"/>
+      <c r="H816" s="7" t="inlineStr"/>
+      <c r="I816" s="7" t="inlineStr"/>
+    </row>
+    <row r="817" ht="8" customHeight="1"/>
+    <row r="818" ht="18" customHeight="1">
+      <c r="A818" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B818" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C818" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D818" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E818" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F818" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G818" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H818" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I818" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="819" ht="15" customHeight="1">
+      <c r="A819" s="4" t="inlineStr">
+        <is>
+          <t>202407030001/2026</t>
+        </is>
+      </c>
+      <c r="B819" s="4" t="inlineStr">
+        <is>
+          <t>DIAGONAL INVESTIMENTOS E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C819" s="4" t="inlineStr">
+        <is>
+          <t>28177357****-69</t>
+        </is>
+      </c>
+      <c r="D819" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM PAVIMENTAÇÃO DE PEDRA TOSCA NAS DIVERSAS RUAS DA SEDE E ZONA RURAL NO MUNICIPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E819" s="4" t="inlineStr">
+        <is>
+          <t>R$ 6.665.433,76</t>
+        </is>
+      </c>
+      <c r="F819" s="4" t="inlineStr">
+        <is>
+          <t>03/07/2024</t>
+        </is>
+      </c>
+      <c r="G819" s="4" t="inlineStr">
+        <is>
+          <t>03/03/2027</t>
+        </is>
+      </c>
+      <c r="H819" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I819" s="4" t="inlineStr"/>
+    </row>
+    <row r="820" ht="14" customHeight="1">
+      <c r="A820" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (7):</t>
+        </is>
+      </c>
+    </row>
+    <row r="821" ht="16" customHeight="1">
+      <c r="A821" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B821" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C821" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D821" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E821" s="6" t="inlineStr"/>
+      <c r="F821" s="6" t="inlineStr"/>
+      <c r="G821" s="6" t="inlineStr"/>
+      <c r="H821" s="6" t="inlineStr"/>
+      <c r="I821" s="6" t="inlineStr"/>
+    </row>
+    <row r="822" ht="14" customHeight="1">
+      <c r="A822" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B822" s="7" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="C822" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.471.842,24</t>
+        </is>
+      </c>
+      <c r="D822" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Vigente - 00003/2025</t>
+        </is>
+      </c>
+      <c r="E822" s="7" t="inlineStr"/>
+      <c r="F822" s="7" t="inlineStr"/>
+      <c r="G822" s="7" t="inlineStr"/>
+      <c r="H822" s="7" t="inlineStr"/>
+      <c r="I822" s="7" t="inlineStr"/>
+    </row>
+    <row r="823" ht="14" customHeight="1">
+      <c r="A823" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B823" s="8" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C823" s="8" t="inlineStr">
+        <is>
+          <t>R$ 389.032,40</t>
+        </is>
+      </c>
+      <c r="D823" s="8" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso II, alínea “d” - Reequilíbrio econômico-financeiro - Vigente - 00009/2025</t>
+        </is>
+      </c>
+      <c r="E823" s="8" t="inlineStr"/>
+      <c r="F823" s="8" t="inlineStr"/>
+      <c r="G823" s="8" t="inlineStr"/>
+      <c r="H823" s="8" t="inlineStr"/>
+      <c r="I823" s="8" t="inlineStr"/>
+    </row>
+    <row r="824" ht="14" customHeight="1">
+      <c r="A824" s="7" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B824" s="7" t="inlineStr">
+        <is>
+          <t>03/11/2025</t>
+        </is>
+      </c>
+      <c r="C824" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.666.358,44</t>
+        </is>
+      </c>
+      <c r="D824" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00017/2025</t>
+        </is>
+      </c>
+      <c r="E824" s="7" t="inlineStr"/>
+      <c r="F824" s="7" t="inlineStr"/>
+      <c r="G824" s="7" t="inlineStr"/>
+      <c r="H824" s="7" t="inlineStr"/>
+      <c r="I824" s="7" t="inlineStr"/>
+    </row>
+    <row r="825" ht="14" customHeight="1">
+      <c r="A825" s="8" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B825" s="8" t="inlineStr">
+        <is>
+          <t>03/11/2025</t>
+        </is>
+      </c>
+      <c r="C825" s="8" t="inlineStr">
+        <is>
+          <t>R$ 0,00</t>
+        </is>
+      </c>
+      <c r="D825" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Vigente - 00093/2026</t>
+        </is>
+      </c>
+      <c r="E825" s="8" t="inlineStr"/>
+      <c r="F825" s="8" t="inlineStr"/>
+      <c r="G825" s="8" t="inlineStr"/>
+      <c r="H825" s="8" t="inlineStr"/>
+      <c r="I825" s="8" t="inlineStr"/>
+    </row>
+    <row r="826" ht="14" customHeight="1">
+      <c r="A826" s="7" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B826" s="7" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+      <c r="C826" s="7" t="inlineStr">
+        <is>
+          <t>R$ 0,00</t>
+        </is>
+      </c>
+      <c r="D826" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00094/2026</t>
+        </is>
+      </c>
+      <c r="E826" s="7" t="inlineStr"/>
+      <c r="F826" s="7" t="inlineStr"/>
+      <c r="G826" s="7" t="inlineStr"/>
+      <c r="H826" s="7" t="inlineStr"/>
+      <c r="I826" s="7" t="inlineStr"/>
+    </row>
+    <row r="827" ht="14" customHeight="1">
+      <c r="A827" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B827" s="8" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+      <c r="C827" s="8" t="inlineStr">
+        <is>
+          <t>R$ 1.666.358,44</t>
+        </is>
+      </c>
+      <c r="D827" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00073/2026</t>
+        </is>
+      </c>
+      <c r="E827" s="8" t="inlineStr"/>
+      <c r="F827" s="8" t="inlineStr"/>
+      <c r="G827" s="8" t="inlineStr"/>
+      <c r="H827" s="8" t="inlineStr"/>
+      <c r="I827" s="8" t="inlineStr"/>
+    </row>
+    <row r="828" ht="14" customHeight="1">
+      <c r="A828" s="7" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B828" s="7" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+      <c r="C828" s="7" t="inlineStr">
+        <is>
+          <t>R$ 325.819,85</t>
+        </is>
+      </c>
+      <c r="D828" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “a”, combinado com o Art. 125 - Acréscimo - Novo - 00095/2026</t>
+        </is>
+      </c>
+      <c r="E828" s="7" t="inlineStr"/>
+      <c r="F828" s="7" t="inlineStr"/>
+      <c r="G828" s="7" t="inlineStr"/>
+      <c r="H828" s="7" t="inlineStr"/>
+      <c r="I828" s="7" t="inlineStr"/>
+    </row>
+    <row r="829" ht="8" customHeight="1"/>
+    <row r="830" ht="18" customHeight="1">
+      <c r="A830" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B830" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C830" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D830" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E830" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F830" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G830" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H830" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I830" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="831" ht="15" customHeight="1">
+      <c r="A831" s="4" t="inlineStr">
+        <is>
+          <t>/2026</t>
+        </is>
+      </c>
+      <c r="B831" s="4" t="inlineStr">
+        <is>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="C831" s="4" t="inlineStr"/>
+      <c r="D831" s="4" t="inlineStr"/>
+      <c r="E831" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.900,00</t>
+        </is>
+      </c>
+      <c r="F831" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="G831" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H831" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I831" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="832" ht="8" customHeight="1"/>
+    <row r="833" ht="18" customHeight="1">
+      <c r="A833" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B833" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C833" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D833" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E833" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F833" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G833" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H833" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I833" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="834" ht="15" customHeight="1">
+      <c r="A834" s="4" t="inlineStr">
+        <is>
+          <t>202512120001/2025</t>
+        </is>
+      </c>
+      <c r="B834" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C834" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D834" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BLUSAS DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E834" s="4" t="inlineStr">
+        <is>
+          <t>R$ 52.035,00</t>
+        </is>
+      </c>
+      <c r="F834" s="4" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="G834" s="4" t="inlineStr">
+        <is>
+          <t>12/12/2026</t>
+        </is>
+      </c>
+      <c r="H834" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I834" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="835" ht="8" customHeight="1"/>
+    <row r="836" ht="18" customHeight="1">
+      <c r="A836" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B836" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C836" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D836" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E836" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F836" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G836" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H836" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I836" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="837" ht="15" customHeight="1">
+      <c r="A837" s="4" t="inlineStr">
+        <is>
+          <t>202512090006/2025</t>
+        </is>
+      </c>
+      <c r="B837" s="4" t="inlineStr">
+        <is>
+          <t>N B DA COSTA LTDA</t>
+        </is>
+      </c>
+      <c r="C837" s="4" t="inlineStr">
+        <is>
+          <t>34165077****-33</t>
+        </is>
+      </c>
+      <c r="D837" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E837" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.942,10</t>
+        </is>
+      </c>
+      <c r="F837" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="G837" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="H837" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I837" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="838" ht="8" customHeight="1"/>
+    <row r="839" ht="18" customHeight="1">
+      <c r="A839" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B839" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C839" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D839" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E839" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F839" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G839" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H839" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I839" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="840" ht="15" customHeight="1">
+      <c r="A840" s="4" t="inlineStr">
+        <is>
+          <t>202512090005/2025</t>
+        </is>
+      </c>
+      <c r="B840" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C840" s="4" t="inlineStr">
+        <is>
+          <t>40919130****-47</t>
+        </is>
+      </c>
+      <c r="D840" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E840" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.390,00</t>
+        </is>
+      </c>
+      <c r="F840" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="G840" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="H840" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I840" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="841" ht="8" customHeight="1"/>
+    <row r="842" ht="18" customHeight="1">
+      <c r="A842" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B842" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C842" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D842" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E842" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F842" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G842" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H842" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I842" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="843" ht="15" customHeight="1">
+      <c r="A843" s="4" t="inlineStr">
+        <is>
+          <t>202512090004/2025</t>
+        </is>
+      </c>
+      <c r="B843" s="4" t="inlineStr">
+        <is>
+          <t>SELECT COM E SERV LTDA</t>
+        </is>
+      </c>
+      <c r="C843" s="4" t="inlineStr">
+        <is>
+          <t>40919130****-47</t>
+        </is>
+      </c>
+      <c r="D843" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E843" s="4" t="inlineStr">
+        <is>
+          <t>R$ 223.769,70</t>
+        </is>
+      </c>
+      <c r="F843" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="G843" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="H843" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I843" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="844" ht="8" customHeight="1"/>
+    <row r="845" ht="18" customHeight="1">
+      <c r="A845" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B845" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C845" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D845" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E845" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F845" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G845" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H845" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I845" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="846" ht="15" customHeight="1">
+      <c r="A846" s="4" t="inlineStr">
+        <is>
+          <t>202512090003/2025</t>
+        </is>
+      </c>
+      <c r="B846" s="4" t="inlineStr">
+        <is>
+          <t>N B DA COSTA LTDA</t>
+        </is>
+      </c>
+      <c r="C846" s="4" t="inlineStr">
+        <is>
+          <t>34165077****-33</t>
+        </is>
+      </c>
+      <c r="D846" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E846" s="4" t="inlineStr">
+        <is>
+          <t>R$ 89.943,06</t>
+        </is>
+      </c>
+      <c r="F846" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="G846" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="H846" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I846" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="847" ht="8" customHeight="1"/>
+    <row r="848" ht="18" customHeight="1">
+      <c r="A848" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B848" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C848" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D848" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E848" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F848" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G848" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H848" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I848" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="849" ht="15" customHeight="1">
+      <c r="A849" s="4" t="inlineStr">
+        <is>
+          <t>202512090002/2025</t>
+        </is>
+      </c>
+      <c r="B849" s="4" t="inlineStr">
+        <is>
+          <t>UBR COMERCIO DE ALIMENTOS SERVICOS CARNES E FRIOS LTDA</t>
+        </is>
+      </c>
+      <c r="C849" s="4" t="inlineStr">
+        <is>
+          <t>19612832****-97</t>
+        </is>
+      </c>
+      <c r="D849" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E849" s="4" t="inlineStr">
+        <is>
+          <t>R$ 28.242,20</t>
+        </is>
+      </c>
+      <c r="F849" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2025</t>
+        </is>
+      </c>
+      <c r="G849" s="4" t="inlineStr">
+        <is>
+          <t>10/12/2026</t>
+        </is>
+      </c>
+      <c r="H849" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I849" s="4" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="850" ht="8" customHeight="1"/>
+    <row r="851" ht="18" customHeight="1">
+      <c r="A851" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B851" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C851" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D851" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E851" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F851" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G851" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H851" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I851" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="852" ht="15" customHeight="1">
+      <c r="A852" s="4" t="inlineStr">
+        <is>
+          <t>202512090001/2025</t>
+        </is>
+      </c>
+      <c r="B852" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C852" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D852" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BLUSAS DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E852" s="4" t="inlineStr">
+        <is>
+          <t>R$ 58.973,00</t>
+        </is>
+      </c>
+      <c r="F852" s="4" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="G852" s="4" t="inlineStr">
+        <is>
+          <t>09/12/2026</t>
+        </is>
+      </c>
+      <c r="H852" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I852" s="4" t="inlineStr">
+        <is>
+          <t>12/11/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="853" ht="8" customHeight="1"/>
+    <row r="854" ht="18" customHeight="1">
+      <c r="A854" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B854" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C854" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D854" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E854" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F854" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G854" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H854" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I854" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="855" ht="15" customHeight="1">
+      <c r="A855" s="4" t="inlineStr">
+        <is>
+          <t>202512010002/2025</t>
+        </is>
+      </c>
+      <c r="B855" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C855" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D855" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BLUSAS DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE CULTURA E TURISMO DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E855" s="4" t="inlineStr">
+        <is>
+          <t>R$ 55.504,00</t>
+        </is>
+      </c>
+      <c r="F855" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="G855" s="4" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="H855" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I855" s="4" t="inlineStr">
+        <is>
+          <t>12/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="856" ht="8" customHeight="1"/>
+    <row r="857" ht="18" customHeight="1">
+      <c r="A857" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B857" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C857" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D857" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E857" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F857" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G857" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H857" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I857" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="858" ht="15" customHeight="1">
+      <c r="A858" s="4" t="inlineStr">
+        <is>
+          <t>202511120002/2025</t>
+        </is>
+      </c>
+      <c r="B858" s="4" t="inlineStr">
+        <is>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C858" s="4" t="inlineStr">
+        <is>
+          <t>54609843****-19</t>
+        </is>
+      </c>
+      <c r="D858" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE CESTAS BASICAS DESTINADAS A ATENDER AS FAMILIAS CARENTES ASSISTIDAS PELA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E858" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.881,30</t>
+        </is>
+      </c>
+      <c r="F858" s="4" t="inlineStr">
+        <is>
+          <t>12/11/2025</t>
+        </is>
+      </c>
+      <c r="G858" s="4" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="H858" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I858" s="4" t="inlineStr">
+        <is>
+          <t>11/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="859" ht="8" customHeight="1"/>
+    <row r="860" ht="18" customHeight="1">
+      <c r="A860" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B860" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C860" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D860" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E860" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F860" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G860" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H860" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I860" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="861" ht="15" customHeight="1">
+      <c r="A861" s="4" t="inlineStr">
+        <is>
+          <t>202511110002/2025</t>
+        </is>
+      </c>
+      <c r="B861" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C861" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D861" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços de instalação, fornecimento, manutenção preventiva e corretiva da infraestrutura de rede de internet, com suporte técnico e monitoramento, a fim de garantir conectividade contínua, segura e de alta performance em todas as secretarias, órgãos e equipamentos públicos do município de São Luís do Curu - CE.</t>
+        </is>
+      </c>
+      <c r="E861" s="4" t="inlineStr">
+        <is>
+          <t>R$ 61.200,00</t>
+        </is>
+      </c>
+      <c r="F861" s="4" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="G861" s="4" t="inlineStr">
+        <is>
+          <t>11/11/2026</t>
+        </is>
+      </c>
+      <c r="H861" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I861" s="4" t="inlineStr">
+        <is>
+          <t>11/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="862" ht="8" customHeight="1"/>
+    <row r="863" ht="18" customHeight="1">
+      <c r="A863" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B863" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C863" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D863" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E863" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F863" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G863" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H863" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I863" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="864" ht="15" customHeight="1">
+      <c r="A864" s="4" t="inlineStr">
+        <is>
+          <t>202511040002/2025</t>
+        </is>
+      </c>
+      <c r="B864" s="4" t="inlineStr">
+        <is>
+          <t>LAURINETE PAULO DE ARAUJO</t>
+        </is>
+      </c>
+      <c r="C864" s="4" t="inlineStr">
+        <is>
+          <t>05957494****-10</t>
+        </is>
+      </c>
+      <c r="D864" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS FUNERÁRIOS, COM FORNECIMENTO DE URNAS E E MORTALHAS, DESTINADOS A DISTRIBUIÇÃO GRATUITA COMO BENEFÍCIO EVENTUAL A FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU – CE.</t>
+        </is>
+      </c>
+      <c r="E864" s="4" t="inlineStr">
+        <is>
+          <t>R$ 50.720,00</t>
+        </is>
+      </c>
+      <c r="F864" s="4" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="G864" s="4" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
+      <c r="H864" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I864" s="4" t="inlineStr">
+        <is>
+          <t>11/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="865" ht="8" customHeight="1"/>
+    <row r="866" ht="18" customHeight="1">
+      <c r="A866" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B866" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C866" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D866" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E866" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F866" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G866" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H866" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I866" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="867" ht="15" customHeight="1">
+      <c r="A867" s="4" t="inlineStr">
+        <is>
+          <t>202510310007/2025</t>
+        </is>
+      </c>
+      <c r="B867" s="4" t="inlineStr">
+        <is>
+          <t>HOLY MUSIC PROMOCOES DE EVENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C867" s="4" t="inlineStr">
+        <is>
+          <t>61037366****-20</t>
+        </is>
+      </c>
+      <c r="D867" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DO GRUPO WILLIAM SANFONA E BANDA, NO DIA 23 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E867" s="4" t="inlineStr">
+        <is>
+          <t>R$ 85.000,00</t>
+        </is>
+      </c>
+      <c r="F867" s="4" t="inlineStr">
+        <is>
+          <t>03/11/2025</t>
+        </is>
+      </c>
+      <c r="G867" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H867" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I867" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="868" ht="8" customHeight="1"/>
+    <row r="869" ht="18" customHeight="1">
+      <c r="A869" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B869" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C869" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D869" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E869" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F869" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G869" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H869" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I869" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="870" ht="15" customHeight="1">
+      <c r="A870" s="4" t="inlineStr">
         <is>
           <t>202510280002/2025</t>
         </is>
       </c>
-      <c r="B575" s="4" t="inlineStr">
+      <c r="B870" s="4" t="inlineStr">
         <is>
           <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
         </is>
       </c>
-      <c r="C575" s="4" t="inlineStr">
+      <c r="C870" s="4" t="inlineStr">
         <is>
           <t>54609843****-19</t>
         </is>
       </c>
-      <c r="D575" s="4" t="inlineStr">
+      <c r="D870" s="4" t="inlineStr">
         <is>
           <t>AQUISIÇÕES DE MATERIAIS PARA COMPOSIÇÃO DE KIT BEBÊ DESTINADOS AS GESTANTES ASSISTIDAS PELA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU – CE.</t>
         </is>
       </c>
-      <c r="E575" s="4" t="inlineStr">
+      <c r="E870" s="4" t="inlineStr">
         <is>
           <t>R$ 123.709,00</t>
         </is>
       </c>
-      <c r="F575" s="4" t="inlineStr">
+      <c r="F870" s="4" t="inlineStr">
         <is>
           <t>28/10/2025</t>
         </is>
       </c>
-      <c r="G575" s="4" t="inlineStr">
+      <c r="G870" s="4" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="H575" s="4" t="inlineStr">
+      <c r="H870" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I575" s="4" t="inlineStr">
+      <c r="I870" s="4" t="inlineStr">
         <is>
           <t>28/10/2025</t>
         </is>
       </c>
     </row>
-    <row r="576" ht="14" customHeight="1">
-      <c r="A576" s="5" t="inlineStr">
+    <row r="871" ht="14" customHeight="1">
+      <c r="A871" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="577" ht="16" customHeight="1">
-      <c r="A577" s="6" t="inlineStr">
+    <row r="872" ht="16" customHeight="1">
+      <c r="A872" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B577" s="6" t="inlineStr">
+      <c r="B872" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C577" s="6" t="inlineStr">
+      <c r="C872" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D577" s="6" t="inlineStr">
+      <c r="D872" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E577" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A578" s="7" t="inlineStr">
+      <c r="E872" s="6" t="inlineStr"/>
+      <c r="F872" s="6" t="inlineStr"/>
+      <c r="G872" s="6" t="inlineStr"/>
+      <c r="H872" s="6" t="inlineStr"/>
+      <c r="I872" s="6" t="inlineStr"/>
+    </row>
+    <row r="873" ht="14" customHeight="1">
+      <c r="A873" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B578" s="7" t="inlineStr">
+      <c r="B873" s="7" t="inlineStr">
         <is>
           <t>30/12/2025</t>
         </is>
       </c>
-      <c r="C578" s="7" t="inlineStr">
+      <c r="C873" s="7" t="inlineStr">
         <is>
           <t>R$ 61.854,50</t>
         </is>
       </c>
-      <c r="D578" s="7" t="inlineStr">
+      <c r="D873" s="7" t="inlineStr">
         <is>
           <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00152/2025</t>
         </is>
       </c>
-      <c r="E578" s="7" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A580" s="3" t="inlineStr">
+      <c r="E873" s="7" t="inlineStr"/>
+      <c r="F873" s="7" t="inlineStr"/>
+      <c r="G873" s="7" t="inlineStr"/>
+      <c r="H873" s="7" t="inlineStr"/>
+      <c r="I873" s="7" t="inlineStr"/>
+    </row>
+    <row r="874" ht="8" customHeight="1"/>
+    <row r="875" ht="18" customHeight="1">
+      <c r="A875" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B580" s="3" t="inlineStr">
+      <c r="B875" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C580" s="3" t="inlineStr">
+      <c r="C875" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D580" s="3" t="inlineStr">
+      <c r="D875" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E580" s="3" t="inlineStr">
+      <c r="E875" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F580" s="3" t="inlineStr">
+      <c r="F875" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G580" s="3" t="inlineStr">
+      <c r="G875" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H580" s="3" t="inlineStr">
+      <c r="H875" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I580" s="3" t="inlineStr">
+      <c r="I875" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="581" ht="15" customHeight="1">
-      <c r="A581" s="4" t="inlineStr">
+    <row r="876" ht="15" customHeight="1">
+      <c r="A876" s="4" t="inlineStr">
         <is>
           <t>202510210002/2025</t>
         </is>
       </c>
-      <c r="B581" s="4" t="inlineStr">
+      <c r="B876" s="4" t="inlineStr">
         <is>
           <t>COSTA MARTINS SOCIEDADE DE ADVOGADOS</t>
         </is>
       </c>
-      <c r="C581" s="4" t="inlineStr">
+      <c r="C876" s="4" t="inlineStr">
         <is>
           <t>18910615****-10</t>
         </is>
       </c>
-      <c r="D581" s="4" t="inlineStr">
+      <c r="D876" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ASSESSORIA E CONSULTORIA TÉCNICA PREVIDENCIÁRIA JUNTO AO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE SÃO LUÍS DO CURU -CE.</t>
         </is>
       </c>
-      <c r="E581" s="4" t="inlineStr">
+      <c r="E876" s="4" t="inlineStr">
         <is>
           <t>R$ 30.000,00</t>
         </is>
       </c>
-      <c r="F581" s="4" t="inlineStr">
+      <c r="F876" s="4" t="inlineStr">
         <is>
           <t>21/10/2025</t>
         </is>
       </c>
-      <c r="G581" s="4" t="inlineStr">
+      <c r="G876" s="4" t="inlineStr">
         <is>
           <t>21/10/2026</t>
         </is>
       </c>
-      <c r="H581" s="4" t="inlineStr">
+      <c r="H876" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I581" s="4" t="inlineStr">
+      <c r="I876" s="4" t="inlineStr">
         <is>
           <t>21/10/2025</t>
         </is>
       </c>
     </row>
-    <row r="582" ht="8" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A583" s="3" t="inlineStr">
+    <row r="877" ht="8" customHeight="1"/>
+    <row r="878" ht="18" customHeight="1">
+      <c r="A878" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B583" s="3" t="inlineStr">
+      <c r="B878" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C583" s="3" t="inlineStr">
+      <c r="C878" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D583" s="3" t="inlineStr">
+      <c r="D878" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E583" s="3" t="inlineStr">
+      <c r="E878" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F583" s="3" t="inlineStr">
+      <c r="F878" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G583" s="3" t="inlineStr">
+      <c r="G878" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H583" s="3" t="inlineStr">
+      <c r="H878" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I583" s="3" t="inlineStr">
+      <c r="I878" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="584" ht="15" customHeight="1">
-      <c r="A584" s="4" t="inlineStr">
+    <row r="879" ht="15" customHeight="1">
+      <c r="A879" s="4" t="inlineStr">
         <is>
           <t>202510210002/2025</t>
         </is>
       </c>
-      <c r="B584" s="4" t="inlineStr">
+      <c r="B879" s="4" t="inlineStr">
         <is>
           <t>COSTA MARTINS SOCIEDADE DE ADVOGADOS</t>
         </is>
       </c>
-      <c r="C584" s="4" t="inlineStr">
+      <c r="C879" s="4" t="inlineStr">
         <is>
           <t>18910615****-10</t>
         </is>
       </c>
-      <c r="D584" s="4" t="inlineStr">
+      <c r="D879" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ASSESSORIA E CONSULTORIA TÉCNICA PREVIDENCIÁRIA JUNTO AO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE SÃO LUÍS DO CURU -CE.</t>
         </is>
       </c>
-      <c r="E584" s="4" t="inlineStr">
+      <c r="E879" s="4" t="inlineStr">
         <is>
           <t>R$ 30.000,00</t>
         </is>
       </c>
-      <c r="F584" s="4" t="inlineStr">
+      <c r="F879" s="4" t="inlineStr">
         <is>
           <t>21/10/2025</t>
         </is>
       </c>
-      <c r="G584" s="4" t="inlineStr">
+      <c r="G879" s="4" t="inlineStr">
         <is>
           <t>21/10/2026</t>
         </is>
       </c>
-      <c r="H584" s="4" t="inlineStr">
+      <c r="H879" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I584" s="4" t="inlineStr">
+      <c r="I879" s="4" t="inlineStr">
         <is>
           <t>21/10/2025</t>
         </is>
       </c>
     </row>
-    <row r="585" ht="8" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A586" s="3" t="inlineStr">
+    <row r="880" ht="8" customHeight="1"/>
+    <row r="881" ht="18" customHeight="1">
+      <c r="A881" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B586" s="3" t="inlineStr">
+      <c r="B881" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C586" s="3" t="inlineStr">
+      <c r="C881" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D586" s="3" t="inlineStr">
+      <c r="D881" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E586" s="3" t="inlineStr">
+      <c r="E881" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F586" s="3" t="inlineStr">
+      <c r="F881" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G586" s="3" t="inlineStr">
+      <c r="G881" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H586" s="3" t="inlineStr">
+      <c r="H881" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I586" s="3" t="inlineStr">
+      <c r="I881" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="587" ht="15" customHeight="1">
-      <c r="A587" s="4" t="inlineStr">
+    <row r="882" ht="15" customHeight="1">
+      <c r="A882" s="4" t="inlineStr">
         <is>
           <t>202510200005/2025</t>
         </is>
       </c>
-      <c r="B587" s="4" t="inlineStr">
+      <c r="B882" s="4" t="inlineStr">
         <is>
           <t>PRIME COMERCIO DE PRODUTOS MEDICOS HOSPITALARES ltda</t>
         </is>
       </c>
-      <c r="C587" s="4" t="inlineStr">
+      <c r="C882" s="4" t="inlineStr">
         <is>
           <t>23192494****-59</t>
         </is>
       </c>
-      <c r="D587" s="4" t="inlineStr">
+      <c r="D882" s="4" t="inlineStr">
         <is>
           <t>AQUISIÇÃO DE MEDICAMENTOS HOSPITALARES E INSUMOS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE, CONFORME MAPP 5111.</t>
         </is>
       </c>
-      <c r="E587" s="4" t="inlineStr">
+      <c r="E882" s="4" t="inlineStr">
         <is>
           <t>R$ 118.454,50</t>
         </is>
       </c>
-      <c r="F587" s="4" t="inlineStr">
+      <c r="F882" s="4" t="inlineStr">
         <is>
           <t>20/10/2025</t>
         </is>
       </c>
-      <c r="G587" s="4" t="inlineStr">
+      <c r="G882" s="4" t="inlineStr">
         <is>
           <t>20/10/2026</t>
         </is>
       </c>
-      <c r="H587" s="4" t="inlineStr">
+      <c r="H882" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I587" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A589" s="3" t="inlineStr">
+      <c r="I882" s="4" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="883" ht="8" customHeight="1"/>
+    <row r="884" ht="18" customHeight="1">
+      <c r="A884" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B589" s="3" t="inlineStr">
+      <c r="B884" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C589" s="3" t="inlineStr">
+      <c r="C884" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D589" s="3" t="inlineStr">
+      <c r="D884" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E589" s="3" t="inlineStr">
+      <c r="E884" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F589" s="3" t="inlineStr">
+      <c r="F884" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G589" s="3" t="inlineStr">
+      <c r="G884" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H589" s="3" t="inlineStr">
+      <c r="H884" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I589" s="3" t="inlineStr">
+      <c r="I884" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="590" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H590" s="4" t="inlineStr">
+    <row r="885" ht="15" customHeight="1">
+      <c r="A885" s="4" t="inlineStr">
+        <is>
+          <t>202510200002/2025</t>
+        </is>
+      </c>
+      <c r="B885" s="4" t="inlineStr">
+        <is>
+          <t>Odonto Medic Ltda</t>
+        </is>
+      </c>
+      <c r="C885" s="4" t="inlineStr">
+        <is>
+          <t>22253385****-12</t>
+        </is>
+      </c>
+      <c r="D885" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE MATERIAIS PERMENTES E DE CONSUMO PARA FISIOTERAPIA , JUNTO AO eMULTI(Equipes Multiprofissionais) DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E885" s="4" t="inlineStr">
+        <is>
+          <t>R$ 48.384,20</t>
+        </is>
+      </c>
+      <c r="F885" s="4" t="inlineStr">
+        <is>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+      <c r="G885" s="4" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="H885" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I885" s="4" t="inlineStr">
+        <is>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="886" ht="8" customHeight="1"/>
+    <row r="887" ht="18" customHeight="1">
+      <c r="A887" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B887" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C887" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D887" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E887" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F887" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G887" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H887" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I887" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="888" ht="15" customHeight="1">
+      <c r="A888" s="4" t="inlineStr">
+        <is>
+          <t>202510160002/2025</t>
+        </is>
+      </c>
+      <c r="B888" s="4" t="inlineStr">
+        <is>
+          <t>OFICINA DIGITAL PRODUCOES, MARKETING E AGENCIAMENTO DE VIAGENS LTDA</t>
+        </is>
+      </c>
+      <c r="C888" s="4" t="inlineStr">
+        <is>
+          <t>15605031****-43</t>
+        </is>
+      </c>
+      <c r="D888" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DA CANTORA "DAMARES”, NO DIA 20 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E888" s="4" t="inlineStr">
+        <is>
+          <t>R$ 200.000,00</t>
+        </is>
+      </c>
+      <c r="F888" s="4" t="inlineStr">
+        <is>
+          <t>16/10/2025</t>
+        </is>
+      </c>
+      <c r="G888" s="4" t="inlineStr">
+        <is>
+          <t>14/01/2026</t>
+        </is>
+      </c>
+      <c r="H888" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I888" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="889" ht="8" customHeight="1"/>
+    <row r="890" ht="18" customHeight="1">
+      <c r="A890" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B890" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C890" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D890" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E890" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F890" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G890" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H890" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I890" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="891" ht="15" customHeight="1">
+      <c r="A891" s="4" t="inlineStr">
+        <is>
+          <t>202510160001/2025</t>
+        </is>
+      </c>
+      <c r="B891" s="4" t="inlineStr">
+        <is>
+          <t>MONTEIRO E MONTEIRO ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C891" s="4" t="inlineStr">
+        <is>
+          <t>35542612****-90</t>
+        </is>
+      </c>
+      <c r="D891" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de Prestador de Serviços Advocatícios para que patrocine demanda judicial visando à recuperação dos valores que deixaram de ser repassados ao Município em face da ilegal fixação do valor mínimo anual por aluno (RECUPERAÇÃO DE VERBAS DO EXTINTO FUNDEF, execução da ação de n° 0050616-27.1999.4.03.6100).</t>
+        </is>
+      </c>
+      <c r="E891" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.364.105,30</t>
+        </is>
+      </c>
+      <c r="F891" s="4" t="inlineStr">
+        <is>
+          <t>16/10/2025</t>
+        </is>
+      </c>
+      <c r="G891" s="4" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="H891" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I590" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A592" s="3" t="inlineStr">
+      <c r="I891" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="892" ht="8" customHeight="1"/>
+    <row r="893" ht="18" customHeight="1">
+      <c r="A893" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B592" s="3" t="inlineStr">
+      <c r="B893" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C592" s="3" t="inlineStr">
+      <c r="C893" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D592" s="3" t="inlineStr">
+      <c r="D893" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E592" s="3" t="inlineStr">
+      <c r="E893" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F592" s="3" t="inlineStr">
+      <c r="F893" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G592" s="3" t="inlineStr">
+      <c r="G893" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H592" s="3" t="inlineStr">
+      <c r="H893" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I592" s="3" t="inlineStr">
+      <c r="I893" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="593" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="A595" s="3" t="inlineStr">
+    <row r="894" ht="15" customHeight="1">
+      <c r="A894" s="4" t="inlineStr">
+        <is>
+          <t>202510070004./2025</t>
+        </is>
+      </c>
+      <c r="B894" s="4" t="inlineStr">
+        <is>
+          <t>DIAGONAL INVESTIMENTOS E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C894" s="4" t="inlineStr">
+        <is>
+          <t>28177357****-69</t>
+        </is>
+      </c>
+      <c r="D894" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE UMA MINI ARENHINHA NA ESCOLA FRANCISCO SÁ - NÚCLEO G, ZONA RURAL, NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E894" s="4" t="inlineStr">
+        <is>
+          <t>R$ 125.123,88</t>
+        </is>
+      </c>
+      <c r="F894" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="G894" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H894" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I894" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="895" ht="8" customHeight="1"/>
+    <row r="896" ht="18" customHeight="1">
+      <c r="A896" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B595" s="3" t="inlineStr">
+      <c r="B896" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C595" s="3" t="inlineStr">
+      <c r="C896" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D595" s="3" t="inlineStr">
+      <c r="D896" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E595" s="3" t="inlineStr">
+      <c r="E896" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F595" s="3" t="inlineStr">
+      <c r="F896" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G595" s="3" t="inlineStr">
+      <c r="G896" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H595" s="3" t="inlineStr">
+      <c r="H896" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I595" s="3" t="inlineStr">
+      <c r="I896" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="596" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="A598" s="3" t="inlineStr">
+    <row r="897" ht="15" customHeight="1">
+      <c r="A897" s="4" t="inlineStr">
+        <is>
+          <t>202510070004./2025</t>
+        </is>
+      </c>
+      <c r="B897" s="4" t="inlineStr">
+        <is>
+          <t>DIAGONAL INVESTIMENTOS E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C897" s="4" t="inlineStr">
+        <is>
+          <t>28177357****-69</t>
+        </is>
+      </c>
+      <c r="D897" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE UMA MINI ARENHINHA NA ESCOLA FRANCISCO SÁ - NÚCLEO G, ZONA RURAL, NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E897" s="4" t="inlineStr">
+        <is>
+          <t>R$ 125.106,65</t>
+        </is>
+      </c>
+      <c r="F897" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="G897" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H897" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I897" s="4" t="inlineStr">
+        <is>
+          <t>10/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="898" ht="14" customHeight="1">
+      <c r="A898" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="899" ht="16" customHeight="1">
+      <c r="A899" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B899" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C899" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D899" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E899" s="6" t="inlineStr"/>
+      <c r="F899" s="6" t="inlineStr"/>
+      <c r="G899" s="6" t="inlineStr"/>
+      <c r="H899" s="6" t="inlineStr"/>
+      <c r="I899" s="6" t="inlineStr"/>
+    </row>
+    <row r="900" ht="14" customHeight="1">
+      <c r="A900" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B900" s="7" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="C900" s="7" t="inlineStr">
+        <is>
+          <t>R$ -17,23</t>
+        </is>
+      </c>
+      <c r="D900" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Supressão - Novo - 00076/2025</t>
+        </is>
+      </c>
+      <c r="E900" s="7" t="inlineStr"/>
+      <c r="F900" s="7" t="inlineStr"/>
+      <c r="G900" s="7" t="inlineStr"/>
+      <c r="H900" s="7" t="inlineStr"/>
+      <c r="I900" s="7" t="inlineStr"/>
+    </row>
+    <row r="901" ht="8" customHeight="1"/>
+    <row r="902" ht="18" customHeight="1">
+      <c r="A902" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B598" s="3" t="inlineStr">
+      <c r="B902" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C598" s="3" t="inlineStr">
+      <c r="C902" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D598" s="3" t="inlineStr">
+      <c r="D902" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E598" s="3" t="inlineStr">
+      <c r="E902" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F598" s="3" t="inlineStr">
+      <c r="F902" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G598" s="3" t="inlineStr">
+      <c r="G902" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H598" s="3" t="inlineStr">
+      <c r="H902" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I598" s="3" t="inlineStr">
+      <c r="I902" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="599" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H599" s="4" t="inlineStr">
+    <row r="903" ht="15" customHeight="1">
+      <c r="A903" s="4" t="inlineStr">
+        <is>
+          <t>202510070003./2025</t>
+        </is>
+      </c>
+      <c r="B903" s="4" t="inlineStr">
+        <is>
+          <t>MYLANO LOCAÇÕES, CONSTRUÇÕES E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C903" s="4" t="inlineStr">
+        <is>
+          <t>49671963****-06</t>
+        </is>
+      </c>
+      <c r="D903" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE GRADIS PARA FECHAMENTO DE TERRENO NO CONTORNO DOS COLÉGIOS FRANCISCO SÁ (NÚCLEO G), ALONSO HERCULANO (ESCÓCIO) E ANTÕNIO HONORATO (BAIRRO SALGADO), NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E903" s="4" t="inlineStr">
+        <is>
+          <t>R$ 121.834,39</t>
+        </is>
+      </c>
+      <c r="F903" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="G903" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H903" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I599" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A601" s="3" t="inlineStr">
+      <c r="I903" s="4" t="inlineStr">
+        <is>
+          <t>10/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="904" ht="14" customHeight="1">
+      <c r="A904" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="905" ht="16" customHeight="1">
+      <c r="A905" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B905" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C905" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D905" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E905" s="6" t="inlineStr"/>
+      <c r="F905" s="6" t="inlineStr"/>
+      <c r="G905" s="6" t="inlineStr"/>
+      <c r="H905" s="6" t="inlineStr"/>
+      <c r="I905" s="6" t="inlineStr"/>
+    </row>
+    <row r="906" ht="14" customHeight="1">
+      <c r="A906" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B906" s="7" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="C906" s="7" t="inlineStr">
+        <is>
+          <t>R$ -29,31</t>
+        </is>
+      </c>
+      <c r="D906" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Supressão - Novo - 00154/2025</t>
+        </is>
+      </c>
+      <c r="E906" s="7" t="inlineStr"/>
+      <c r="F906" s="7" t="inlineStr"/>
+      <c r="G906" s="7" t="inlineStr"/>
+      <c r="H906" s="7" t="inlineStr"/>
+      <c r="I906" s="7" t="inlineStr"/>
+    </row>
+    <row r="907" ht="8" customHeight="1"/>
+    <row r="908" ht="18" customHeight="1">
+      <c r="A908" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B601" s="3" t="inlineStr">
+      <c r="B908" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C601" s="3" t="inlineStr">
+      <c r="C908" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D601" s="3" t="inlineStr">
+      <c r="D908" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E601" s="3" t="inlineStr">
+      <c r="E908" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F601" s="3" t="inlineStr">
+      <c r="F908" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G601" s="3" t="inlineStr">
+      <c r="G908" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H601" s="3" t="inlineStr">
+      <c r="H908" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I601" s="3" t="inlineStr">
+      <c r="I908" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="602" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H602" s="4" t="inlineStr">
+    <row r="909" ht="15" customHeight="1">
+      <c r="A909" s="4" t="inlineStr">
+        <is>
+          <t>202510070003./2025</t>
+        </is>
+      </c>
+      <c r="B909" s="4" t="inlineStr">
+        <is>
+          <t>CALCULO CERTO SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C909" s="4" t="inlineStr">
+        <is>
+          <t>49671963****-06</t>
+        </is>
+      </c>
+      <c r="D909" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A CONSTRUÇÃO DE GRADIS PARA FECHAMENTO DE TERRENO NO CONTORNO DOS COLÉGIOS FRANCISCO SÁ (NÚCLEO G), ALONSO HERCULANO (ESCÓCIO) E ANTÕNIO HONORATO (BAIRRO SALGADO), NO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E909" s="4" t="inlineStr">
+        <is>
+          <t>R$ 121.863,70</t>
+        </is>
+      </c>
+      <c r="F909" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="G909" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H909" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I602" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A604" s="3" t="inlineStr">
+      <c r="I909" s="4" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="910" ht="8" customHeight="1"/>
+    <row r="911" ht="18" customHeight="1">
+      <c r="A911" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B604" s="3" t="inlineStr">
+      <c r="B911" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C604" s="3" t="inlineStr">
+      <c r="C911" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D604" s="3" t="inlineStr">
+      <c r="D911" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E604" s="3" t="inlineStr">
+      <c r="E911" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F604" s="3" t="inlineStr">
+      <c r="F911" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G604" s="3" t="inlineStr">
+      <c r="G911" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H604" s="3" t="inlineStr">
+      <c r="H911" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I604" s="3" t="inlineStr">
+      <c r="I911" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="605" ht="15" customHeight="1">
-[...787 lines deleted...]
-      <c r="A632" s="4" t="inlineStr">
+    <row r="912" ht="15" customHeight="1">
+      <c r="A912" s="4" t="inlineStr">
         <is>
           <t>202510070001./2025</t>
         </is>
       </c>
-      <c r="B632" s="4" t="inlineStr">
+      <c r="B912" s="4" t="inlineStr">
         <is>
           <t>MULTINTEGRADA LTDA</t>
         </is>
       </c>
-      <c r="C632" s="4" t="inlineStr">
+      <c r="C912" s="4" t="inlineStr">
         <is>
           <t>25189803****-67</t>
         </is>
       </c>
-      <c r="D632" s="4" t="inlineStr">
+      <c r="D912" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA COM SOLUÇÃO DE
 SOFTWARE PARA PRONTUÁRIO HOSPITALAR, INCLUINDO: LOCAÇÃO DE SERVIDOR EM
 NUVEM, MANUTENÇÃO, SUPORTE TÉCNICO E CAPACITAÇÃO DE SERVIDORES DO HOSPITAL
 MUNICIPAL ANTONIO RIBEIRO DA SILVA.</t>
         </is>
       </c>
-      <c r="E632" s="4" t="inlineStr">
+      <c r="E912" s="4" t="inlineStr">
         <is>
           <t>R$ 32.500,00</t>
         </is>
       </c>
-      <c r="F632" s="4" t="inlineStr">
+      <c r="F912" s="4" t="inlineStr">
         <is>
           <t>07/10/2025</t>
         </is>
       </c>
-      <c r="G632" s="4" t="inlineStr">
+      <c r="G912" s="4" t="inlineStr">
         <is>
           <t>07/10/2026</t>
         </is>
       </c>
-      <c r="H632" s="4" t="inlineStr">
+      <c r="H912" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I632" s="4" t="inlineStr">
+      <c r="I912" s="4" t="inlineStr">
         <is>
           <t>10/07/2025</t>
         </is>
       </c>
     </row>
-    <row r="633" ht="8" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A634" s="3" t="inlineStr">
+    <row r="913" ht="8" customHeight="1"/>
+    <row r="914" ht="18" customHeight="1">
+      <c r="A914" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B634" s="3" t="inlineStr">
+      <c r="B914" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C634" s="3" t="inlineStr">
+      <c r="C914" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D634" s="3" t="inlineStr">
+      <c r="D914" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E634" s="3" t="inlineStr">
+      <c r="E914" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F634" s="3" t="inlineStr">
+      <c r="F914" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G634" s="3" t="inlineStr">
+      <c r="G914" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H634" s="3" t="inlineStr">
+      <c r="H914" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I634" s="3" t="inlineStr">
+      <c r="I914" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="635" ht="15" customHeight="1">
-      <c r="A635" s="4" t="inlineStr">
+    <row r="915" ht="15" customHeight="1">
+      <c r="A915" s="4" t="inlineStr">
         <is>
           <t>202510010002/2025</t>
         </is>
       </c>
-      <c r="B635" s="4" t="inlineStr">
+      <c r="B915" s="4" t="inlineStr">
         <is>
           <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
-      <c r="C635" s="4" t="inlineStr">
+      <c r="C915" s="4" t="inlineStr">
         <is>
           <t>07580946****-13</t>
         </is>
       </c>
-      <c r="D635" s="4" t="inlineStr">
+      <c r="D915" s="4" t="inlineStr">
         <is>
           <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
-      <c r="E635" s="4" t="inlineStr">
+      <c r="E915" s="4" t="inlineStr">
         <is>
           <t>R$ 140.130,00</t>
         </is>
       </c>
-      <c r="F635" s="4" t="inlineStr">
+      <c r="F915" s="4" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="G635" s="4" t="inlineStr">
+      <c r="G915" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H635" s="4" t="inlineStr">
+      <c r="H915" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I635" s="4" t="inlineStr">
+      <c r="I915" s="4" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
     </row>
-    <row r="636" ht="8" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A637" s="3" t="inlineStr">
+    <row r="916" ht="8" customHeight="1"/>
+    <row r="917" ht="18" customHeight="1">
+      <c r="A917" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B637" s="3" t="inlineStr">
+      <c r="B917" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C637" s="3" t="inlineStr">
+      <c r="C917" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D637" s="3" t="inlineStr">
+      <c r="D917" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E637" s="3" t="inlineStr">
+      <c r="E917" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F637" s="3" t="inlineStr">
+      <c r="F917" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G637" s="3" t="inlineStr">
+      <c r="G917" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H637" s="3" t="inlineStr">
+      <c r="H917" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I637" s="3" t="inlineStr">
+      <c r="I917" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="638" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G638" s="4" t="inlineStr">
+    <row r="918" ht="15" customHeight="1">
+      <c r="A918" s="4" t="inlineStr">
+        <is>
+          <t>202509290004./2025</t>
+        </is>
+      </c>
+      <c r="B918" s="4" t="inlineStr">
+        <is>
+          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+        </is>
+      </c>
+      <c r="C918" s="4" t="inlineStr">
+        <is>
+          <t>07779242****-74</t>
+        </is>
+      </c>
+      <c r="D918" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE SAÚDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E918" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F918" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="G918" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="H918" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I918" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="919" ht="8" customHeight="1"/>
+    <row r="920" ht="18" customHeight="1">
+      <c r="A920" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B920" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C920" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D920" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E920" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F920" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G920" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H920" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I920" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="921" ht="15" customHeight="1">
+      <c r="A921" s="4" t="inlineStr">
+        <is>
+          <t>202509290003./2025</t>
+        </is>
+      </c>
+      <c r="B921" s="4" t="inlineStr">
+        <is>
+          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+        </is>
+      </c>
+      <c r="C921" s="4" t="inlineStr">
+        <is>
+          <t>07779242****-74</t>
+        </is>
+      </c>
+      <c r="D921" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E921" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F921" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="G921" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="H921" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I921" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="922" ht="8" customHeight="1"/>
+    <row r="923" ht="18" customHeight="1">
+      <c r="A923" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B923" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C923" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D923" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E923" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F923" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G923" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H923" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I923" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="924" ht="15" customHeight="1">
+      <c r="A924" s="4" t="inlineStr">
+        <is>
+          <t>202509290002./2025</t>
+        </is>
+      </c>
+      <c r="B924" s="4" t="inlineStr">
+        <is>
+          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+        </is>
+      </c>
+      <c r="C924" s="4" t="inlineStr">
+        <is>
+          <t>07779242****-74</t>
+        </is>
+      </c>
+      <c r="D924" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E924" s="4" t="inlineStr">
+        <is>
+          <t>R$ 47.250,00</t>
+        </is>
+      </c>
+      <c r="F924" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="G924" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="H924" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I924" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="925" ht="8" customHeight="1"/>
+    <row r="926" ht="18" customHeight="1">
+      <c r="A926" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B926" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C926" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D926" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E926" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F926" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G926" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H926" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I926" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="927" ht="15" customHeight="1">
+      <c r="A927" s="4" t="inlineStr">
+        <is>
+          <t>202509290001../2025</t>
+        </is>
+      </c>
+      <c r="B927" s="4" t="inlineStr">
+        <is>
+          <t>HEDELITA NOGUEIRA VIEIRA LTDA</t>
+        </is>
+      </c>
+      <c r="C927" s="4" t="inlineStr">
+        <is>
+          <t>07779242****-74</t>
+        </is>
+      </c>
+      <c r="D927" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÕES E ATOS OFICIAIS  DE INTERESSE DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E927" s="4" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="F927" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="G927" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="H927" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I927" s="4" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="928" ht="8" customHeight="1"/>
+    <row r="929" ht="18" customHeight="1">
+      <c r="A929" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B929" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C929" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D929" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E929" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F929" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G929" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H929" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I929" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="930" ht="15" customHeight="1">
+      <c r="A930" s="4" t="inlineStr">
+        <is>
+          <t>202509190001../2025</t>
+        </is>
+      </c>
+      <c r="B930" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO DE ESTUDOS, PESQUISAS E PROJETOS VALE DO JAGUARIBE</t>
+        </is>
+      </c>
+      <c r="C930" s="4" t="inlineStr">
+        <is>
+          <t>08902465****-40</t>
+        </is>
+      </c>
+      <c r="D930" s="4" t="inlineStr">
+        <is>
+          <t>Contratação dos serviços de assessoria no desenvolvimento de atividades de fomento ao ensino e aprendizagem junto à Secretaria de Educação do município de São Luís do Curu-CE.</t>
+        </is>
+      </c>
+      <c r="E930" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.100,00</t>
+        </is>
+      </c>
+      <c r="F930" s="4" t="inlineStr">
+        <is>
+          <t>19/09/2025</t>
+        </is>
+      </c>
+      <c r="G930" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H638" s="4" t="inlineStr">
+      <c r="H930" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I638" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A640" s="3" t="inlineStr">
+      <c r="I930" s="4" t="inlineStr">
+        <is>
+          <t>19/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="931" ht="8" customHeight="1"/>
+    <row r="932" ht="18" customHeight="1">
+      <c r="A932" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B640" s="3" t="inlineStr">
+      <c r="B932" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C640" s="3" t="inlineStr">
+      <c r="C932" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D640" s="3" t="inlineStr">
+      <c r="D932" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E640" s="3" t="inlineStr">
+      <c r="E932" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F640" s="3" t="inlineStr">
+      <c r="F932" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G640" s="3" t="inlineStr">
+      <c r="G932" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H640" s="3" t="inlineStr">
+      <c r="H932" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I640" s="3" t="inlineStr">
+      <c r="I932" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="641" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G641" s="4" t="inlineStr">
+    <row r="933" ht="15" customHeight="1">
+      <c r="A933" s="4" t="inlineStr">
+        <is>
+          <t>202509170001./2025</t>
+        </is>
+      </c>
+      <c r="B933" s="4" t="inlineStr">
+        <is>
+          <t>F. IVO DE MACEDO PRODUCAO DE EVENTOS DE FESTAS LTDA</t>
+        </is>
+      </c>
+      <c r="C933" s="4" t="inlineStr">
+        <is>
+          <t>27141623****-30</t>
+        </is>
+      </c>
+      <c r="D933" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DA BANDA “JOYCE TAYNÁ”, NO DIA 21 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E933" s="4" t="inlineStr">
+        <is>
+          <t>R$ 100.000,00</t>
+        </is>
+      </c>
+      <c r="F933" s="4" t="inlineStr">
+        <is>
+          <t>17/09/2025</t>
+        </is>
+      </c>
+      <c r="G933" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H641" s="4" t="inlineStr">
+      <c r="H933" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I641" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A643" s="3" t="inlineStr">
+      <c r="I933" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="934" ht="8" customHeight="1"/>
+    <row r="935" ht="18" customHeight="1">
+      <c r="A935" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B643" s="3" t="inlineStr">
+      <c r="B935" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C643" s="3" t="inlineStr">
+      <c r="C935" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D643" s="3" t="inlineStr">
+      <c r="D935" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E643" s="3" t="inlineStr">
+      <c r="E935" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F643" s="3" t="inlineStr">
+      <c r="F935" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G643" s="3" t="inlineStr">
+      <c r="G935" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H643" s="3" t="inlineStr">
+      <c r="H935" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I643" s="3" t="inlineStr">
+      <c r="I935" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="644" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H644" s="4" t="inlineStr">
+    <row r="936" ht="15" customHeight="1">
+      <c r="A936" s="4" t="inlineStr">
+        <is>
+          <t>202509120002./2025</t>
+        </is>
+      </c>
+      <c r="B936" s="4" t="inlineStr">
+        <is>
+          <t>EMAN - ASSESSORIA E SERVICOS DE APOIO ADMINISTRATIVOS LTDA</t>
+        </is>
+      </c>
+      <c r="C936" s="4" t="inlineStr">
+        <is>
+          <t>54594846****-26</t>
+        </is>
+      </c>
+      <c r="D936" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA DE CONSULTORIA COM A FINALIDADE DE REALIZAR MAPEAMENTO, MONITORAMENTO E MELHORIAS CONTÍNUAS DE PROCESSOS NOS SETORES DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E936" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F936" s="4" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="G936" s="4" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
+        </is>
+      </c>
+      <c r="H936" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I644" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A646" s="3" t="inlineStr">
+      <c r="I936" s="4" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="937" ht="8" customHeight="1"/>
+    <row r="938" ht="18" customHeight="1">
+      <c r="A938" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B646" s="3" t="inlineStr">
+      <c r="B938" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C646" s="3" t="inlineStr">
+      <c r="C938" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D646" s="3" t="inlineStr">
+      <c r="D938" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E646" s="3" t="inlineStr">
+      <c r="E938" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F646" s="3" t="inlineStr">
+      <c r="F938" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G646" s="3" t="inlineStr">
+      <c r="G938" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H646" s="3" t="inlineStr">
+      <c r="H938" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I646" s="3" t="inlineStr">
+      <c r="I938" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="647" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H647" s="4" t="inlineStr">
+    <row r="939" ht="15" customHeight="1">
+      <c r="A939" s="4" t="inlineStr">
+        <is>
+          <t>202509100001./2025</t>
+        </is>
+      </c>
+      <c r="B939" s="4" t="inlineStr">
+        <is>
+          <t>ANA PAULA DE SOUSA ALVES</t>
+        </is>
+      </c>
+      <c r="C939" s="4" t="inlineStr">
+        <is>
+          <t>***.***.363-**</t>
+        </is>
+      </c>
+      <c r="D939" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMOVEL, LOCALIZADO NO PV IPIRANGA, ZONA RURAL, SÃO LUÍS DO CURU-CE, PARA FUNCIONAMENTO DO EJA(EDUCAÇÃO DE JOVENS E ADULTOS) NA LOCALIDADE DE IPIRANGA, JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E939" s="4" t="inlineStr">
+        <is>
+          <t>R$ 3.600,00</t>
+        </is>
+      </c>
+      <c r="F939" s="4" t="inlineStr">
+        <is>
+          <t>10/09/2025</t>
+        </is>
+      </c>
+      <c r="G939" s="4" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="H939" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I647" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A649" s="3" t="inlineStr">
+      <c r="I939" s="4" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="940" ht="8" customHeight="1"/>
+    <row r="941" ht="18" customHeight="1">
+      <c r="A941" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B649" s="3" t="inlineStr">
+      <c r="B941" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C649" s="3" t="inlineStr">
+      <c r="C941" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D649" s="3" t="inlineStr">
+      <c r="D941" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E649" s="3" t="inlineStr">
+      <c r="E941" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F649" s="3" t="inlineStr">
+      <c r="F941" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G649" s="3" t="inlineStr">
+      <c r="G941" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H649" s="3" t="inlineStr">
+      <c r="H941" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I649" s="3" t="inlineStr">
+      <c r="I941" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="650" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H650" s="4" t="inlineStr">
+    <row r="942" ht="15" customHeight="1">
+      <c r="A942" s="4" t="inlineStr">
+        <is>
+          <t>202509050002./2025</t>
+        </is>
+      </c>
+      <c r="B942" s="4" t="inlineStr">
+        <is>
+          <t>ANTÔNIO HONORIO MACIEL</t>
+        </is>
+      </c>
+      <c r="C942" s="4" t="inlineStr">
+        <is>
+          <t>***.***.633-**</t>
+        </is>
+      </c>
+      <c r="D942" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA RUA PEDRO MAGALHÃES, S/N, SWAT, SÃO LUÍS DO CURU-CE, DESTINADO A PESSOA EM SITUAÇÃO DE VULNERABILIDADE, CONCEDENDO O BENEFICIO EVENTUAL DE AUXILIO MORADIA, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E942" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.400,00</t>
+        </is>
+      </c>
+      <c r="F942" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="G942" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+      <c r="H942" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I650" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A652" s="3" t="inlineStr">
+      <c r="I942" s="4" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="943" ht="14" customHeight="1">
+      <c r="A943" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="944" ht="16" customHeight="1">
+      <c r="A944" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B944" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C944" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D944" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E944" s="6" t="inlineStr"/>
+      <c r="F944" s="6" t="inlineStr"/>
+      <c r="G944" s="6" t="inlineStr"/>
+      <c r="H944" s="6" t="inlineStr"/>
+      <c r="I944" s="6" t="inlineStr"/>
+    </row>
+    <row r="945" ht="14" customHeight="1">
+      <c r="A945" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B945" s="7" t="inlineStr">
+        <is>
+          <t>10/11/2025</t>
+        </is>
+      </c>
+      <c r="C945" s="7" t="inlineStr">
+        <is>
+          <t>R$ 0,00</t>
+        </is>
+      </c>
+      <c r="D945" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 138, inciso II, combinado com o Art. 137, II - Rescisão contratual - Novo - 00011/2025</t>
+        </is>
+      </c>
+      <c r="E945" s="7" t="inlineStr"/>
+      <c r="F945" s="7" t="inlineStr"/>
+      <c r="G945" s="7" t="inlineStr"/>
+      <c r="H945" s="7" t="inlineStr"/>
+      <c r="I945" s="7" t="inlineStr"/>
+    </row>
+    <row r="946" ht="8" customHeight="1"/>
+    <row r="947" ht="18" customHeight="1">
+      <c r="A947" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B652" s="3" t="inlineStr">
+      <c r="B947" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C652" s="3" t="inlineStr">
+      <c r="C947" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D652" s="3" t="inlineStr">
+      <c r="D947" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E652" s="3" t="inlineStr">
+      <c r="E947" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F652" s="3" t="inlineStr">
+      <c r="F947" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G652" s="3" t="inlineStr">
+      <c r="G947" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H652" s="3" t="inlineStr">
+      <c r="H947" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I652" s="3" t="inlineStr">
+      <c r="I947" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="653" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H653" s="4" t="inlineStr">
+    <row r="948" ht="15" customHeight="1">
+      <c r="A948" s="4" t="inlineStr">
+        <is>
+          <t>202509050002./2025</t>
+        </is>
+      </c>
+      <c r="B948" s="4" t="inlineStr">
+        <is>
+          <t>ANTÔNIO HONORIO MACIEL</t>
+        </is>
+      </c>
+      <c r="C948" s="4" t="inlineStr">
+        <is>
+          <t>***.***.633-**</t>
+        </is>
+      </c>
+      <c r="D948" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA RUA PEDRO MAGALHÃES, S/N, SWAT, SÃO LUÍS DO CURU-CE, DESTINADO A PESSOA EM SITUAÇÃO DE VULNERABILIDADE, CONCEDENDO O BENEFICIO EVENTUAL DE AUXILIO MORADIA, JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E948" s="4" t="inlineStr">
+        <is>
+          <t>R$ 5.400,00</t>
+        </is>
+      </c>
+      <c r="F948" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="G948" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+      <c r="H948" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I653" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A655" s="3" t="inlineStr">
+      <c r="I948" s="4" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="949" ht="8" customHeight="1"/>
+    <row r="950" ht="18" customHeight="1">
+      <c r="A950" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B655" s="3" t="inlineStr">
+      <c r="B950" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C655" s="3" t="inlineStr">
+      <c r="C950" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D655" s="3" t="inlineStr">
+      <c r="D950" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E655" s="3" t="inlineStr">
+      <c r="E950" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F655" s="3" t="inlineStr">
+      <c r="F950" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G655" s="3" t="inlineStr">
+      <c r="G950" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H655" s="3" t="inlineStr">
+      <c r="H950" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I655" s="3" t="inlineStr">
+      <c r="I950" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="656" ht="15" customHeight="1">
-[...916 lines deleted...]
-      <c r="A686" s="4" t="inlineStr">
+    <row r="951" ht="15" customHeight="1">
+      <c r="A951" s="4" t="inlineStr">
         <is>
           <t>202509050001../2025</t>
         </is>
       </c>
-      <c r="B686" s="4" t="inlineStr">
+      <c r="B951" s="4" t="inlineStr">
         <is>
           <t>INSTITUTO DE ADMINISTRACAO E TECNOLOGIA</t>
         </is>
       </c>
-      <c r="C686" s="4" t="inlineStr">
+      <c r="C951" s="4" t="inlineStr">
         <is>
           <t>35328913****-16</t>
         </is>
       </c>
-      <c r="D686" s="4" t="inlineStr">
+      <c r="D951" s="4" t="inlineStr">
         <is>
           <t>SERVIÇOS TÉCNICOS ESPECIALIZADOS DE DESENVOLVIMENTO INSTITUCIONAL COM ENSINO, CAPACITAÇÃO E TREINAMENTO DE CORPO TÉCNICO DE PROFISSIONAIS DA ADMINISTRAÇÃO, ANÁLISE DE CONTINGÊNCIAS 
 PASSÍVEIS DE REDUÇÃO E DE DIAGNÓSTICO DE CONTRIBUIÇÕES NOS TEMAS DE DESPESAS COM PESSOAL O ENCARGOS DA ADMINISTRAÇÃO MUNICIPAL DE SÃO LUIS DO CURU/CEARÁ.</t>
         </is>
       </c>
-      <c r="E686" s="4" t="inlineStr">
+      <c r="E951" s="4" t="inlineStr">
         <is>
           <t>R$ 1.100.000,00</t>
         </is>
       </c>
-      <c r="F686" s="4" t="inlineStr">
+      <c r="F951" s="4" t="inlineStr">
         <is>
           <t>05/09/2025</t>
         </is>
       </c>
-      <c r="G686" s="4" t="inlineStr">
+      <c r="G951" s="4" t="inlineStr">
         <is>
           <t>05/09/2026</t>
         </is>
       </c>
-      <c r="H686" s="4" t="inlineStr">
+      <c r="H951" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I686" s="4" t="inlineStr">
+      <c r="I951" s="4" t="inlineStr">
         <is>
           <t>28/10/2025</t>
         </is>
       </c>
     </row>
-    <row r="687" ht="8" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A688" s="3" t="inlineStr">
+    <row r="952" ht="8" customHeight="1"/>
+    <row r="953" ht="18" customHeight="1">
+      <c r="A953" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B688" s="3" t="inlineStr">
+      <c r="B953" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C688" s="3" t="inlineStr">
+      <c r="C953" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D688" s="3" t="inlineStr">
+      <c r="D953" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E688" s="3" t="inlineStr">
+      <c r="E953" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F688" s="3" t="inlineStr">
+      <c r="F953" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G688" s="3" t="inlineStr">
+      <c r="G953" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H688" s="3" t="inlineStr">
+      <c r="H953" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I688" s="3" t="inlineStr">
+      <c r="I953" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="689" ht="15" customHeight="1">
-      <c r="A689" s="4" t="inlineStr">
+    <row r="954" ht="15" customHeight="1">
+      <c r="A954" s="4" t="inlineStr">
         <is>
           <t>202509040001./2025</t>
         </is>
       </c>
-      <c r="B689" s="4" t="inlineStr">
+      <c r="B954" s="4" t="inlineStr">
         <is>
           <t>FERNANDINHA PRODUCOES LTDA</t>
         </is>
       </c>
-      <c r="C689" s="4" t="inlineStr">
+      <c r="C954" s="4" t="inlineStr">
         <is>
           <t>60432376****-05</t>
         </is>
       </c>
-      <c r="D689" s="4" t="inlineStr">
+      <c r="D954" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DA BANDA “FERNANDINHA PRODUÇÕES LTDA”, NO DIA 21 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
-      <c r="E689" s="4" t="inlineStr">
+      <c r="E954" s="4" t="inlineStr">
         <is>
           <t>R$ 150.000,00</t>
         </is>
       </c>
-      <c r="F689" s="4" t="inlineStr">
+      <c r="F954" s="4" t="inlineStr">
         <is>
           <t>08/09/2025</t>
         </is>
       </c>
-      <c r="G689" s="4" t="inlineStr">
+      <c r="G954" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H689" s="4" t="inlineStr">
+      <c r="H954" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I689" s="4" t="inlineStr">
+      <c r="I954" s="4" t="inlineStr">
         <is>
           <t>21/10/2025</t>
         </is>
       </c>
     </row>
-    <row r="690" ht="8" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A691" s="3" t="inlineStr">
+    <row r="955" ht="8" customHeight="1"/>
+    <row r="956" ht="18" customHeight="1">
+      <c r="A956" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B691" s="3" t="inlineStr">
+      <c r="B956" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C691" s="3" t="inlineStr">
+      <c r="C956" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D691" s="3" t="inlineStr">
+      <c r="D956" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E691" s="3" t="inlineStr">
+      <c r="E956" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F691" s="3" t="inlineStr">
+      <c r="F956" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G691" s="3" t="inlineStr">
+      <c r="G956" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H691" s="3" t="inlineStr">
+      <c r="H956" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I691" s="3" t="inlineStr">
+      <c r="I956" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="692" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G692" s="4" t="inlineStr">
+    <row r="957" ht="15" customHeight="1">
+      <c r="A957" s="4" t="inlineStr">
+        <is>
+          <t>202508290001./2025</t>
+        </is>
+      </c>
+      <c r="B957" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO DE ESTUDOS, PESQUISAS E PROJETOS VALE DO JAGUARIBE</t>
+        </is>
+      </c>
+      <c r="C957" s="4" t="inlineStr">
+        <is>
+          <t>08902465****-40</t>
+        </is>
+      </c>
+      <c r="D957" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para realização de processo seletivo destinado à escolha de diretores escolares da rede pública municipal, com base em critérios técnicos de mérito e desempenho, conforme estabelece o art. 14, inciso I da Lei nº 14.113/2020, e os princípios constitucionais da gestão democrática e da garantia da qualidade do ensino.</t>
+        </is>
+      </c>
+      <c r="E957" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.760,00</t>
+        </is>
+      </c>
+      <c r="F957" s="4" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="G957" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H692" s="4" t="inlineStr">
+      <c r="H957" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I692" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A694" s="3" t="inlineStr">
+      <c r="I957" s="4" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="958" ht="8" customHeight="1"/>
+    <row r="959" ht="18" customHeight="1">
+      <c r="A959" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B694" s="3" t="inlineStr">
+      <c r="B959" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C694" s="3" t="inlineStr">
+      <c r="C959" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D694" s="3" t="inlineStr">
+      <c r="D959" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E694" s="3" t="inlineStr">
+      <c r="E959" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F694" s="3" t="inlineStr">
+      <c r="F959" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G694" s="3" t="inlineStr">
+      <c r="G959" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H694" s="3" t="inlineStr">
+      <c r="H959" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I694" s="3" t="inlineStr">
+      <c r="I959" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="695" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G695" s="4" t="inlineStr">
+    <row r="960" ht="15" customHeight="1">
+      <c r="A960" s="4" t="inlineStr">
+        <is>
+          <t>202508290001./2025</t>
+        </is>
+      </c>
+      <c r="B960" s="4" t="inlineStr">
+        <is>
+          <t>INSTITUTO DE ESTUDOS, PESQUISAS E PROJETOS VALE DO JAGUARIBE</t>
+        </is>
+      </c>
+      <c r="C960" s="4" t="inlineStr">
+        <is>
+          <t>08902465****-40</t>
+        </is>
+      </c>
+      <c r="D960" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para realização de processo seletivo destinado à escolha de diretores escolares da rede pública municipal, com base em critérios técnicos de mérito e desempenho, conforme estabelece o art. 14, inciso I da Lei nº 14.113/2020, e os princípios constitucionais da gestão democrática e da garantia da qualidade do ensino.</t>
+        </is>
+      </c>
+      <c r="E960" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.760,00</t>
+        </is>
+      </c>
+      <c r="F960" s="4" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="G960" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H695" s="4" t="inlineStr">
+      <c r="H960" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I695" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A697" s="3" t="inlineStr">
+      <c r="I960" s="4" t="inlineStr">
+        <is>
+          <t>09/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="961" ht="8" customHeight="1"/>
+    <row r="962" ht="18" customHeight="1">
+      <c r="A962" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B697" s="3" t="inlineStr">
+      <c r="B962" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C697" s="3" t="inlineStr">
+      <c r="C962" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D697" s="3" t="inlineStr">
+      <c r="D962" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E697" s="3" t="inlineStr">
+      <c r="E962" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F697" s="3" t="inlineStr">
+      <c r="F962" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G697" s="3" t="inlineStr">
+      <c r="G962" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H697" s="3" t="inlineStr">
+      <c r="H962" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I697" s="3" t="inlineStr">
+      <c r="I962" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="698" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G698" s="4" t="inlineStr">
+    <row r="963" ht="15" customHeight="1">
+      <c r="A963" s="4" t="inlineStr">
+        <is>
+          <t>202508260001./2025</t>
+        </is>
+      </c>
+      <c r="B963" s="4" t="inlineStr">
+        <is>
+          <t>SD PRODUCOES E EVENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C963" s="4" t="inlineStr">
+        <is>
+          <t>28214459****-07</t>
+        </is>
+      </c>
+      <c r="D963" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DA BANDA “SEU DESEJO”, NO DIA 21 DE NOVEMBRO DE 2025, PARA A FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E963" s="4" t="inlineStr">
+        <is>
+          <t>R$ 400.000,00</t>
+        </is>
+      </c>
+      <c r="F963" s="4" t="inlineStr">
+        <is>
+          <t>26/08/2025</t>
+        </is>
+      </c>
+      <c r="G963" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H698" s="4" t="inlineStr">
+      <c r="H963" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I698" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A700" s="3" t="inlineStr">
+      <c r="I963" s="4" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="964" ht="8" customHeight="1"/>
+    <row r="965" ht="18" customHeight="1">
+      <c r="A965" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B700" s="3" t="inlineStr">
+      <c r="B965" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C700" s="3" t="inlineStr">
+      <c r="C965" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D700" s="3" t="inlineStr">
+      <c r="D965" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E700" s="3" t="inlineStr">
+      <c r="E965" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F700" s="3" t="inlineStr">
+      <c r="F965" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G700" s="3" t="inlineStr">
+      <c r="G965" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H700" s="3" t="inlineStr">
+      <c r="H965" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I700" s="3" t="inlineStr">
+      <c r="I965" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="701" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G701" s="4" t="inlineStr">
+    <row r="966" ht="15" customHeight="1">
+      <c r="A966" s="4" t="inlineStr">
+        <is>
+          <t>202508150001./2025</t>
+        </is>
+      </c>
+      <c r="B966" s="4" t="inlineStr">
+        <is>
+          <t>FRANCISCO WASHINGTON MESQUITA DE SOUSA</t>
+        </is>
+      </c>
+      <c r="C966" s="4" t="inlineStr">
+        <is>
+          <t>***.***.563-**</t>
+        </is>
+      </c>
+      <c r="D966" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA RUA EXPEDITO RODRIGUES DE SOUSA, S/N, SALGADO, SÃO LUÍS DO CURU-CE, PARA O FUNCIONAMENTO DA FÁBRICA TALLÚ CALÇADOS, JUNTO A SECRETARIA DE EMPREENDEDORISMO E DESENVOLVIMENTO ECONÔMICO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E966" s="4" t="inlineStr">
+        <is>
+          <t>R$ 12.000,00</t>
+        </is>
+      </c>
+      <c r="F966" s="4" t="inlineStr">
+        <is>
+          <t>18/08/2025</t>
+        </is>
+      </c>
+      <c r="G966" s="4" t="inlineStr">
+        <is>
+          <t>18/08/2026</t>
+        </is>
+      </c>
+      <c r="H966" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I966" s="4" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="967" ht="8" customHeight="1"/>
+    <row r="968" ht="18" customHeight="1">
+      <c r="A968" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B968" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C968" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D968" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E968" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F968" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G968" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H968" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I968" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="969" ht="15" customHeight="1">
+      <c r="A969" s="4" t="inlineStr">
+        <is>
+          <t>202508010002./2025</t>
+        </is>
+      </c>
+      <c r="B969" s="4" t="inlineStr">
+        <is>
+          <t>MARIA JÚLIA ACÁCIO NUNES</t>
+        </is>
+      </c>
+      <c r="C969" s="4" t="inlineStr">
+        <is>
+          <t>***.***.453-**</t>
+        </is>
+      </c>
+      <c r="D969" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA AVENIDA PEDRO CIPRIANO, S/N, SÃO LUÍS DO CURU-CE, PARA O FUNCIONAMENTO DA EQUIPE eMULTI (Equipes Multiprofissionais), JUNTO A SECRETARIA DE SAÚDE DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E969" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.600,00</t>
+        </is>
+      </c>
+      <c r="F969" s="4" t="inlineStr">
+        <is>
+          <t>01/08/2025</t>
+        </is>
+      </c>
+      <c r="G969" s="4" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="H969" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I969" s="4" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="970" ht="8" customHeight="1"/>
+    <row r="971" ht="18" customHeight="1">
+      <c r="A971" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B971" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C971" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D971" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E971" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F971" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G971" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H971" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I971" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="972" ht="15" customHeight="1">
+      <c r="A972" s="4" t="inlineStr">
+        <is>
+          <t>202508010001/2025</t>
+        </is>
+      </c>
+      <c r="B972" s="4" t="inlineStr">
+        <is>
+          <t>RAIMUNDO NONATO COÊLHO JÚNIOR</t>
+        </is>
+      </c>
+      <c r="C972" s="4" t="inlineStr">
+        <is>
+          <t>***.***.023-**</t>
+        </is>
+      </c>
+      <c r="D972" s="4" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL, LOCALIZADO NA RUA PRUDENCIO BEZERRA, 26, CENTRO, SÃO LUÍS DO CURU-CE, PARA FUNCIONAMENTO DE  POSTO DE ATENDIMENTO  DO "MAIS CIDADÃO" JUNTO A SECRETARIA DE GOVERNO  DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E972" s="4" t="inlineStr">
+        <is>
+          <t>R$ 24.000,00</t>
+        </is>
+      </c>
+      <c r="F972" s="4" t="inlineStr">
+        <is>
+          <t>01/08/2025</t>
+        </is>
+      </c>
+      <c r="G972" s="4" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="H972" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I972" s="4" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="973" ht="8" customHeight="1"/>
+    <row r="974" ht="18" customHeight="1">
+      <c r="A974" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B974" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C974" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D974" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E974" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F974" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G974" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H974" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I974" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="975" ht="15" customHeight="1">
+      <c r="A975" s="4" t="inlineStr">
+        <is>
+          <t>202507290001/2025</t>
+        </is>
+      </c>
+      <c r="B975" s="4" t="inlineStr">
+        <is>
+          <t>R C RIBEIRO PECAS LTDA-ME</t>
+        </is>
+      </c>
+      <c r="C975" s="4" t="inlineStr">
+        <is>
+          <t>23731565****-44</t>
+        </is>
+      </c>
+      <c r="D975" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE BOMBAS DE VAZÃO DESTINADAS A ATENDER AS NECESSIDADES DA SECRETARIA DE INFRAESTRUTURA DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E975" s="4" t="inlineStr">
+        <is>
+          <t>R$ 62.345,08</t>
+        </is>
+      </c>
+      <c r="F975" s="4" t="inlineStr">
+        <is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+      <c r="G975" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H701" s="4" t="inlineStr">
+      <c r="H975" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I701" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A703" s="3" t="inlineStr">
+      <c r="I975" s="4" t="inlineStr">
+        <is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="976" ht="8" customHeight="1"/>
+    <row r="977" ht="18" customHeight="1">
+      <c r="A977" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B703" s="3" t="inlineStr">
+      <c r="B977" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C703" s="3" t="inlineStr">
+      <c r="C977" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D703" s="3" t="inlineStr">
+      <c r="D977" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E703" s="3" t="inlineStr">
+      <c r="E977" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F703" s="3" t="inlineStr">
+      <c r="F977" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G703" s="3" t="inlineStr">
+      <c r="G977" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H703" s="3" t="inlineStr">
+      <c r="H977" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I703" s="3" t="inlineStr">
+      <c r="I977" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="704" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G704" s="4" t="inlineStr">
+    <row r="978" ht="15" customHeight="1">
+      <c r="A978" s="4" t="inlineStr">
+        <is>
+          <t>202507070001/2025</t>
+        </is>
+      </c>
+      <c r="B978" s="4" t="inlineStr">
+        <is>
+          <t>J R COELHO TAVARES</t>
+        </is>
+      </c>
+      <c r="C978" s="4" t="inlineStr">
+        <is>
+          <t>11649195****-11</t>
+        </is>
+      </c>
+      <c r="D978" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO DE BOMBAS DE VAZÃO  JUNTOS A SECRETARIA DE INFRAESTRUTURA DO MUNICIPO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E978" s="4" t="inlineStr">
+        <is>
+          <t>R$ 117.520,00</t>
+        </is>
+      </c>
+      <c r="F978" s="4" t="inlineStr">
+        <is>
+          <t>07/07/2025</t>
+        </is>
+      </c>
+      <c r="G978" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H978" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I978" s="4" t="inlineStr">
+        <is>
+          <t>07/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="979" ht="14" customHeight="1">
+      <c r="A979" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="980" ht="16" customHeight="1">
+      <c r="A980" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B980" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C980" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D980" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E980" s="6" t="inlineStr"/>
+      <c r="F980" s="6" t="inlineStr"/>
+      <c r="G980" s="6" t="inlineStr"/>
+      <c r="H980" s="6" t="inlineStr"/>
+      <c r="I980" s="6" t="inlineStr"/>
+    </row>
+    <row r="981" ht="14" customHeight="1">
+      <c r="A981" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B981" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C981" s="7" t="inlineStr">
+        <is>
+          <t>R$ 58.760,00</t>
+        </is>
+      </c>
+      <c r="D981" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00123/2025</t>
+        </is>
+      </c>
+      <c r="E981" s="7" t="inlineStr"/>
+      <c r="F981" s="7" t="inlineStr"/>
+      <c r="G981" s="7" t="inlineStr"/>
+      <c r="H981" s="7" t="inlineStr"/>
+      <c r="I981" s="7" t="inlineStr"/>
+    </row>
+    <row r="982" ht="8" customHeight="1"/>
+    <row r="983" ht="18" customHeight="1">
+      <c r="A983" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B983" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C983" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D983" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E983" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F983" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G983" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H983" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I983" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="984" ht="15" customHeight="1">
+      <c r="A984" s="4" t="inlineStr">
+        <is>
+          <t>202507010002/2025</t>
+        </is>
+      </c>
+      <c r="B984" s="4" t="inlineStr">
+        <is>
+          <t>L&amp;S SPORT COMERCIO DE ROUPAS E ACESSORIOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C984" s="4" t="inlineStr">
+        <is>
+          <t>13017172****-10</t>
+        </is>
+      </c>
+      <c r="D984" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E984" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.451,00</t>
+        </is>
+      </c>
+      <c r="F984" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="G984" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H704" s="4" t="inlineStr">
+      <c r="H984" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I704" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A706" s="3" t="inlineStr">
+      <c r="I984" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="985" ht="8" customHeight="1"/>
+    <row r="986" ht="18" customHeight="1">
+      <c r="A986" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B706" s="3" t="inlineStr">
+      <c r="B986" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C706" s="3" t="inlineStr">
+      <c r="C986" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D706" s="3" t="inlineStr">
+      <c r="D986" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E706" s="3" t="inlineStr">
+      <c r="E986" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F706" s="3" t="inlineStr">
+      <c r="F986" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G706" s="3" t="inlineStr">
+      <c r="G986" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H706" s="3" t="inlineStr">
+      <c r="H986" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I706" s="3" t="inlineStr">
+      <c r="I986" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="707" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G707" s="4" t="inlineStr">
+    <row r="987" ht="15" customHeight="1">
+      <c r="A987" s="4" t="inlineStr">
+        <is>
+          <t>202507010002/2025</t>
+        </is>
+      </c>
+      <c r="B987" s="4" t="inlineStr">
+        <is>
+          <t>L&amp;S SPORT COMERCIO DE ROUPAS E ACESSORIOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C987" s="4" t="inlineStr">
+        <is>
+          <t>13017172****-10</t>
+        </is>
+      </c>
+      <c r="D987" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E987" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.451,00</t>
+        </is>
+      </c>
+      <c r="F987" s="4" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="G987" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H707" s="4" t="inlineStr">
+      <c r="H987" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I707" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A709" s="3" t="inlineStr">
+      <c r="I987" s="4" t="inlineStr">
+        <is>
+          <t>30/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="988" ht="8" customHeight="1"/>
+    <row r="989" ht="18" customHeight="1">
+      <c r="A989" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B709" s="3" t="inlineStr">
+      <c r="B989" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C709" s="3" t="inlineStr">
+      <c r="C989" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D709" s="3" t="inlineStr">
+      <c r="D989" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E709" s="3" t="inlineStr">
+      <c r="E989" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F709" s="3" t="inlineStr">
+      <c r="F989" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G709" s="3" t="inlineStr">
+      <c r="G989" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H709" s="3" t="inlineStr">
+      <c r="H989" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I709" s="3" t="inlineStr">
+      <c r="I989" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="710" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H710" s="4" t="inlineStr">
+    <row r="990" ht="15" customHeight="1">
+      <c r="A990" s="4" t="inlineStr">
+        <is>
+          <t>202506240001/2025</t>
+        </is>
+      </c>
+      <c r="B990" s="4" t="inlineStr">
+        <is>
+          <t>JORDANA FERREIRA SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
+        </is>
+      </c>
+      <c r="C990" s="4" t="inlineStr">
+        <is>
+          <t>54441458****-05</t>
+        </is>
+      </c>
+      <c r="D990" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSORIA JURÍDICA EM PROCESSOS ADMINISTRATIVOS DE INEXECUÇÃO CONTRATUAL E APLICAÇÃO DE SANÇÕES ADMINISTRATIVAS CONFORME A LEI FEDERAL 14.133/21, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E990" s="4" t="inlineStr">
+        <is>
+          <t>R$ 94.500,00</t>
+        </is>
+      </c>
+      <c r="F990" s="4" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="G990" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H990" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I710" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A712" s="3" t="inlineStr">
+      <c r="I990" s="4" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="991" ht="14" customHeight="1">
+      <c r="A991" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="992" ht="16" customHeight="1">
+      <c r="A992" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B992" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C992" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D992" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E992" s="6" t="inlineStr"/>
+      <c r="F992" s="6" t="inlineStr"/>
+      <c r="G992" s="6" t="inlineStr"/>
+      <c r="H992" s="6" t="inlineStr"/>
+      <c r="I992" s="6" t="inlineStr"/>
+    </row>
+    <row r="993" ht="14" customHeight="1">
+      <c r="A993" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B993" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C993" s="7" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="D993" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00099/2025</t>
+        </is>
+      </c>
+      <c r="E993" s="7" t="inlineStr"/>
+      <c r="F993" s="7" t="inlineStr"/>
+      <c r="G993" s="7" t="inlineStr"/>
+      <c r="H993" s="7" t="inlineStr"/>
+      <c r="I993" s="7" t="inlineStr"/>
+    </row>
+    <row r="994" ht="8" customHeight="1"/>
+    <row r="995" ht="18" customHeight="1">
+      <c r="A995" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B712" s="3" t="inlineStr">
+      <c r="B995" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C712" s="3" t="inlineStr">
+      <c r="C995" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D712" s="3" t="inlineStr">
+      <c r="D995" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E712" s="3" t="inlineStr">
+      <c r="E995" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F712" s="3" t="inlineStr">
+      <c r="F995" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G712" s="3" t="inlineStr">
+      <c r="G995" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H712" s="3" t="inlineStr">
+      <c r="H995" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I712" s="3" t="inlineStr">
+      <c r="I995" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="713" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="A715" s="3" t="inlineStr">
+    <row r="996" ht="15" customHeight="1">
+      <c r="A996" s="4" t="inlineStr">
+        <is>
+          <t>202506180002/2025</t>
+        </is>
+      </c>
+      <c r="B996" s="4" t="inlineStr">
+        <is>
+          <t>S. V SERVICOS E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C996" s="4" t="inlineStr">
+        <is>
+          <t>40117614****-72</t>
+        </is>
+      </c>
+      <c r="D996" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E996" s="4" t="inlineStr">
+        <is>
+          <t>R$ 76.127,84</t>
+        </is>
+      </c>
+      <c r="F996" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="G996" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H996" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I996" s="4" t="inlineStr">
+        <is>
+          <t>17/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="997" ht="8" customHeight="1"/>
+    <row r="998" ht="18" customHeight="1">
+      <c r="A998" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B715" s="3" t="inlineStr">
+      <c r="B998" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C715" s="3" t="inlineStr">
+      <c r="C998" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D715" s="3" t="inlineStr">
+      <c r="D998" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E715" s="3" t="inlineStr">
+      <c r="E998" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F715" s="3" t="inlineStr">
+      <c r="F998" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G715" s="3" t="inlineStr">
+      <c r="G998" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H715" s="3" t="inlineStr">
+      <c r="H998" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I715" s="3" t="inlineStr">
+      <c r="I998" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="716" ht="15" customHeight="1">
-[...48 lines deleted...]
-      <c r="A718" s="3" t="inlineStr">
+    <row r="999" ht="15" customHeight="1">
+      <c r="A999" s="4" t="inlineStr">
+        <is>
+          <t>202506180002/2025</t>
+        </is>
+      </c>
+      <c r="B999" s="4" t="inlineStr">
+        <is>
+          <t>S. V SERVICOS E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C999" s="4" t="inlineStr">
+        <is>
+          <t>40117614****-72</t>
+        </is>
+      </c>
+      <c r="D999" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E999" s="4" t="inlineStr">
+        <is>
+          <t>R$ 76.127,84</t>
+        </is>
+      </c>
+      <c r="F999" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="G999" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H999" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I999" s="4" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1000" ht="8" customHeight="1"/>
+    <row r="1001" ht="18" customHeight="1">
+      <c r="A1001" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B718" s="3" t="inlineStr">
+      <c r="B1001" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C718" s="3" t="inlineStr">
+      <c r="C1001" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D718" s="3" t="inlineStr">
+      <c r="D1001" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E718" s="3" t="inlineStr">
+      <c r="E1001" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F718" s="3" t="inlineStr">
+      <c r="F1001" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G718" s="3" t="inlineStr">
+      <c r="G1001" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H718" s="3" t="inlineStr">
+      <c r="H1001" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I718" s="3" t="inlineStr">
+      <c r="I1001" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="719" ht="15" customHeight="1">
-[...1136 lines deleted...]
-      <c r="A758" s="4" t="inlineStr">
+    <row r="1002" ht="15" customHeight="1">
+      <c r="A1002" s="4" t="inlineStr">
         <is>
           <t>202506180001/2025</t>
         </is>
       </c>
-      <c r="B758" s="4" t="inlineStr">
+      <c r="B1002" s="4" t="inlineStr">
         <is>
           <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C758" s="4" t="inlineStr">
+      <c r="C1002" s="4" t="inlineStr">
         <is>
           <t>24730537****-75</t>
         </is>
       </c>
-      <c r="D758" s="4" t="inlineStr">
+      <c r="D1002" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES  
 CULTURAIS E HOMENAGENS, EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU -  
 CE.</t>
         </is>
       </c>
-      <c r="E758" s="4" t="inlineStr">
+      <c r="E1002" s="4" t="inlineStr">
         <is>
           <t>R$ 442.021,13</t>
         </is>
       </c>
-      <c r="F758" s="4" t="inlineStr">
+      <c r="F1002" s="4" t="inlineStr">
         <is>
           <t>18/06/2025</t>
         </is>
       </c>
-      <c r="G758" s="4" t="inlineStr">
+      <c r="G1002" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H758" s="4" t="inlineStr">
+      <c r="H1002" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I758" s="4" t="inlineStr">
+      <c r="I1002" s="4" t="inlineStr">
         <is>
           <t>18/06/2025</t>
         </is>
       </c>
     </row>
-    <row r="759" ht="8" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A760" s="3" t="inlineStr">
+    <row r="1003" ht="8" customHeight="1"/>
+    <row r="1004" ht="18" customHeight="1">
+      <c r="A1004" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B760" s="3" t="inlineStr">
+      <c r="B1004" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C760" s="3" t="inlineStr">
+      <c r="C1004" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D760" s="3" t="inlineStr">
+      <c r="D1004" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E760" s="3" t="inlineStr">
+      <c r="E1004" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F760" s="3" t="inlineStr">
+      <c r="F1004" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G760" s="3" t="inlineStr">
+      <c r="G1004" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H760" s="3" t="inlineStr">
+      <c r="H1004" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I760" s="3" t="inlineStr">
+      <c r="I1004" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="761" ht="15" customHeight="1">
-      <c r="A761" s="4" t="inlineStr">
+    <row r="1005" ht="15" customHeight="1">
+      <c r="A1005" s="4" t="inlineStr">
         <is>
           <t>202506180001/2025</t>
         </is>
       </c>
-      <c r="B761" s="4" t="inlineStr">
+      <c r="B1005" s="4" t="inlineStr">
         <is>
           <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C761" s="4" t="inlineStr">
+      <c r="C1005" s="4" t="inlineStr">
         <is>
           <t>24730537****-75</t>
         </is>
       </c>
-      <c r="D761" s="4" t="inlineStr">
+      <c r="D1005" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES  
 CULTURAIS E HOMENAGENS, EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU -  
 CE.</t>
         </is>
       </c>
-      <c r="E761" s="4" t="inlineStr">
+      <c r="E1005" s="4" t="inlineStr">
         <is>
           <t>R$ 442.021,13</t>
         </is>
       </c>
-      <c r="F761" s="4" t="inlineStr">
+      <c r="F1005" s="4" t="inlineStr">
         <is>
           <t>18/06/2025</t>
         </is>
       </c>
-      <c r="G761" s="4" t="inlineStr">
+      <c r="G1005" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H761" s="4" t="inlineStr">
+      <c r="H1005" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I761" s="4" t="inlineStr">
+      <c r="I1005" s="4" t="inlineStr">
         <is>
           <t>17/07/2025</t>
         </is>
       </c>
     </row>
-    <row r="762" ht="8" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A763" s="3" t="inlineStr">
+    <row r="1006" ht="8" customHeight="1"/>
+    <row r="1007" ht="18" customHeight="1">
+      <c r="A1007" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B763" s="3" t="inlineStr">
+      <c r="B1007" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C763" s="3" t="inlineStr">
+      <c r="C1007" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D763" s="3" t="inlineStr">
+      <c r="D1007" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E763" s="3" t="inlineStr">
+      <c r="E1007" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F763" s="3" t="inlineStr">
+      <c r="F1007" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G763" s="3" t="inlineStr">
+      <c r="G1007" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H763" s="3" t="inlineStr">
+      <c r="H1007" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I763" s="3" t="inlineStr">
+      <c r="I1007" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="764" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H764" s="4" t="inlineStr">
+    <row r="1008" ht="15" customHeight="1">
+      <c r="A1008" s="4" t="inlineStr">
+        <is>
+          <t>202506110004/2025</t>
+        </is>
+      </c>
+      <c r="B1008" s="4" t="inlineStr">
+        <is>
+          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1008" s="4" t="inlineStr">
+        <is>
+          <t>55290874****-12</t>
+        </is>
+      </c>
+      <c r="D1008" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS E MATERIAIS DE CONSUMO  DESTINADOS A MANUTENÇÃO DO ESTÁDIO DE FUTEBOL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1008" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.354,30</t>
+        </is>
+      </c>
+      <c r="F1008" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="G1008" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1008" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1008" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1009" ht="8" customHeight="1"/>
+    <row r="1010" ht="18" customHeight="1">
+      <c r="A1010" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1010" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1010" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1010" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1010" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1010" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1010" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1010" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1010" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1011" ht="15" customHeight="1">
+      <c r="A1011" s="4" t="inlineStr">
+        <is>
+          <t>202506110004/2025</t>
+        </is>
+      </c>
+      <c r="B1011" s="4" t="inlineStr">
+        <is>
+          <t>VENEZA COMERCIAL E PRESTACAO DE SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1011" s="4" t="inlineStr">
+        <is>
+          <t>55290874****-12</t>
+        </is>
+      </c>
+      <c r="D1011" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS E MATERIAIS DE CONSUMO  DESTINADOS A MANUTENÇÃO DO ESTÁDIO DE FUTEBOL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1011" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.354,30</t>
+        </is>
+      </c>
+      <c r="F1011" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="G1011" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1011" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1011" s="4" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1012" ht="8" customHeight="1"/>
+    <row r="1013" ht="18" customHeight="1">
+      <c r="A1013" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1013" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1013" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1013" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1013" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1013" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1013" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1013" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1013" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1014" ht="15" customHeight="1">
+      <c r="A1014" s="4" t="inlineStr">
+        <is>
+          <t>202506110003/2025</t>
+        </is>
+      </c>
+      <c r="B1014" s="4" t="inlineStr">
+        <is>
+          <t>JORDANA FERREIRA SOCIEDADE INDIVIDUAL DE ADVOCACIA</t>
+        </is>
+      </c>
+      <c r="C1014" s="4" t="inlineStr">
+        <is>
+          <t>54441458****-05</t>
+        </is>
+      </c>
+      <c r="D1014" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE CONSULTORIA E ASSESSORIA JURÍDICA EM PROCESSOS ADMINISTRATIVOS DE INEXECUÇÃO CONTRATUAL E APLICAÇÃO DE SANÇÕES ADMINISTRATIVAS CONFORME A LEI FEDERAL 14.133/21, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1014" s="4" t="inlineStr">
+        <is>
+          <t>R$ 94.500,00</t>
+        </is>
+      </c>
+      <c r="F1014" s="4" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="G1014" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1014" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I764" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A765" s="5" t="inlineStr">
+      <c r="I1014" s="4" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1015" ht="14" customHeight="1">
+      <c r="A1015" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="766" ht="16" customHeight="1">
-      <c r="A766" s="6" t="inlineStr">
+    <row r="1016" ht="16" customHeight="1">
+      <c r="A1016" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B766" s="6" t="inlineStr">
+      <c r="B1016" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C766" s="6" t="inlineStr">
+      <c r="C1016" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D766" s="6" t="inlineStr">
+      <c r="D1016" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E766" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A767" s="7" t="inlineStr">
+      <c r="E1016" s="6" t="inlineStr"/>
+      <c r="F1016" s="6" t="inlineStr"/>
+      <c r="G1016" s="6" t="inlineStr"/>
+      <c r="H1016" s="6" t="inlineStr"/>
+      <c r="I1016" s="6" t="inlineStr"/>
+    </row>
+    <row r="1017" ht="14" customHeight="1">
+      <c r="A1017" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B767" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A769" s="3" t="inlineStr">
+      <c r="B1017" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1017" s="7" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="D1017" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00100/2025</t>
+        </is>
+      </c>
+      <c r="E1017" s="7" t="inlineStr"/>
+      <c r="F1017" s="7" t="inlineStr"/>
+      <c r="G1017" s="7" t="inlineStr"/>
+      <c r="H1017" s="7" t="inlineStr"/>
+      <c r="I1017" s="7" t="inlineStr"/>
+    </row>
+    <row r="1018" ht="8" customHeight="1"/>
+    <row r="1019" ht="18" customHeight="1">
+      <c r="A1019" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B769" s="3" t="inlineStr">
+      <c r="B1019" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C769" s="3" t="inlineStr">
+      <c r="C1019" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D769" s="3" t="inlineStr">
+      <c r="D1019" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E769" s="3" t="inlineStr">
+      <c r="E1019" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F769" s="3" t="inlineStr">
+      <c r="F1019" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G769" s="3" t="inlineStr">
+      <c r="G1019" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H769" s="3" t="inlineStr">
+      <c r="H1019" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I769" s="3" t="inlineStr">
+      <c r="I1019" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="770" ht="15" customHeight="1">
-[...25 lines deleted...]
-      <c r="F770" s="4" t="inlineStr">
+    <row r="1020" ht="15" customHeight="1">
+      <c r="A1020" s="4" t="inlineStr">
+        <is>
+          <t>202506110002/2025</t>
+        </is>
+      </c>
+      <c r="B1020" s="4" t="inlineStr">
+        <is>
+          <t>EXITO CONSULTORIA E ASSESSORIA LTDA</t>
+        </is>
+      </c>
+      <c r="C1020" s="4" t="inlineStr">
+        <is>
+          <t>15294308****-64</t>
+        </is>
+      </c>
+      <c r="D1020" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para a prestação de serviços profissionais na área de Assessoria tributária e desenvolvimento de projetos de fomento econômico e arrecadação tributária para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
+        </is>
+      </c>
+      <c r="E1020" s="4" t="inlineStr">
+        <is>
+          <t>R$ 101.650,00</t>
+        </is>
+      </c>
+      <c r="F1020" s="4" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="G770" s="4" t="inlineStr">
-[...189 lines deleted...]
-      <c r="G776" s="4" t="inlineStr">
+      <c r="G1020" s="4" t="inlineStr">
         <is>
           <t>01/01/2027</t>
         </is>
       </c>
-      <c r="H776" s="4" t="inlineStr">
+      <c r="H1020" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I776" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A777" s="5" t="inlineStr">
+      <c r="I1020" s="4" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1021" ht="14" customHeight="1">
+      <c r="A1021" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="778" ht="16" customHeight="1">
-      <c r="A778" s="6" t="inlineStr">
+    <row r="1022" ht="16" customHeight="1">
+      <c r="A1022" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B778" s="6" t="inlineStr">
+      <c r="B1022" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C778" s="6" t="inlineStr">
+      <c r="C1022" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D778" s="6" t="inlineStr">
+      <c r="D1022" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E778" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A779" s="7" t="inlineStr">
+      <c r="E1022" s="6" t="inlineStr"/>
+      <c r="F1022" s="6" t="inlineStr"/>
+      <c r="G1022" s="6" t="inlineStr"/>
+      <c r="H1022" s="6" t="inlineStr"/>
+      <c r="I1022" s="6" t="inlineStr"/>
+    </row>
+    <row r="1023" ht="14" customHeight="1">
+      <c r="A1023" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B779" s="7" t="inlineStr">
+      <c r="B1023" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
-      <c r="C779" s="7" t="inlineStr">
-[...250 lines deleted...]
-      <c r="C788" s="7" t="inlineStr">
+      <c r="C1023" s="7" t="inlineStr">
         <is>
           <t>R$ 64.200,00</t>
         </is>
       </c>
-      <c r="D788" s="7" t="inlineStr">
+      <c r="D1023" s="7" t="inlineStr">
         <is>
           <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00108/2025</t>
         </is>
       </c>
-      <c r="E788" s="7" t="inlineStr"/>
-[...6694 lines deleted...]
-      </c>
+      <c r="E1023" s="7" t="inlineStr"/>
+      <c r="F1023" s="7" t="inlineStr"/>
+      <c r="G1023" s="7" t="inlineStr"/>
+      <c r="H1023" s="7" t="inlineStr"/>
+      <c r="I1023" s="7" t="inlineStr"/>
     </row>
     <row r="1024" ht="8" customHeight="1"/>
     <row r="1025" ht="18" customHeight="1">
       <c r="A1025" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1025" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1025" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1025" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1025" s="3" t="inlineStr">
         <is>
@@ -30417,91 +30237,91 @@
       </c>
       <c r="F1025" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1025" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1025" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1025" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1026" ht="15" customHeight="1">
       <c r="A1026" s="4" t="inlineStr">
         <is>
-          <t>202504030003/2025</t>
+          <t>202506110002/2025</t>
         </is>
       </c>
       <c r="B1026" s="4" t="inlineStr">
         <is>
-          <t>B&amp;B SERVIÇOS LTDA</t>
+          <t>EXITO CONSULTORIA E ASSESSORIA LTDA</t>
         </is>
       </c>
       <c r="C1026" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>15294308****-64</t>
         </is>
       </c>
       <c r="D1026" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Contratação de empresa especializada para a prestação de serviços profissionais na área de Assessoria tributária e desenvolvimento de projetos de fomento econômico e arrecadação tributária para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
         </is>
       </c>
       <c r="E1026" s="4" t="inlineStr">
         <is>
-          <t>R$ 155.415,00</t>
+          <t>R$ 37.450,00</t>
         </is>
       </c>
       <c r="F1026" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>11/06/2025</t>
         </is>
       </c>
       <c r="G1026" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1026" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1026" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>11/06/2025</t>
         </is>
       </c>
     </row>
     <row r="1027" ht="8" customHeight="1"/>
     <row r="1028" ht="18" customHeight="1">
       <c r="A1028" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1028" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1028" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1028" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -30512,91 +30332,91 @@
       </c>
       <c r="F1028" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1028" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1028" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1028" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1029" ht="15" customHeight="1">
       <c r="A1029" s="4" t="inlineStr">
         <is>
-          <t>202504030002/2025</t>
+          <t>202506110001/2025</t>
         </is>
       </c>
       <c r="B1029" s="4" t="inlineStr">
         <is>
-          <t>B&amp;B SERVIÇOS LTDA</t>
+          <t>MYLANO LOCAÇÕES, CONSTRUÇÕES E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C1029" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>49671963****-06</t>
         </is>
       </c>
       <c r="D1029" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA LIMPEZA E  TESTE DE VAZÃO  DE POÇOS PROFUNDOS JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1029" s="4" t="inlineStr">
         <is>
-          <t>R$ 71.781,15</t>
+          <t>R$ 55.000,00</t>
         </is>
       </c>
       <c r="F1029" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>11/06/2025</t>
         </is>
       </c>
       <c r="G1029" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1029" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1029" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
     </row>
     <row r="1030" ht="8" customHeight="1"/>
     <row r="1031" ht="18" customHeight="1">
       <c r="A1031" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1031" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1031" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1031" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -30607,91 +30427,91 @@
       </c>
       <c r="F1031" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1031" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1031" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1031" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1032" ht="15" customHeight="1">
       <c r="A1032" s="4" t="inlineStr">
         <is>
-          <t>202504030002/2025</t>
+          <t>202506090003./2025</t>
         </is>
       </c>
       <c r="B1032" s="4" t="inlineStr">
         <is>
-          <t>SENSE SERVICE</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1032" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1032" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1032" s="4" t="inlineStr">
         <is>
-          <t>R$ 71.781,15</t>
+          <t>R$ 25.967,40</t>
         </is>
       </c>
       <c r="F1032" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>09/06/2025</t>
         </is>
       </c>
       <c r="G1032" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1032" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1032" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>09/06/2025</t>
         </is>
       </c>
     </row>
     <row r="1033" ht="8" customHeight="1"/>
     <row r="1034" ht="18" customHeight="1">
       <c r="A1034" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1034" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1034" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1034" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -30702,91 +30522,91 @@
       </c>
       <c r="F1034" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1034" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1034" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1034" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1035" ht="15" customHeight="1">
       <c r="A1035" s="4" t="inlineStr">
         <is>
-          <t>202504030001/2025</t>
+          <t>202506060001../2025</t>
         </is>
       </c>
       <c r="B1035" s="4" t="inlineStr">
         <is>
-          <t>SENSE SERVICE</t>
+          <t>DURASOL COMERCIO E REPRESENTACOES LTDA</t>
         </is>
       </c>
       <c r="C1035" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>13020625****-67</t>
         </is>
       </c>
       <c r="D1035" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA  DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1035" s="4" t="inlineStr">
         <is>
-          <t>R$ 369.130,50</t>
+          <t>R$ 954.935,00</t>
         </is>
       </c>
       <c r="F1035" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>09/06/2025</t>
         </is>
       </c>
       <c r="G1035" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1035" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1035" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>09/06/2025</t>
         </is>
       </c>
     </row>
     <row r="1036" ht="8" customHeight="1"/>
     <row r="1037" ht="18" customHeight="1">
       <c r="A1037" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1037" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1037" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1037" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -30797,249 +30617,249 @@
       </c>
       <c r="F1037" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1037" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1037" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1037" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1038" ht="15" customHeight="1">
       <c r="A1038" s="4" t="inlineStr">
         <is>
-          <t>202504030001/2025</t>
+          <t>202506060001./2025</t>
         </is>
       </c>
       <c r="B1038" s="4" t="inlineStr">
         <is>
-          <t>B&amp;B SERVIÇOS LTDA</t>
+          <t>NEW VISION ASSESSORIA E PUBLICIDADE LTDA</t>
         </is>
       </c>
       <c r="C1038" s="4" t="inlineStr">
         <is>
-          <t>49725723****-47</t>
+          <t>27761715****-13</t>
         </is>
       </c>
       <c r="D1038" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA  DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Prestação de Serviços de Divulgação em Rádio com Audiência na Região em Proveito do Município de São Luís do Curu.</t>
         </is>
       </c>
       <c r="E1038" s="4" t="inlineStr">
         <is>
-          <t>R$ 369.130,50</t>
+          <t>R$ 83.885,00</t>
         </is>
       </c>
       <c r="F1038" s="4" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="G1038" s="4" t="inlineStr">
         <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1038" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1038" s="4" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1039" ht="14" customHeight="1">
+      <c r="A1039" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1040" ht="16" customHeight="1">
+      <c r="A1040" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1040" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1040" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1040" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1040" s="6" t="inlineStr"/>
+      <c r="F1040" s="6" t="inlineStr"/>
+      <c r="G1040" s="6" t="inlineStr"/>
+      <c r="H1040" s="6" t="inlineStr"/>
+      <c r="I1040" s="6" t="inlineStr"/>
+    </row>
+    <row r="1041" ht="14" customHeight="1">
+      <c r="A1041" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1041" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1041" s="7" t="inlineStr">
+        <is>
+          <t>R$ 52.980,00</t>
+        </is>
+      </c>
+      <c r="D1041" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00124/2025</t>
+        </is>
+      </c>
+      <c r="E1041" s="7" t="inlineStr"/>
+      <c r="F1041" s="7" t="inlineStr"/>
+      <c r="G1041" s="7" t="inlineStr"/>
+      <c r="H1041" s="7" t="inlineStr"/>
+      <c r="I1041" s="7" t="inlineStr"/>
+    </row>
+    <row r="1042" ht="8" customHeight="1"/>
+    <row r="1043" ht="18" customHeight="1">
+      <c r="A1043" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1043" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1043" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1043" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1043" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1043" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1043" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1043" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1043" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1044" ht="15" customHeight="1">
+      <c r="A1044" s="4" t="inlineStr">
+        <is>
+          <t>202506060001/2025</t>
+        </is>
+      </c>
+      <c r="B1044" s="4" t="inlineStr">
+        <is>
+          <t>DURASOL COMERCIO E REPRESENTACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C1044" s="4" t="inlineStr">
+        <is>
+          <t>13020625****-67</t>
+        </is>
+      </c>
+      <c r="D1044" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE GÊNEROS ALIMENTÍCIOS DESTINADOS A MERENDA ESCOLAR DA REDE MUNICIPAL DE ENSINO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1044" s="4" t="inlineStr">
+        <is>
+          <t>R$ 954.935,00</t>
+        </is>
+      </c>
+      <c r="F1044" s="4" t="inlineStr">
+        <is>
+          <t>09/06/2025</t>
+        </is>
+      </c>
+      <c r="G1044" s="4" t="inlineStr">
+        <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H1038" s="4" t="inlineStr">
+      <c r="H1044" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1038" s="4" t="inlineStr">
-[...159 lines deleted...]
-      <c r="I1044" s="7" t="inlineStr"/>
+      <c r="I1044" s="4" t="inlineStr">
+        <is>
+          <t>09/06/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1045" ht="8" customHeight="1"/>
     <row r="1046" ht="18" customHeight="1">
       <c r="A1046" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1046" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1046" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1046" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1046" s="3" t="inlineStr">
         <is>
@@ -31048,154 +30868,188 @@
       </c>
       <c r="F1046" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1046" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1046" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1046" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1047" ht="15" customHeight="1">
       <c r="A1047" s="4" t="inlineStr">
         <is>
-          <t>202504020001./2025</t>
+          <t>202506020004/2025</t>
         </is>
       </c>
       <c r="B1047" s="4" t="inlineStr">
         <is>
-          <t>ARTUR BOSCO RODRIGUES PINHO</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1047" s="4" t="inlineStr">
         <is>
-          <t>***.***.703-**</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1047" s="4" t="inlineStr">
         <is>
-          <t>Locação de imóvel, localizado na Rua Rochael Moreira, S/N, Centro, São Luís do Curu-CE, para funcionamento da Secretaria de Cultura do Município de São Luis do Curu/CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1047" s="4" t="inlineStr">
         <is>
-          <t>R$ 9.600,00</t>
+          <t>R$ 352.890,00</t>
         </is>
       </c>
       <c r="F1047" s="4" t="inlineStr">
         <is>
-          <t>02/04/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G1047" s="4" t="inlineStr">
         <is>
-          <t>03/04/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1047" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1047" s="4" t="inlineStr">
         <is>
-          <t>15/05/2025</t>
-[...62 lines deleted...]
-      <c r="I1050" s="7" t="inlineStr"/>
+          <t>02/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1048" ht="8" customHeight="1"/>
+    <row r="1049" ht="18" customHeight="1">
+      <c r="A1049" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1049" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1049" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1049" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1049" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1049" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1049" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1049" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1049" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1050" ht="15" customHeight="1">
+      <c r="A1050" s="4" t="inlineStr">
+        <is>
+          <t>202506020002/2025</t>
+        </is>
+      </c>
+      <c r="B1050" s="4" t="inlineStr">
+        <is>
+          <t>BRASIL E MATOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1050" s="4" t="inlineStr">
+        <is>
+          <t>00623949****-48</t>
+        </is>
+      </c>
+      <c r="D1050" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO A SECRETARIA DE SÁUDE DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 52.000,00 REAIS PARA O ANO DE 2025. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (20 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 52.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
+        </is>
+      </c>
+      <c r="E1050" s="4" t="inlineStr">
+        <is>
+          <t>R$ 52.400,00</t>
+        </is>
+      </c>
+      <c r="F1050" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2025</t>
+        </is>
+      </c>
+      <c r="G1050" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1050" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1050" s="4" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1051" ht="8" customHeight="1"/>
     <row r="1052" ht="18" customHeight="1">
       <c r="A1052" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1052" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1052" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1052" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1052" s="3" t="inlineStr">
         <is>
@@ -31204,91 +31058,91 @@
       </c>
       <c r="F1052" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1052" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1052" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1052" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1053" ht="15" customHeight="1">
       <c r="A1053" s="4" t="inlineStr">
         <is>
-          <t>20250348/2025</t>
+          <t>202506020002/2025</t>
         </is>
       </c>
       <c r="B1053" s="4" t="inlineStr">
         <is>
-          <t>EDUCACIONAL INDUSTRIA DE M.O.V.E.I.S LTDA</t>
+          <t>BRASIL E MATOS LTDA</t>
         </is>
       </c>
       <c r="C1053" s="4" t="inlineStr">
         <is>
-          <t>46500710****-81</t>
+          <t>00623949****-48</t>
         </is>
       </c>
       <c r="D1053" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de material permanente destinado a atender as necessidades da Secretaria de Cultura e Turismo do município de São Luis do Curu - CE.,</t>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO A SECRETARIA DE SÁUDE DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 52.000,00 REAIS PARA O ANO DE 2025. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (20 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 52.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
         </is>
       </c>
       <c r="E1053" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.995,00</t>
+          <t>R$ 52.400,00</t>
         </is>
       </c>
       <c r="F1053" s="4" t="inlineStr">
         <is>
-          <t>26/06/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G1053" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1053" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1053" s="4" t="inlineStr">
         <is>
-          <t>26/06/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
     </row>
     <row r="1054" ht="8" customHeight="1"/>
     <row r="1055" ht="18" customHeight="1">
       <c r="A1055" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1055" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1055" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1055" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -31299,91 +31153,91 @@
       </c>
       <c r="F1055" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1055" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1055" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1055" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1056" ht="15" customHeight="1">
       <c r="A1056" s="4" t="inlineStr">
         <is>
-          <t>20250341/2025</t>
+          <t>202505300001./2025</t>
         </is>
       </c>
       <c r="B1056" s="4" t="inlineStr">
         <is>
-          <t>COSTA LIMA COMERCIO E REPRESENTAÇÕES</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C1056" s="4" t="inlineStr">
         <is>
-          <t>44515147****-90</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D1056" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de material permanente destinado a atender as necessidades da Secretaria de Cultura e Turismo do município de Sao Luis do Curu - CE.</t>
+          <t>Prestação de serviços com elaboração do Plano Plurianual - PPA, referente aos exercícios dos anos de 2026 a 2029, junto a Prefeitura Municipal de São Luis do Curu/Ceará.</t>
         </is>
       </c>
       <c r="E1056" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.565,00</t>
+          <t>R$ 38.000,00</t>
         </is>
       </c>
       <c r="F1056" s="4" t="inlineStr">
         <is>
-          <t>26/06/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G1056" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1056" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1056" s="4" t="inlineStr">
         <is>
-          <t>26/06/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
     </row>
     <row r="1057" ht="8" customHeight="1"/>
     <row r="1058" ht="18" customHeight="1">
       <c r="A1058" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1058" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1058" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1058" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -31394,91 +31248,91 @@
       </c>
       <c r="F1058" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1058" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1058" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1058" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1059" ht="15" customHeight="1">
       <c r="A1059" s="4" t="inlineStr">
         <is>
-          <t>20250331/2025</t>
+          <t>202505300001./2025</t>
         </is>
       </c>
       <c r="B1059" s="4" t="inlineStr">
         <is>
-          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C1059" s="4" t="inlineStr">
         <is>
-          <t>30607801****-80</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D1059" s="4" t="inlineStr">
         <is>
-          <t>Aquisição de material permanente destinado a atender as necessidades da Secretaria de Cultura e Turismo do município de São Luis do Curu - CE.</t>
+          <t>Prestação de serviços com elaboração do Plano Plurianual - PPA, referente aos exercícios dos anos de 2026 a 2029, junto a Prefeitura Municipal de São Luis do Curu/Ceará.</t>
         </is>
       </c>
       <c r="E1059" s="4" t="inlineStr">
         <is>
-          <t>R$ 17.358,00</t>
+          <t>R$ 38.000,00</t>
         </is>
       </c>
       <c r="F1059" s="4" t="inlineStr">
         <is>
-          <t>26/06/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G1059" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1059" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1059" s="4" t="inlineStr">
         <is>
-          <t>26/06/2025</t>
+          <t>30/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1060" ht="8" customHeight="1"/>
     <row r="1061" ht="18" customHeight="1">
       <c r="A1061" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1061" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1061" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1061" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -31489,147 +31343,147 @@
       </c>
       <c r="F1061" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1061" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1061" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1061" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1062" ht="15" customHeight="1">
       <c r="A1062" s="4" t="inlineStr">
         <is>
-          <t>202503280002/2025</t>
+          <t>202505280001/2025</t>
         </is>
       </c>
       <c r="B1062" s="4" t="inlineStr">
         <is>
-          <t>GIGA COMERCIO E SERVICOS LTDA.</t>
+          <t>LAY OUT SERVIÇOS DE INFORMÁTICA E PROCESSAMENTO DE DADOS LTDA</t>
         </is>
       </c>
       <c r="C1062" s="4" t="inlineStr">
         <is>
-          <t>21325542****-04</t>
+          <t>73807711****-46</t>
         </is>
       </c>
       <c r="D1062" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER A SECRETARIA DE SAUDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
+          <t>LICENÇA DE USO DE SISTEMAS INFORMATIZADOS  E PRESTAÇÃO DE SERVIÇOS TECNICOS  DE CONSULTORIA E ASSESSORIA JUNTO AO SETOR DE RECURSOS HUMANOS JUNTO  A SECRETARIA DE FINANÇAS DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1062" s="4" t="inlineStr">
         <is>
-          <t>R$ 123.420,00</t>
+          <t>R$ 99.500,00</t>
         </is>
       </c>
       <c r="F1062" s="4" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G1062" s="4" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1062" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1062" s="4" t="inlineStr">
         <is>
-          <t>10/09/2025</t>
+          <t>29/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1063" ht="14" customHeight="1">
       <c r="A1063" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1064" ht="16" customHeight="1">
       <c r="A1064" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1064" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1064" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1064" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1064" s="6" t="inlineStr"/>
       <c r="F1064" s="6" t="inlineStr"/>
       <c r="G1064" s="6" t="inlineStr"/>
       <c r="H1064" s="6" t="inlineStr"/>
       <c r="I1064" s="6" t="inlineStr"/>
     </row>
     <row r="1065" ht="14" customHeight="1">
       <c r="A1065" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1065" s="7" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1065" s="7" t="inlineStr">
         <is>
-          <t>R$ 61.710,00</t>
+          <t>R$ 60.000,00</t>
         </is>
       </c>
       <c r="D1065" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00031/2026</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00107/2025</t>
         </is>
       </c>
       <c r="E1065" s="7" t="inlineStr"/>
       <c r="F1065" s="7" t="inlineStr"/>
       <c r="G1065" s="7" t="inlineStr"/>
       <c r="H1065" s="7" t="inlineStr"/>
       <c r="I1065" s="7" t="inlineStr"/>
     </row>
     <row r="1066" ht="8" customHeight="1"/>
     <row r="1067" ht="18" customHeight="1">
       <c r="A1067" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1067" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1067" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -31645,249 +31499,249 @@
       </c>
       <c r="F1067" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1067" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1067" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1067" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1068" ht="15" customHeight="1">
       <c r="A1068" s="4" t="inlineStr">
         <is>
-          <t>202503260001/2025</t>
+          <t>202505280001/2025</t>
         </is>
       </c>
       <c r="B1068" s="4" t="inlineStr">
         <is>
-          <t>CALLIZIA DE MARIA GOMES RODRIGUES 03820251308</t>
+          <t>LAY OUT SERVIÇOS DE INFORMÁTICA E PROCESSAMENTO DE DADOS LTDA</t>
         </is>
       </c>
       <c r="C1068" s="4" t="inlineStr">
         <is>
-          <t>28413589****-79</t>
+          <t>73807711****-46</t>
         </is>
       </c>
       <c r="D1068" s="4" t="inlineStr">
         <is>
-          <t>Contratação dos serviços de consultoria e assessoria técnica junto às organizações do terceiro setor, para atender as necessidades da secretaria de empreendedorismo e desenvolvimento econômico da prefeitura municipal de São Luís do Curu/CE.</t>
+          <t>LICENÇA DE USO DE SISTEMAS INFORMATIZADOS  E PRESTAÇÃO DE SERVIÇOS TECNICOS  DE CONSULTORIA E ASSESSORIA JUNTO AO SETOR DE RECURSOS HUMANOS JUNTO  A SECRETARIA DE FINANÇAS DO MUNICIPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1068" s="4" t="inlineStr">
         <is>
-          <t>R$ 110.000,00</t>
+          <t>R$ 39.500,00</t>
         </is>
       </c>
       <c r="F1068" s="4" t="inlineStr">
         <is>
-          <t>26/03/2025</t>
+          <t>02/06/2025</t>
         </is>
       </c>
       <c r="G1068" s="4" t="inlineStr">
         <is>
-          <t>20/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1068" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1068" s="4" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
-[...4 lines deleted...]
-      <c r="A1069" s="5" t="inlineStr">
+          <t>02/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1069" ht="8" customHeight="1"/>
+    <row r="1070" ht="18" customHeight="1">
+      <c r="A1070" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1070" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1070" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1070" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1070" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1070" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1070" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1070" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1070" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1071" ht="15" customHeight="1">
+      <c r="A1071" s="4" t="inlineStr">
+        <is>
+          <t>202505220002/2025</t>
+        </is>
+      </c>
+      <c r="B1071" s="4" t="inlineStr">
+        <is>
+          <t>ANTÔNIO MOREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="C1071" s="4" t="inlineStr">
+        <is>
+          <t>***.***.943-**</t>
+        </is>
+      </c>
+      <c r="D1071" s="4" t="inlineStr">
+        <is>
+          <t>Locação de 02 (dois) imóveis, localizados na Travessa Juca Moreira, s/n, Swat, São Luís do Curu-CE, para funcionamento do arquivo morto da prefeitura municipal de São Luís do Curu-CE.</t>
+        </is>
+      </c>
+      <c r="E1071" s="4" t="inlineStr">
+        <is>
+          <t>R$ 6.000,00</t>
+        </is>
+      </c>
+      <c r="F1071" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="G1071" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="H1071" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1071" s="4" t="inlineStr">
+        <is>
+          <t>10/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1072" ht="14" customHeight="1">
+      <c r="A1072" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1070" ht="16" customHeight="1">
-      <c r="A1070" s="6" t="inlineStr">
+    <row r="1073" ht="16" customHeight="1">
+      <c r="A1073" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1070" s="6" t="inlineStr">
+      <c r="B1073" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1070" s="6" t="inlineStr">
+      <c r="C1073" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1070" s="6" t="inlineStr">
+      <c r="D1073" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1070" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1071" s="7" t="inlineStr">
+      <c r="E1073" s="6" t="inlineStr"/>
+      <c r="F1073" s="6" t="inlineStr"/>
+      <c r="G1073" s="6" t="inlineStr"/>
+      <c r="H1073" s="6" t="inlineStr"/>
+      <c r="I1073" s="6" t="inlineStr"/>
+    </row>
+    <row r="1074" ht="14" customHeight="1">
+      <c r="A1074" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1071" s="7" t="inlineStr">
-[...113 lines deleted...]
-      </c>
+      <c r="B1074" s="7" t="inlineStr">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="C1074" s="7" t="inlineStr">
+        <is>
+          <t>R$ 6.000,00</t>
+        </is>
+      </c>
+      <c r="D1074" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00071/2026</t>
+        </is>
+      </c>
+      <c r="E1074" s="7" t="inlineStr"/>
+      <c r="F1074" s="7" t="inlineStr"/>
+      <c r="G1074" s="7" t="inlineStr"/>
+      <c r="H1074" s="7" t="inlineStr"/>
+      <c r="I1074" s="7" t="inlineStr"/>
     </row>
     <row r="1075" ht="8" customHeight="1"/>
     <row r="1076" ht="18" customHeight="1">
       <c r="A1076" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1076" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1076" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1076" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1076" s="3" t="inlineStr">
         <is>
@@ -31896,91 +31750,91 @@
       </c>
       <c r="F1076" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1076" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1076" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1076" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1077" ht="15" customHeight="1">
       <c r="A1077" s="4" t="inlineStr">
         <is>
-          <t>202503110134/2025</t>
+          <t>202505200001./2025</t>
         </is>
       </c>
       <c r="B1077" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>FRANCISCO LILIANISON DA ROCHA CASTRO 01833321308</t>
         </is>
       </c>
       <c r="C1077" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>32436182****-34</t>
         </is>
       </c>
       <c r="D1077" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TRANSMISSÃO AO VIVO DE ÁUDIO E VÍDEO(STREAMING DE VÍDEO) VIA INTERNET, DOS EVENTOS DO INTERESSE DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU</t>
         </is>
       </c>
       <c r="E1077" s="4" t="inlineStr">
         <is>
-          <t>R$ 166.320,00</t>
+          <t>R$ 24.800,00</t>
         </is>
       </c>
       <c r="F1077" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>20/05/2025</t>
         </is>
       </c>
       <c r="G1077" s="4" t="inlineStr">
         <is>
-          <t>31/03/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1077" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1077" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>20/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1078" ht="8" customHeight="1"/>
     <row r="1079" ht="18" customHeight="1">
       <c r="A1079" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1079" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1079" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1079" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -31991,91 +31845,91 @@
       </c>
       <c r="F1079" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1079" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1079" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1079" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1080" ht="15" customHeight="1">
       <c r="A1080" s="4" t="inlineStr">
         <is>
-          <t>202503110131/2025</t>
+          <t>202505200001./2025</t>
         </is>
       </c>
       <c r="B1080" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>FRANCISCO LILIANISON DA ROCHA CASTRO 01833321308</t>
         </is>
       </c>
       <c r="C1080" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>32436182****-34</t>
         </is>
       </c>
       <c r="D1080" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DAS SECRETARIAS DIVERSAS DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>CONTRATAÇÃO DE SERVIÇOS TRANSMISSÃO AO VIVO DE ÁUDIO E VÍDEO(STREAMING DE VÍDEO) VIA INTERNET, DOS EVENTOS DO INTERESSE DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU</t>
         </is>
       </c>
       <c r="E1080" s="4" t="inlineStr">
         <is>
-          <t>R$ 40.905,00</t>
+          <t>R$ 24.800,00</t>
         </is>
       </c>
       <c r="F1080" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>20/05/2025</t>
         </is>
       </c>
       <c r="G1080" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1080" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1080" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>20/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1081" ht="8" customHeight="1"/>
     <row r="1082" ht="18" customHeight="1">
       <c r="A1082" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1082" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1082" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1082" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32086,91 +31940,91 @@
       </c>
       <c r="F1082" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1082" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1082" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1082" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1083" ht="15" customHeight="1">
       <c r="A1083" s="4" t="inlineStr">
         <is>
-          <t>202503110131/2025</t>
+          <t>202505090001/2025</t>
         </is>
       </c>
       <c r="B1083" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1083" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>24730537****-75</t>
         </is>
       </c>
       <c r="D1083" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DAS SECRETARIAS DIVERSAS DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DO EVENTO "JUBILEU DAS COROINHAS 2025", EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1083" s="4" t="inlineStr">
         <is>
-          <t>R$ 40.905,00</t>
+          <t>R$ 15.750,84</t>
         </is>
       </c>
       <c r="F1083" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="G1083" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1083" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1083" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>06/10/2025</t>
         </is>
       </c>
     </row>
     <row r="1084" ht="8" customHeight="1"/>
     <row r="1085" ht="18" customHeight="1">
       <c r="A1085" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1085" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1085" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1085" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32181,91 +32035,91 @@
       </c>
       <c r="F1085" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1085" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1085" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1085" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1086" ht="15" customHeight="1">
       <c r="A1086" s="4" t="inlineStr">
         <is>
-          <t>202503110130/2025</t>
+          <t>202505090001/2025</t>
         </is>
       </c>
       <c r="B1086" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1086" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>24730537****-75</t>
         </is>
       </c>
       <c r="D1086" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DO EVENTO "JUBILEU DAS COROINHAS 2025", EM PROVEITO DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1086" s="4" t="inlineStr">
         <is>
-          <t>R$ 539.190,00</t>
+          <t>R$ 15.750,84</t>
         </is>
       </c>
       <c r="F1086" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="G1086" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1086" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1086" s="4" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>09/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1087" ht="8" customHeight="1"/>
     <row r="1088" ht="18" customHeight="1">
       <c r="A1088" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1088" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1088" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1088" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32276,188 +32130,154 @@
       </c>
       <c r="F1088" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1088" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1088" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1088" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1089" ht="15" customHeight="1">
       <c r="A1089" s="4" t="inlineStr">
         <is>
-          <t>202503110130/2025</t>
+          <t>202505050008/2025</t>
         </is>
       </c>
       <c r="B1089" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1089" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1089" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1089" s="4" t="inlineStr">
         <is>
-          <t>R$ 539.190,00</t>
+          <t>R$ 14.082,50</t>
         </is>
       </c>
       <c r="F1089" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1089" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1089" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1089" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1090" ht="14" customHeight="1">
+      <c r="A1090" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1091" ht="16" customHeight="1">
+      <c r="A1091" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1091" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1091" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1091" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1091" s="6" t="inlineStr"/>
+      <c r="F1091" s="6" t="inlineStr"/>
+      <c r="G1091" s="6" t="inlineStr"/>
+      <c r="H1091" s="6" t="inlineStr"/>
+      <c r="I1091" s="6" t="inlineStr"/>
+    </row>
+    <row r="1092" ht="14" customHeight="1">
+      <c r="A1092" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1092" s="7" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="C1092" s="7" t="inlineStr">
+        <is>
+          <t>R$ 2.816,50</t>
+        </is>
+      </c>
+      <c r="D1092" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00012/2025</t>
+        </is>
+      </c>
+      <c r="E1092" s="7" t="inlineStr"/>
+      <c r="F1092" s="7" t="inlineStr"/>
+      <c r="G1092" s="7" t="inlineStr"/>
+      <c r="H1092" s="7" t="inlineStr"/>
+      <c r="I1092" s="7" t="inlineStr"/>
     </row>
     <row r="1093" ht="8" customHeight="1"/>
     <row r="1094" ht="18" customHeight="1">
       <c r="A1094" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1094" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1094" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1094" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1094" s="3" t="inlineStr">
         <is>
@@ -32466,188 +32286,154 @@
       </c>
       <c r="F1094" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1094" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1094" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1094" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1095" ht="15" customHeight="1">
       <c r="A1095" s="4" t="inlineStr">
         <is>
-          <t>202503110129/2025</t>
+          <t>202505050007/2025</t>
         </is>
       </c>
       <c r="B1095" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1095" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1095" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1095" s="4" t="inlineStr">
         <is>
-          <t>R$ 115.614,00</t>
+          <t>R$ 1.397,04</t>
         </is>
       </c>
       <c r="F1095" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1095" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1095" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1095" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1096" ht="14" customHeight="1">
+      <c r="A1096" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1097" ht="16" customHeight="1">
+      <c r="A1097" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1097" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1097" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1097" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1097" s="6" t="inlineStr"/>
+      <c r="F1097" s="6" t="inlineStr"/>
+      <c r="G1097" s="6" t="inlineStr"/>
+      <c r="H1097" s="6" t="inlineStr"/>
+      <c r="I1097" s="6" t="inlineStr"/>
+    </row>
+    <row r="1098" ht="14" customHeight="1">
+      <c r="A1098" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1098" s="7" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="C1098" s="7" t="inlineStr">
+        <is>
+          <t>R$ 272,04</t>
+        </is>
+      </c>
+      <c r="D1098" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00013/2025</t>
+        </is>
+      </c>
+      <c r="E1098" s="7" t="inlineStr"/>
+      <c r="F1098" s="7" t="inlineStr"/>
+      <c r="G1098" s="7" t="inlineStr"/>
+      <c r="H1098" s="7" t="inlineStr"/>
+      <c r="I1098" s="7" t="inlineStr"/>
     </row>
     <row r="1099" ht="8" customHeight="1"/>
     <row r="1100" ht="18" customHeight="1">
       <c r="A1100" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1100" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1100" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1100" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1100" s="3" t="inlineStr">
         <is>
@@ -32656,91 +32442,91 @@
       </c>
       <c r="F1100" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1100" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1100" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1100" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1101" ht="15" customHeight="1">
       <c r="A1101" s="4" t="inlineStr">
         <is>
-          <t>202503110128/2025</t>
+          <t>202505050006/2025</t>
         </is>
       </c>
       <c r="B1101" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1101" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1101" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1101" s="4" t="inlineStr">
         <is>
-          <t>R$ 201.150,00</t>
+          <t>R$ 4.627,50</t>
         </is>
       </c>
       <c r="F1101" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1101" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1101" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1101" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1102" ht="8" customHeight="1"/>
     <row r="1103" ht="18" customHeight="1">
       <c r="A1103" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1103" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1103" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1103" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -32751,188 +32537,154 @@
       </c>
       <c r="F1103" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1103" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1103" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1103" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1104" ht="15" customHeight="1">
       <c r="A1104" s="4" t="inlineStr">
         <is>
-          <t>202503110127/2025</t>
+          <t>202505050006/2025</t>
         </is>
       </c>
       <c r="B1104" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1104" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1104" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1104" s="4" t="inlineStr">
         <is>
-          <t>R$ 363.150,00</t>
+          <t>R$ 5.787,02</t>
         </is>
       </c>
       <c r="F1104" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1104" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1104" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1104" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1105" ht="14" customHeight="1">
+      <c r="A1105" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1106" ht="16" customHeight="1">
+      <c r="A1106" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1106" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1106" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1106" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1106" s="6" t="inlineStr"/>
+      <c r="F1106" s="6" t="inlineStr"/>
+      <c r="G1106" s="6" t="inlineStr"/>
+      <c r="H1106" s="6" t="inlineStr"/>
+      <c r="I1106" s="6" t="inlineStr"/>
+    </row>
+    <row r="1107" ht="14" customHeight="1">
+      <c r="A1107" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1107" s="7" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="C1107" s="7" t="inlineStr">
+        <is>
+          <t>R$ 1.159,52</t>
+        </is>
+      </c>
+      <c r="D1107" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00014/2025</t>
+        </is>
+      </c>
+      <c r="E1107" s="7" t="inlineStr"/>
+      <c r="F1107" s="7" t="inlineStr"/>
+      <c r="G1107" s="7" t="inlineStr"/>
+      <c r="H1107" s="7" t="inlineStr"/>
+      <c r="I1107" s="7" t="inlineStr"/>
     </row>
     <row r="1108" ht="8" customHeight="1"/>
     <row r="1109" ht="18" customHeight="1">
       <c r="A1109" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1109" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1109" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1109" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1109" s="3" t="inlineStr">
         <is>
@@ -32941,190 +32693,154 @@
       </c>
       <c r="F1109" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1109" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1109" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1109" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1110" ht="15" customHeight="1">
       <c r="A1110" s="4" t="inlineStr">
         <is>
-          <t>202503110126/2025</t>
+          <t>202505050005/2025</t>
         </is>
       </c>
       <c r="B1110" s="4" t="inlineStr">
         <is>
-          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1110" s="4" t="inlineStr">
         <is>
-          <t>07580946****-13</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1110" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA  SECRETARIA DE ADMINISTRAÇÃO
- DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1110" s="4" t="inlineStr">
         <is>
-          <t>R$ 18.171,00</t>
+          <t>R$ 1.745,96</t>
         </is>
       </c>
       <c r="F1110" s="4" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1110" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1110" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1110" s="4" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...97 lines deleted...]
-      </c>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1111" ht="14" customHeight="1">
+      <c r="A1111" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1112" ht="16" customHeight="1">
+      <c r="A1112" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1112" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1112" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1112" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1112" s="6" t="inlineStr"/>
+      <c r="F1112" s="6" t="inlineStr"/>
+      <c r="G1112" s="6" t="inlineStr"/>
+      <c r="H1112" s="6" t="inlineStr"/>
+      <c r="I1112" s="6" t="inlineStr"/>
+    </row>
+    <row r="1113" ht="14" customHeight="1">
+      <c r="A1113" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1113" s="7" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="C1113" s="7" t="inlineStr">
+        <is>
+          <t>R$ 344,96</t>
+        </is>
+      </c>
+      <c r="D1113" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00015/2025</t>
+        </is>
+      </c>
+      <c r="E1113" s="7" t="inlineStr"/>
+      <c r="F1113" s="7" t="inlineStr"/>
+      <c r="G1113" s="7" t="inlineStr"/>
+      <c r="H1113" s="7" t="inlineStr"/>
+      <c r="I1113" s="7" t="inlineStr"/>
     </row>
     <row r="1114" ht="8" customHeight="1"/>
     <row r="1115" ht="18" customHeight="1">
       <c r="A1115" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1115" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1115" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1115" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1115" s="3" t="inlineStr">
         <is>
@@ -33133,188 +32849,154 @@
       </c>
       <c r="F1115" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1115" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1115" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1115" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1116" ht="15" customHeight="1">
       <c r="A1116" s="4" t="inlineStr">
         <is>
-          <t>202502260006/2025</t>
+          <t>202505050003/2025</t>
         </is>
       </c>
       <c r="B1116" s="4" t="inlineStr">
         <is>
-          <t>P.A.C PLUS SERVICOS LTDA</t>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1116" s="4" t="inlineStr">
         <is>
-          <t>24730537****-75</t>
+          <t>43609493****-74</t>
         </is>
       </c>
       <c r="D1116" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1116" s="4" t="inlineStr">
         <is>
-          <t>R$ 47.577,14</t>
+          <t>R$ 809,46</t>
         </is>
       </c>
       <c r="F1116" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1116" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1116" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1116" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1117" ht="14" customHeight="1">
+      <c r="A1117" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1118" ht="16" customHeight="1">
+      <c r="A1118" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1118" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1118" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1118" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1118" s="6" t="inlineStr"/>
+      <c r="F1118" s="6" t="inlineStr"/>
+      <c r="G1118" s="6" t="inlineStr"/>
+      <c r="H1118" s="6" t="inlineStr"/>
+      <c r="I1118" s="6" t="inlineStr"/>
+    </row>
+    <row r="1119" ht="14" customHeight="1">
+      <c r="A1119" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1119" s="7" t="inlineStr">
+        <is>
+          <t>01/10/2025</t>
+        </is>
+      </c>
+      <c r="C1119" s="7" t="inlineStr">
+        <is>
+          <t>R$ 163,46</t>
+        </is>
+      </c>
+      <c r="D1119" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00016/2025</t>
+        </is>
+      </c>
+      <c r="E1119" s="7" t="inlineStr"/>
+      <c r="F1119" s="7" t="inlineStr"/>
+      <c r="G1119" s="7" t="inlineStr"/>
+      <c r="H1119" s="7" t="inlineStr"/>
+      <c r="I1119" s="7" t="inlineStr"/>
     </row>
     <row r="1120" ht="8" customHeight="1"/>
     <row r="1121" ht="18" customHeight="1">
       <c r="A1121" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1121" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1121" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1121" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1121" s="3" t="inlineStr">
         <is>
@@ -33323,91 +33005,91 @@
       </c>
       <c r="F1121" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1121" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1121" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1121" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1122" ht="15" customHeight="1">
       <c r="A1122" s="4" t="inlineStr">
         <is>
-          <t>202502260005/2025</t>
+          <t>202505050002/2025</t>
         </is>
       </c>
       <c r="B1122" s="4" t="inlineStr">
         <is>
-          <t>NILDINHA PRODUCOES E EVENTOS LTDA</t>
+          <t>BRASIL E MATOS LTDA</t>
         </is>
       </c>
       <c r="C1122" s="4" t="inlineStr">
         <is>
-          <t>51382910****-17</t>
+          <t>00623949****-48</t>
         </is>
       </c>
       <c r="D1122" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA/CANTORA NILDINHA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 03 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO AO GABINTE DO PREFEITO DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 62.000,00 REAIS PARA O ANO DE 2025. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (25 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 62.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
         </is>
       </c>
       <c r="E1122" s="4" t="inlineStr">
         <is>
-          <t>R$ 70.000,00</t>
+          <t>R$ 62.550,00</t>
         </is>
       </c>
       <c r="F1122" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1122" s="4" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1122" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1122" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1123" ht="8" customHeight="1"/>
     <row r="1124" ht="18" customHeight="1">
       <c r="A1124" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1124" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1124" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1124" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33418,91 +33100,91 @@
       </c>
       <c r="F1124" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1124" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1124" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1124" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1125" ht="15" customHeight="1">
       <c r="A1125" s="4" t="inlineStr">
         <is>
-          <t>202502260005/2025</t>
+          <t>202505050002/2025</t>
         </is>
       </c>
       <c r="B1125" s="4" t="inlineStr">
         <is>
-          <t>NILDINHA PRODUCOES E EVENTOS LTDA</t>
+          <t>BRASIL E MATOS LTDA</t>
         </is>
       </c>
       <c r="C1125" s="4" t="inlineStr">
         <is>
-          <t>51382910****-17</t>
+          <t>00623949****-48</t>
         </is>
       </c>
       <c r="D1125" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA/CANTORA NILDINHA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 03 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>PRESTAÇÃO DE SERVIÇOS COM TAXA DE SERVIÇO DE OPERADORA OU AGÊNCIA DE VIAGENS, PARA RESERVA E MARCAÇÃO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, POR MEIO DE ATENDIMENTO REMOTO (E-MAIL E TELEFONE), DESTINADO AO GABINTE DO PREFEITO DE SÃO LUIS DO CURU/CE. ( COM VALOR ESTIMADO DE AQUISIÇÃO DE PASSAGENS ÁEREAS DE ATÉ 62.000,00 REAIS PARA O ANO DE 2025. OBSERVAÇÃO: A COTAÇÃO DEVERÁ SEGUIR A SEGUINTE TABELA E SER ANEXADA NO REFERIDO SISTEMA. (A) QUANTIDADE DE PASSAGENS ANUAL (25 IDA E VOLTA) | (B) VALOR SERV. DE AGENCIAME NTO DE VIAGENS | (C) = (AxB) VALOR TOTAL DOS SERVIÇOS DE AGENCIAMENTO DE VIAGENS | (D) VALOR ANUAL ESTIMADO DE PASSAGENS (R$ 62.000,00) | (E) = (C+D) VALOR ANUAL ESTIMADO DE CONTRATAÇÃO.</t>
         </is>
       </c>
       <c r="E1125" s="4" t="inlineStr">
         <is>
-          <t>R$ 70.000,00</t>
+          <t>R$ 62.550,00</t>
         </is>
       </c>
       <c r="F1125" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1125" s="4" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1125" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1125" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>13/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1126" ht="8" customHeight="1"/>
     <row r="1127" ht="18" customHeight="1">
       <c r="A1127" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1127" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1127" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1127" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33513,188 +33195,154 @@
       </c>
       <c r="F1127" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1127" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1127" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1127" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1128" ht="15" customHeight="1">
       <c r="A1128" s="4" t="inlineStr">
         <is>
-          <t>202502260004/2025</t>
+          <t>202505050001/2025</t>
         </is>
       </c>
       <c r="B1128" s="4" t="inlineStr">
         <is>
-          <t>GALICIA PRODUCOES LTDA</t>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C1128" s="4" t="inlineStr">
         <is>
-          <t>48126812****-04</t>
+          <t>54609843****-19</t>
         </is>
       </c>
       <c r="D1128" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA GALÍCIA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 02 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA MANUTENÇÃO DE AR CONDICIONADO, PARA SUPRIR AS DEMANDA DA SECRETARIA EDUCAÇÃO DO MUNICIPIO DE SÃO LUIS DO CURU.</t>
         </is>
       </c>
       <c r="E1128" s="4" t="inlineStr">
         <is>
-          <t>R$ 80.000,00</t>
+          <t>R$ 115.536,70</t>
         </is>
       </c>
       <c r="F1128" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="G1128" s="4" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1128" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1128" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>05/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1129" ht="14" customHeight="1">
+      <c r="A1129" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1130" ht="16" customHeight="1">
+      <c r="A1130" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1130" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1130" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1130" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1130" s="6" t="inlineStr"/>
+      <c r="F1130" s="6" t="inlineStr"/>
+      <c r="G1130" s="6" t="inlineStr"/>
+      <c r="H1130" s="6" t="inlineStr"/>
+      <c r="I1130" s="6" t="inlineStr"/>
+    </row>
+    <row r="1131" ht="14" customHeight="1">
+      <c r="A1131" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1131" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1131" s="7" t="inlineStr">
+        <is>
+          <t>R$ 57.768,35</t>
+        </is>
+      </c>
+      <c r="D1131" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00118/2025</t>
+        </is>
+      </c>
+      <c r="E1131" s="7" t="inlineStr"/>
+      <c r="F1131" s="7" t="inlineStr"/>
+      <c r="G1131" s="7" t="inlineStr"/>
+      <c r="H1131" s="7" t="inlineStr"/>
+      <c r="I1131" s="7" t="inlineStr"/>
     </row>
     <row r="1132" ht="8" customHeight="1"/>
     <row r="1133" ht="18" customHeight="1">
       <c r="A1133" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1133" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1133" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1133" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1133" s="3" t="inlineStr">
         <is>
@@ -33703,91 +33351,91 @@
       </c>
       <c r="F1133" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1133" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1133" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1133" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1134" ht="15" customHeight="1">
       <c r="A1134" s="4" t="inlineStr">
         <is>
-          <t>202502260003/2025</t>
+          <t>202505020001/2025</t>
         </is>
       </c>
       <c r="B1134" s="4" t="inlineStr">
         <is>
-          <t>S. V SERVICOS E LOCACOES LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1134" s="4" t="inlineStr">
         <is>
-          <t>40117614****-72</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1134" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1134" s="4" t="inlineStr">
         <is>
-          <t>R$ 15.000,00</t>
+          <t>R$ 77.760,00</t>
         </is>
       </c>
       <c r="F1134" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="G1134" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1134" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1134" s="4" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>02/05/2025</t>
         </is>
       </c>
     </row>
     <row r="1135" ht="8" customHeight="1"/>
     <row r="1136" ht="18" customHeight="1">
       <c r="A1136" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1136" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1136" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1136" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -33798,188 +33446,154 @@
       </c>
       <c r="F1136" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1136" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1136" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1136" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1137" ht="15" customHeight="1">
       <c r="A1137" s="4" t="inlineStr">
         <is>
-          <t>202502260003/2025</t>
+          <t>202504300002/2025</t>
         </is>
       </c>
       <c r="B1137" s="4" t="inlineStr">
         <is>
-          <t>S. V SERVICOS E LOCACOES LTDA</t>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C1137" s="4" t="inlineStr">
         <is>
-          <t>40117614****-72</t>
+          <t>54609843****-19</t>
         </is>
       </c>
       <c r="D1137" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA MANUTENÇÃO DE AR CONDICIONADO, PARA SUPRIR AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU.</t>
         </is>
       </c>
       <c r="E1137" s="4" t="inlineStr">
         <is>
-          <t>R$ 15.000,00</t>
+          <t>R$ 104.202,90</t>
         </is>
       </c>
       <c r="F1137" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>30/04/2025</t>
         </is>
       </c>
       <c r="G1137" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1137" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1137" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1138" ht="14" customHeight="1">
+      <c r="A1138" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1139" ht="16" customHeight="1">
+      <c r="A1139" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1139" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1139" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1139" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1139" s="6" t="inlineStr"/>
+      <c r="F1139" s="6" t="inlineStr"/>
+      <c r="G1139" s="6" t="inlineStr"/>
+      <c r="H1139" s="6" t="inlineStr"/>
+      <c r="I1139" s="6" t="inlineStr"/>
+    </row>
+    <row r="1140" ht="14" customHeight="1">
+      <c r="A1140" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1140" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1140" s="7" t="inlineStr">
+        <is>
+          <t>R$ 52.101,45</t>
+        </is>
+      </c>
+      <c r="D1140" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00117/2025</t>
+        </is>
+      </c>
+      <c r="E1140" s="7" t="inlineStr"/>
+      <c r="F1140" s="7" t="inlineStr"/>
+      <c r="G1140" s="7" t="inlineStr"/>
+      <c r="H1140" s="7" t="inlineStr"/>
+      <c r="I1140" s="7" t="inlineStr"/>
     </row>
     <row r="1141" ht="8" customHeight="1"/>
     <row r="1142" ht="18" customHeight="1">
       <c r="A1142" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1142" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1142" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1142" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1142" s="3" t="inlineStr">
         <is>
@@ -33988,188 +33602,154 @@
       </c>
       <c r="F1142" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1142" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1142" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1142" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1143" ht="15" customHeight="1">
       <c r="A1143" s="4" t="inlineStr">
         <is>
-          <t>202502260002/2025</t>
+          <t>202504300001/2025</t>
         </is>
       </c>
       <c r="B1143" s="4" t="inlineStr">
         <is>
-          <t>P.A.C PLUS SERVICOS LTDA</t>
+          <t>J R CORDEIRO COMÉRCIO E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="C1143" s="4" t="inlineStr">
         <is>
-          <t>24730537****-75</t>
+          <t>54609843****-19</t>
         </is>
       </c>
       <c r="D1143" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA MANUTENÇÃO DE AR CONDICIONADO, PARA SUPRIR AS DEMANDAS DAS DIVERSAS SECRETARIAS (SECRETARIA DE SAUDE) DO MUNICIPIO DE SÃO LUIS DO CURU.</t>
         </is>
       </c>
       <c r="E1143" s="4" t="inlineStr">
         <is>
-          <t>R$ 133.305,01</t>
+          <t>R$ 99.545,60</t>
         </is>
       </c>
       <c r="F1143" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>30/04/2025</t>
         </is>
       </c>
       <c r="G1143" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1143" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1143" s="4" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1144" ht="14" customHeight="1">
+      <c r="A1144" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1145" ht="16" customHeight="1">
+      <c r="A1145" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1145" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1145" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1145" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1145" s="6" t="inlineStr"/>
+      <c r="F1145" s="6" t="inlineStr"/>
+      <c r="G1145" s="6" t="inlineStr"/>
+      <c r="H1145" s="6" t="inlineStr"/>
+      <c r="I1145" s="6" t="inlineStr"/>
+    </row>
+    <row r="1146" ht="14" customHeight="1">
+      <c r="A1146" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1146" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1146" s="7" t="inlineStr">
+        <is>
+          <t>R$ 49.772,80</t>
+        </is>
+      </c>
+      <c r="D1146" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00119/2025</t>
+        </is>
+      </c>
+      <c r="E1146" s="7" t="inlineStr"/>
+      <c r="F1146" s="7" t="inlineStr"/>
+      <c r="G1146" s="7" t="inlineStr"/>
+      <c r="H1146" s="7" t="inlineStr"/>
+      <c r="I1146" s="7" t="inlineStr"/>
     </row>
     <row r="1147" ht="8" customHeight="1"/>
     <row r="1148" ht="18" customHeight="1">
       <c r="A1148" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1148" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1148" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1148" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1148" s="3" t="inlineStr">
         <is>
@@ -34178,188 +33758,154 @@
       </c>
       <c r="F1148" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1148" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1148" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1148" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1149" ht="15" customHeight="1">
       <c r="A1149" s="4" t="inlineStr">
         <is>
-          <t>202502260001/2025</t>
+          <t>202504290008/2025</t>
         </is>
       </c>
       <c r="B1149" s="4" t="inlineStr">
         <is>
-          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+          <t>2S PRODUCOES, EVENTOS, SERVICOS DE ORGANIZACOES DE FESTAS E PROMOCAO DE BANDAS EIRELI</t>
         </is>
       </c>
       <c r="C1149" s="4" t="inlineStr">
         <is>
-          <t>24989784****-90</t>
+          <t>29319874****-98</t>
         </is>
       </c>
       <c r="D1149" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>Contratação dos serviços de assessoria em marketing digital, gerenciamento da Fanpage do Facebook e Instagram oficial, atualização de banners do site, layout para identidade visual, estratégias de marketing e engajamento para Instagram junto a secretaria de Assistência Social do município de São Luis do Curu.</t>
         </is>
       </c>
       <c r="E1149" s="4" t="inlineStr">
         <is>
-          <t>R$ 16.125,00</t>
+          <t>R$ 77.000,00</t>
         </is>
       </c>
       <c r="F1149" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1149" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1149" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1149" s="4" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>14/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1150" ht="14" customHeight="1">
+      <c r="A1150" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1151" ht="16" customHeight="1">
+      <c r="A1151" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1151" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1151" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1151" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1151" s="6" t="inlineStr"/>
+      <c r="F1151" s="6" t="inlineStr"/>
+      <c r="G1151" s="6" t="inlineStr"/>
+      <c r="H1151" s="6" t="inlineStr"/>
+      <c r="I1151" s="6" t="inlineStr"/>
+    </row>
+    <row r="1152" ht="14" customHeight="1">
+      <c r="A1152" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1152" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1152" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="D1152" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00091/2025</t>
+        </is>
+      </c>
+      <c r="E1152" s="7" t="inlineStr"/>
+      <c r="F1152" s="7" t="inlineStr"/>
+      <c r="G1152" s="7" t="inlineStr"/>
+      <c r="H1152" s="7" t="inlineStr"/>
+      <c r="I1152" s="7" t="inlineStr"/>
     </row>
     <row r="1153" ht="8" customHeight="1"/>
     <row r="1154" ht="18" customHeight="1">
       <c r="A1154" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1154" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1154" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1154" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1154" s="3" t="inlineStr">
         <is>
@@ -34368,344 +33914,310 @@
       </c>
       <c r="F1154" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1154" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1154" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1154" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1155" ht="15" customHeight="1">
       <c r="A1155" s="4" t="inlineStr">
         <is>
-          <t>202502250002/2025</t>
+          <t>202504290007/2025</t>
         </is>
       </c>
       <c r="B1155" s="4" t="inlineStr">
         <is>
-          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+          <t>2S PRODUCOES, EVENTOS, SERVICOS DE ORGANIZACOES DE FESTAS E PROMOCAO DE BANDAS EIRELI</t>
         </is>
       </c>
       <c r="C1155" s="4" t="inlineStr">
         <is>
-          <t>08146959****-41</t>
+          <t>29319874****-98</t>
         </is>
       </c>
       <c r="D1155" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA MUNDO MIX" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 01 DE MARÇO DE 2025, DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>Contratação dos serviços de assessoria em marketing digital, gerenciamento da Fanpage do Facebook e Instagram oficial, atualização de banners do site, layout para identidade visual, estratégias de marketing e engajamento para Instagram junto a secretaria de Educação do município de São Luis do Curu.</t>
         </is>
       </c>
       <c r="E1155" s="4" t="inlineStr">
         <is>
-          <t>R$ 20.000,00</t>
+          <t>R$ 77.000,00</t>
         </is>
       </c>
       <c r="F1155" s="4" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1155" s="4" t="inlineStr">
         <is>
-          <t>26/05/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1155" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1155" s="4" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...5 lines deleted...]
-      <c r="A1157" s="3" t="inlineStr">
+          <t>29/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1156" ht="14" customHeight="1">
+      <c r="A1156" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1157" ht="16" customHeight="1">
+      <c r="A1157" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1157" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1157" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1157" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1157" s="6" t="inlineStr"/>
+      <c r="F1157" s="6" t="inlineStr"/>
+      <c r="G1157" s="6" t="inlineStr"/>
+      <c r="H1157" s="6" t="inlineStr"/>
+      <c r="I1157" s="6" t="inlineStr"/>
+    </row>
+    <row r="1158" ht="14" customHeight="1">
+      <c r="A1158" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1158" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1158" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="D1158" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00092/2025</t>
+        </is>
+      </c>
+      <c r="E1158" s="7" t="inlineStr"/>
+      <c r="F1158" s="7" t="inlineStr"/>
+      <c r="G1158" s="7" t="inlineStr"/>
+      <c r="H1158" s="7" t="inlineStr"/>
+      <c r="I1158" s="7" t="inlineStr"/>
+    </row>
+    <row r="1159" ht="8" customHeight="1"/>
+    <row r="1160" ht="18" customHeight="1">
+      <c r="A1160" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1157" s="3" t="inlineStr">
+      <c r="B1160" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1157" s="3" t="inlineStr">
+      <c r="C1160" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1157" s="3" t="inlineStr">
+      <c r="D1160" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1157" s="3" t="inlineStr">
+      <c r="E1160" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1157" s="3" t="inlineStr">
+      <c r="F1160" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1157" s="3" t="inlineStr">
+      <c r="G1160" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1157" s="3" t="inlineStr">
+      <c r="H1160" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1157" s="3" t="inlineStr">
+      <c r="I1160" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1158" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1158" s="4" t="inlineStr">
+    <row r="1161" ht="15" customHeight="1">
+      <c r="A1161" s="4" t="inlineStr">
+        <is>
+          <t>202504290006/2025</t>
+        </is>
+      </c>
+      <c r="B1161" s="4" t="inlineStr">
+        <is>
+          <t>ICONTEC SOLUCOES GOVERNAMENTAIS LTDA</t>
+        </is>
+      </c>
+      <c r="C1161" s="4" t="inlineStr">
+        <is>
+          <t>47041548****-43</t>
+        </is>
+      </c>
+      <c r="D1161" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para a prestação de serviços de consultoria educacional junto à Secretaria Municipal de Educação, abrangendo o acompanhamento, orientação e planejamento da gestão educacional, incluindo a administração dos recursos do FUNDEB e da complementação da União, além das ações de manutenção e desenvolvimento do ensino. O objetivo é promover a valorização profissional, a qualidade e a expansão da educação e da aprendizagem no município de São Luis do Curu (CE).</t>
+        </is>
+      </c>
+      <c r="E1161" s="4" t="inlineStr">
+        <is>
+          <t>R$ 115.500,00</t>
+        </is>
+      </c>
+      <c r="F1161" s="4" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+      <c r="G1161" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H1161" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I1158" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A1159" s="5" t="inlineStr">
+      <c r="I1161" s="4" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1162" ht="14" customHeight="1">
+      <c r="A1162" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1160" ht="16" customHeight="1">
-      <c r="A1160" s="6" t="inlineStr">
+    <row r="1163" ht="16" customHeight="1">
+      <c r="A1163" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1160" s="6" t="inlineStr">
+      <c r="B1163" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1160" s="6" t="inlineStr">
+      <c r="C1163" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1160" s="6" t="inlineStr">
+      <c r="D1163" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1160" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1161" s="7" t="inlineStr">
+      <c r="E1163" s="6" t="inlineStr"/>
+      <c r="F1163" s="6" t="inlineStr"/>
+      <c r="G1163" s="6" t="inlineStr"/>
+      <c r="H1163" s="6" t="inlineStr"/>
+      <c r="I1163" s="6" t="inlineStr"/>
+    </row>
+    <row r="1164" ht="14" customHeight="1">
+      <c r="A1164" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1161" s="7" t="inlineStr">
-[...113 lines deleted...]
-      </c>
+      <c r="B1164" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1164" s="7" t="inlineStr">
+        <is>
+          <t>R$ 66.000,00</t>
+        </is>
+      </c>
+      <c r="D1164" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00001/2026</t>
+        </is>
+      </c>
+      <c r="E1164" s="7" t="inlineStr"/>
+      <c r="F1164" s="7" t="inlineStr"/>
+      <c r="G1164" s="7" t="inlineStr"/>
+      <c r="H1164" s="7" t="inlineStr"/>
+      <c r="I1164" s="7" t="inlineStr"/>
     </row>
     <row r="1165" ht="8" customHeight="1"/>
     <row r="1166" ht="18" customHeight="1">
       <c r="A1166" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1166" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1166" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1166" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1166" s="3" t="inlineStr">
         <is>
@@ -34714,405 +34226,405 @@
       </c>
       <c r="F1166" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1166" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1166" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1166" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1167" ht="15" customHeight="1">
       <c r="A1167" s="4" t="inlineStr">
         <is>
-          <t>202502200002/2025</t>
+          <t>202504290005/2025</t>
         </is>
       </c>
       <c r="B1167" s="4" t="inlineStr">
         <is>
-          <t>E.B.N-INFORMATICA, CONTROLES E SERVICOS LTDA</t>
+          <t>RH MAIS INFORMATICA &amp; ASSESSORIA ADMINISTRATIVA LTDA</t>
         </is>
       </c>
       <c r="C1167" s="4" t="inlineStr">
         <is>
-          <t>13358836****-04</t>
+          <t>08655731****-87</t>
         </is>
       </c>
       <c r="D1167" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA ASSESSORIA EM RECURSOS HUMANOS, NO ACOMPANHAMENTO DA ELABORAÇÃO E PROCESSAMENTO DA FOLHA DE PAGAMENTO, INFORMAÇÕES DO SIM/TCE, BEM COMO ORIENTAÇÕES DE ATOS E IMPLANTAÇÕES DE ROTINAS EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>Contratação de empresa especializada para a prestação de serviços técnicos especializados em Avaliação de Desempenho dos servidores de provimento efetivo, com a elaboração do Decreto e da cartilha de Avaliação de Desempenho e acompanhamento mensal à Comissão de Avaliação de Desempenho, bem como elaboração e acompanhamento do plano de treinamento dos servidores, com vistas ao desenvolvimento na carreira profissional, tudo conforme especificações e condições contidas no projeto básico/termo de referência e demais exigências do edital para atender as necessidades da secretaria de educação do município de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E1167" s="4" t="inlineStr">
         <is>
-          <t>R$ 66.700,00</t>
+          <t>R$ 35.000,00</t>
         </is>
       </c>
       <c r="F1167" s="4" t="inlineStr">
         <is>
-          <t>20/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1167" s="4" t="inlineStr">
         <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1167" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1167" s="4" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1168" ht="8" customHeight="1"/>
+    <row r="1169" ht="18" customHeight="1">
+      <c r="A1169" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1169" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1169" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1169" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1169" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1169" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1169" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1169" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1169" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1170" ht="15" customHeight="1">
+      <c r="A1170" s="4" t="inlineStr">
+        <is>
+          <t>202504290004/2025</t>
+        </is>
+      </c>
+      <c r="B1170" s="4" t="inlineStr">
+        <is>
+          <t>COSTA CONSULTORIA &amp; EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1170" s="4" t="inlineStr">
+        <is>
+          <t>12250700****-13</t>
+        </is>
+      </c>
+      <c r="D1170" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, EQUIPAMENTOS DE INFORMATICA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO.</t>
+        </is>
+      </c>
+      <c r="E1170" s="4" t="inlineStr">
+        <is>
+          <t>R$ 31.500,00</t>
+        </is>
+      </c>
+      <c r="F1170" s="4" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+      <c r="G1170" s="4" t="inlineStr">
+        <is>
           <t>01/01/2027</t>
         </is>
       </c>
-      <c r="H1167" s="4" t="inlineStr">
+      <c r="H1170" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I1167" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A1168" s="5" t="inlineStr">
+      <c r="I1170" s="4" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1171" ht="14" customHeight="1">
+      <c r="A1171" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1169" ht="16" customHeight="1">
-      <c r="A1169" s="6" t="inlineStr">
+    <row r="1172" ht="16" customHeight="1">
+      <c r="A1172" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1169" s="6" t="inlineStr">
+      <c r="B1172" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1169" s="6" t="inlineStr">
+      <c r="C1172" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1169" s="6" t="inlineStr">
+      <c r="D1172" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1169" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1170" s="7" t="inlineStr">
+      <c r="E1172" s="6" t="inlineStr"/>
+      <c r="F1172" s="6" t="inlineStr"/>
+      <c r="G1172" s="6" t="inlineStr"/>
+      <c r="H1172" s="6" t="inlineStr"/>
+      <c r="I1172" s="6" t="inlineStr"/>
+    </row>
+    <row r="1173" ht="14" customHeight="1">
+      <c r="A1173" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1170" s="7" t="inlineStr">
+      <c r="B1173" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
-      <c r="C1170" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A1172" s="3" t="inlineStr">
+      <c r="C1173" s="7" t="inlineStr">
+        <is>
+          <t>R$ 18.000,00</t>
+        </is>
+      </c>
+      <c r="D1173" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00096/2025</t>
+        </is>
+      </c>
+      <c r="E1173" s="7" t="inlineStr"/>
+      <c r="F1173" s="7" t="inlineStr"/>
+      <c r="G1173" s="7" t="inlineStr"/>
+      <c r="H1173" s="7" t="inlineStr"/>
+      <c r="I1173" s="7" t="inlineStr"/>
+    </row>
+    <row r="1174" ht="8" customHeight="1"/>
+    <row r="1175" ht="18" customHeight="1">
+      <c r="A1175" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1172" s="3" t="inlineStr">
+      <c r="B1175" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1172" s="3" t="inlineStr">
+      <c r="C1175" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1172" s="3" t="inlineStr">
+      <c r="D1175" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1172" s="3" t="inlineStr">
+      <c r="E1175" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1172" s="3" t="inlineStr">
+      <c r="F1175" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1172" s="3" t="inlineStr">
+      <c r="G1175" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1172" s="3" t="inlineStr">
+      <c r="H1175" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1172" s="3" t="inlineStr">
+      <c r="I1175" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1173" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G1173" s="4" t="inlineStr">
+    <row r="1176" ht="15" customHeight="1">
+      <c r="A1176" s="4" t="inlineStr">
+        <is>
+          <t>202504290003/2025</t>
+        </is>
+      </c>
+      <c r="B1176" s="4" t="inlineStr">
+        <is>
+          <t>COSTA CONSULTORIA &amp; EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1176" s="4" t="inlineStr">
+        <is>
+          <t>12250700****-13</t>
+        </is>
+      </c>
+      <c r="D1176" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, EQUIPAMENTOS DE INFORMATICA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO.</t>
+        </is>
+      </c>
+      <c r="E1176" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.300,00</t>
+        </is>
+      </c>
+      <c r="F1176" s="4" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+      <c r="G1176" s="4" t="inlineStr">
         <is>
           <t>01/01/2027</t>
         </is>
       </c>
-      <c r="H1173" s="4" t="inlineStr">
+      <c r="H1176" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I1173" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A1174" s="5" t="inlineStr">
+      <c r="I1176" s="4" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1177" ht="14" customHeight="1">
+      <c r="A1177" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1175" ht="16" customHeight="1">
-      <c r="A1175" s="6" t="inlineStr">
+    <row r="1178" ht="16" customHeight="1">
+      <c r="A1178" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1175" s="6" t="inlineStr">
+      <c r="B1178" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1175" s="6" t="inlineStr">
+      <c r="C1178" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1175" s="6" t="inlineStr">
+      <c r="D1178" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1175" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1176" s="7" t="inlineStr">
+      <c r="E1178" s="6" t="inlineStr"/>
+      <c r="F1178" s="6" t="inlineStr"/>
+      <c r="G1178" s="6" t="inlineStr"/>
+      <c r="H1178" s="6" t="inlineStr"/>
+      <c r="I1178" s="6" t="inlineStr"/>
+    </row>
+    <row r="1179" ht="14" customHeight="1">
+      <c r="A1179" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1176" s="7" t="inlineStr">
+      <c r="B1179" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
-      <c r="C1176" s="7" t="inlineStr">
-[...108 lines deleted...]
-      </c>
+      <c r="C1179" s="7" t="inlineStr">
+        <is>
+          <t>R$ 15.600,00</t>
+        </is>
+      </c>
+      <c r="D1179" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00095/2025</t>
+        </is>
+      </c>
+      <c r="E1179" s="7" t="inlineStr"/>
+      <c r="F1179" s="7" t="inlineStr"/>
+      <c r="G1179" s="7" t="inlineStr"/>
+      <c r="H1179" s="7" t="inlineStr"/>
+      <c r="I1179" s="7" t="inlineStr"/>
     </row>
     <row r="1180" ht="8" customHeight="1"/>
     <row r="1181" ht="18" customHeight="1">
       <c r="A1181" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1181" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1181" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1181" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1181" s="3" t="inlineStr">
         <is>
@@ -35121,344 +34633,310 @@
       </c>
       <c r="F1181" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1181" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1181" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1181" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1182" ht="15" customHeight="1">
       <c r="A1182" s="4" t="inlineStr">
         <is>
-          <t>202502170001/2025</t>
+          <t>202504290002/2025</t>
         </is>
       </c>
       <c r="B1182" s="4" t="inlineStr">
         <is>
-          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+          <t>COSTA CONSULTORIA &amp; EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="C1182" s="4" t="inlineStr">
         <is>
-          <t>10563418****-60</t>
+          <t>12250700****-13</t>
         </is>
       </c>
       <c r="D1182" s="4" t="inlineStr">
         <is>
-          <t>PRESTAÇÃO DOS SERVIÇOS TÉCNICOS E ESPECIALIZADOS DE CONSULTORIA E ASSESSORIA NAS ÁREAS DE GESTÃO ADMINISTRATIVA E FINANCEIRO, OBJETIVANDO A MODERNIZAÇÃO ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, EQUIPAMENTOS DE INFORMATICA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO.</t>
         </is>
       </c>
       <c r="E1182" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.000,00</t>
+          <t>R$ 29.400,00</t>
         </is>
       </c>
       <c r="F1182" s="4" t="inlineStr">
         <is>
-          <t>17/02/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="G1182" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1182" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1182" s="4" t="inlineStr">
         <is>
-          <t>17/02/2025</t>
-[...5 lines deleted...]
-      <c r="A1184" s="3" t="inlineStr">
+          <t>05/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1183" ht="14" customHeight="1">
+      <c r="A1183" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1184" ht="16" customHeight="1">
+      <c r="A1184" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1184" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1184" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1184" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1184" s="6" t="inlineStr"/>
+      <c r="F1184" s="6" t="inlineStr"/>
+      <c r="G1184" s="6" t="inlineStr"/>
+      <c r="H1184" s="6" t="inlineStr"/>
+      <c r="I1184" s="6" t="inlineStr"/>
+    </row>
+    <row r="1185" ht="14" customHeight="1">
+      <c r="A1185" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1185" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1185" s="7" t="inlineStr">
+        <is>
+          <t>R$ 16.800,00</t>
+        </is>
+      </c>
+      <c r="D1185" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00097/2025</t>
+        </is>
+      </c>
+      <c r="E1185" s="7" t="inlineStr"/>
+      <c r="F1185" s="7" t="inlineStr"/>
+      <c r="G1185" s="7" t="inlineStr"/>
+      <c r="H1185" s="7" t="inlineStr"/>
+      <c r="I1185" s="7" t="inlineStr"/>
+    </row>
+    <row r="1186" ht="8" customHeight="1"/>
+    <row r="1187" ht="18" customHeight="1">
+      <c r="A1187" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1184" s="3" t="inlineStr">
+      <c r="B1187" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1184" s="3" t="inlineStr">
+      <c r="C1187" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1184" s="3" t="inlineStr">
+      <c r="D1187" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1184" s="3" t="inlineStr">
+      <c r="E1187" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1184" s="3" t="inlineStr">
+      <c r="F1187" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1184" s="3" t="inlineStr">
+      <c r="G1187" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1184" s="3" t="inlineStr">
+      <c r="H1187" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1184" s="3" t="inlineStr">
+      <c r="I1187" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1185" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G1185" s="4" t="inlineStr">
+    <row r="1188" ht="15" customHeight="1">
+      <c r="A1188" s="4" t="inlineStr">
+        <is>
+          <t>202504290001/2025</t>
+        </is>
+      </c>
+      <c r="B1188" s="4" t="inlineStr">
+        <is>
+          <t>COSTA CONSULTORIA &amp; EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1188" s="4" t="inlineStr">
+        <is>
+          <t>12250700****-13</t>
+        </is>
+      </c>
+      <c r="D1188" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, EQUIPAMENTOS DE INFORMATICA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO.</t>
+        </is>
+      </c>
+      <c r="E1188" s="4" t="inlineStr">
+        <is>
+          <t>R$ 23.100,00</t>
+        </is>
+      </c>
+      <c r="F1188" s="4" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+      <c r="G1188" s="4" t="inlineStr">
         <is>
           <t>01/01/2027</t>
         </is>
       </c>
-      <c r="H1185" s="4" t="inlineStr">
+      <c r="H1188" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I1185" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A1186" s="5" t="inlineStr">
+      <c r="I1188" s="4" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1189" ht="14" customHeight="1">
+      <c r="A1189" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1187" ht="16" customHeight="1">
-      <c r="A1187" s="6" t="inlineStr">
+    <row r="1190" ht="16" customHeight="1">
+      <c r="A1190" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1187" s="6" t="inlineStr">
+      <c r="B1190" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1187" s="6" t="inlineStr">
+      <c r="C1190" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1187" s="6" t="inlineStr">
+      <c r="D1190" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1187" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1188" s="7" t="inlineStr">
+      <c r="E1190" s="6" t="inlineStr"/>
+      <c r="F1190" s="6" t="inlineStr"/>
+      <c r="G1190" s="6" t="inlineStr"/>
+      <c r="H1190" s="6" t="inlineStr"/>
+      <c r="I1190" s="6" t="inlineStr"/>
+    </row>
+    <row r="1191" ht="14" customHeight="1">
+      <c r="A1191" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1188" s="7" t="inlineStr">
+      <c r="B1191" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
-      <c r="C1188" s="7" t="inlineStr">
-[...108 lines deleted...]
-      </c>
+      <c r="C1191" s="7" t="inlineStr">
+        <is>
+          <t>R$ 13.200,00</t>
+        </is>
+      </c>
+      <c r="D1191" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00098/2025</t>
+        </is>
+      </c>
+      <c r="E1191" s="7" t="inlineStr"/>
+      <c r="F1191" s="7" t="inlineStr"/>
+      <c r="G1191" s="7" t="inlineStr"/>
+      <c r="H1191" s="7" t="inlineStr"/>
+      <c r="I1191" s="7" t="inlineStr"/>
     </row>
     <row r="1192" ht="8" customHeight="1"/>
     <row r="1193" ht="18" customHeight="1">
       <c r="A1193" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1193" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1193" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1193" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1193" s="3" t="inlineStr">
         <is>
@@ -35467,154 +34945,190 @@
       </c>
       <c r="F1193" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1193" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1193" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1193" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1194" ht="15" customHeight="1">
       <c r="A1194" s="4" t="inlineStr">
         <is>
-          <t>202502130002/2025</t>
+          <t>202504250001/2025</t>
         </is>
       </c>
       <c r="B1194" s="4" t="inlineStr">
         <is>
-          <t>AV ASSESSORIA CONTABIL, SERVICOS E INFORMATICA LTDA</t>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1194" s="4" t="inlineStr">
         <is>
-          <t>13075241****-41</t>
+          <t>24730537****-75</t>
         </is>
       </c>
       <c r="D1194" s="4" t="inlineStr">
         <is>
-          <t>Prestação de serviços em assessoria consultoria ao setor de pesquisas de preços junto a Secretaria de Finanças do Município de São Luis do Curu-Ce.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DO EVENTO DO DIA DO TRABALHADOR, EM PROVEITO  
+DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1194" s="4" t="inlineStr">
         <is>
-          <t>R$ 103.500,00</t>
+          <t>R$ 27.496,77</t>
         </is>
       </c>
       <c r="F1194" s="4" t="inlineStr">
         <is>
-          <t>13/02/2025</t>
+          <t>25/04/2025</t>
         </is>
       </c>
       <c r="G1194" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1194" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1194" s="4" t="inlineStr">
         <is>
-          <t>13/02/2025</t>
-[...62 lines deleted...]
-      <c r="I1197" s="7" t="inlineStr"/>
+          <t>25/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1195" ht="8" customHeight="1"/>
+    <row r="1196" ht="18" customHeight="1">
+      <c r="A1196" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1196" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1196" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1196" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1196" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1196" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1196" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1196" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1196" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1197" ht="15" customHeight="1">
+      <c r="A1197" s="4" t="inlineStr">
+        <is>
+          <t>202504250001/2025</t>
+        </is>
+      </c>
+      <c r="B1197" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1197" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1197" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DO EVENTO DO DIA DO TRABALHADOR, EM PROVEITO  
+DA PREFEITURA MUNICIPAL DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1197" s="4" t="inlineStr">
+        <is>
+          <t>R$ 27.496,77</t>
+        </is>
+      </c>
+      <c r="F1197" s="4" t="inlineStr">
+        <is>
+          <t>25/04/2025</t>
+        </is>
+      </c>
+      <c r="G1197" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1197" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1197" s="4" t="inlineStr">
+        <is>
+          <t>25/04/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1198" ht="8" customHeight="1"/>
     <row r="1199" ht="18" customHeight="1">
       <c r="A1199" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1199" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1199" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1199" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1199" s="3" t="inlineStr">
         <is>
@@ -35623,154 +35137,188 @@
       </c>
       <c r="F1199" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1199" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1199" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1199" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1200" ht="15" customHeight="1">
       <c r="A1200" s="4" t="inlineStr">
         <is>
-          <t>202502130001/2025</t>
+          <t>202504160001/2025</t>
         </is>
       </c>
       <c r="B1200" s="4" t="inlineStr">
         <is>
-          <t>A D LIMA OLIVEIRA</t>
+          <t>L&amp;S SPORT COMERCIO DE ROUPAS E ACESSORIOS EIRELI</t>
         </is>
       </c>
       <c r="C1200" s="4" t="inlineStr">
         <is>
-          <t>31195843****-14</t>
+          <t>13017172****-10</t>
         </is>
       </c>
       <c r="D1200" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Educação do município de São Luís do Curu/CE.</t>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E1200" s="4" t="inlineStr">
         <is>
-          <t>R$ 64.800,00</t>
+          <t>R$ 17.377,60</t>
         </is>
       </c>
       <c r="F1200" s="4" t="inlineStr">
         <is>
-          <t>13/02/2025</t>
+          <t>23/04/2025</t>
         </is>
       </c>
       <c r="G1200" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1200" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1200" s="4" t="inlineStr">
         <is>
-          <t>13/02/2025</t>
-[...62 lines deleted...]
-      <c r="I1203" s="7" t="inlineStr"/>
+          <t>23/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1201" ht="8" customHeight="1"/>
+    <row r="1202" ht="18" customHeight="1">
+      <c r="A1202" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1202" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1202" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1202" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1202" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1202" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1202" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1202" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1202" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1203" ht="15" customHeight="1">
+      <c r="A1203" s="4" t="inlineStr">
+        <is>
+          <t>202504160001/2025</t>
+        </is>
+      </c>
+      <c r="B1203" s="4" t="inlineStr">
+        <is>
+          <t>L&amp;S SPORT COMERCIO DE ROUPAS E ACESSORIOS EIRELI</t>
+        </is>
+      </c>
+      <c r="C1203" s="4" t="inlineStr">
+        <is>
+          <t>13017172****-10</t>
+        </is>
+      </c>
+      <c r="D1203" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU-CE.</t>
+        </is>
+      </c>
+      <c r="E1203" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.377,60</t>
+        </is>
+      </c>
+      <c r="F1203" s="4" t="inlineStr">
+        <is>
+          <t>23/04/2025</t>
+        </is>
+      </c>
+      <c r="G1203" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1203" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1203" s="4" t="inlineStr">
+        <is>
+          <t>23/04/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1204" ht="8" customHeight="1"/>
     <row r="1205" ht="18" customHeight="1">
       <c r="A1205" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1205" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1205" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1205" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1205" s="3" t="inlineStr">
         <is>
@@ -35779,190 +35327,154 @@
       </c>
       <c r="F1205" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1205" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1205" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1205" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1206" ht="15" customHeight="1">
       <c r="A1206" s="4" t="inlineStr">
         <is>
-          <t>202502120005/2025</t>
+          <t>202504100004/2025</t>
         </is>
       </c>
       <c r="B1206" s="4" t="inlineStr">
         <is>
-          <t>P.A.C PLUS SERVICOS LTDA</t>
+          <t>2S PRODUCOES, EVENTOS, SERVICOS DE ORGANIZACOES DE FESTAS E PROMOCAO DE BANDAS EIRELI</t>
         </is>
       </c>
       <c r="C1206" s="4" t="inlineStr">
         <is>
-          <t>24730537****-75</t>
+          <t>29319874****-98</t>
         </is>
       </c>
       <c r="D1206" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA PARA EVENTO DE INAUGURAÇÃO DE SEDE EM PROVEITO DA PREFEITURA  
-MUNICIPAL DE SÃO LUÍS DO CURU/CE.</t>
+          <t>Contratação dos serviços de assessoria em marketing digital, gerenciamento da Fanpage do Facebook e Instagram oficial, atualização de banners do site, layout para identidade visual, estratégias de marketing e engajamento para Instagram junto a secretaria de Saúde do município de São Luis do Curu.</t>
         </is>
       </c>
       <c r="E1206" s="4" t="inlineStr">
         <is>
-          <t>R$ 6.244,17</t>
+          <t>R$ 77.000,00</t>
         </is>
       </c>
       <c r="F1206" s="4" t="inlineStr">
         <is>
-          <t>12/02/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
       <c r="G1206" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1206" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1206" s="4" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
-[...97 lines deleted...]
-      </c>
+          <t>10/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1207" ht="14" customHeight="1">
+      <c r="A1207" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1208" ht="16" customHeight="1">
+      <c r="A1208" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1208" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1208" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1208" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1208" s="6" t="inlineStr"/>
+      <c r="F1208" s="6" t="inlineStr"/>
+      <c r="G1208" s="6" t="inlineStr"/>
+      <c r="H1208" s="6" t="inlineStr"/>
+      <c r="I1208" s="6" t="inlineStr"/>
+    </row>
+    <row r="1209" ht="14" customHeight="1">
+      <c r="A1209" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1209" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1209" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.000,00</t>
+        </is>
+      </c>
+      <c r="D1209" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00093/2025</t>
+        </is>
+      </c>
+      <c r="E1209" s="7" t="inlineStr"/>
+      <c r="F1209" s="7" t="inlineStr"/>
+      <c r="G1209" s="7" t="inlineStr"/>
+      <c r="H1209" s="7" t="inlineStr"/>
+      <c r="I1209" s="7" t="inlineStr"/>
     </row>
     <row r="1210" ht="8" customHeight="1"/>
     <row r="1211" ht="18" customHeight="1">
       <c r="A1211" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1211" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1211" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1211" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1211" s="3" t="inlineStr">
         <is>
@@ -35971,147 +35483,147 @@
       </c>
       <c r="F1211" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1211" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1211" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1211" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1212" ht="15" customHeight="1">
       <c r="A1212" s="4" t="inlineStr">
         <is>
-          <t>202502120002/2025</t>
+          <t>202504100003/2025</t>
         </is>
       </c>
       <c r="B1212" s="4" t="inlineStr">
         <is>
-          <t>CHARLENE PORFÍRIO MENESES COELHO</t>
+          <t>2S PRODUCOES, EVENTOS, SERVICOS DE ORGANIZACOES DE FESTAS E PROMOCAO DE BANDAS EIRELI</t>
         </is>
       </c>
       <c r="C1212" s="4" t="inlineStr">
         <is>
-          <t>***.***.833-**</t>
+          <t>29319874****-98</t>
         </is>
       </c>
       <c r="D1212" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMÓVEL, SITUADO A AVENIDA PEDRO CIPRIANO, 22, CENTRO, DESTINADO A SERVIR COMO ALMOXARIFADO DOS PRODUTOS DA MERENDA ESCOLAR, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Contratação dos serviços de assessoria em marketing digital, gerenciamento da Fanpage do Facebook e Instagram oficial, atualização de banners do site, layout para identidade visual, estratégias de marketing e engajamento para Instagram junto a secretaria de Administração do município de São Luis do Curu.</t>
         </is>
       </c>
       <c r="E1212" s="4" t="inlineStr">
         <is>
-          <t>R$ 16.100,00</t>
+          <t>R$ 77.000,00</t>
         </is>
       </c>
       <c r="F1212" s="4" t="inlineStr">
         <is>
-          <t>12/02/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
       <c r="G1212" s="4" t="inlineStr">
         <is>
           <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1212" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1212" s="4" t="inlineStr">
         <is>
-          <t>12/02/2025</t>
+          <t>30/04/2025</t>
         </is>
       </c>
     </row>
     <row r="1213" ht="14" customHeight="1">
       <c r="A1213" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1214" ht="16" customHeight="1">
       <c r="A1214" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1214" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1214" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1214" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1214" s="6" t="inlineStr"/>
       <c r="F1214" s="6" t="inlineStr"/>
       <c r="G1214" s="6" t="inlineStr"/>
       <c r="H1214" s="6" t="inlineStr"/>
       <c r="I1214" s="6" t="inlineStr"/>
     </row>
     <row r="1215" ht="14" customHeight="1">
       <c r="A1215" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1215" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1215" s="7" t="inlineStr">
         <is>
-          <t>R$ 8.400,00</t>
+          <t>R$ 42.000,00</t>
         </is>
       </c>
       <c r="D1215" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00127/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00094/2025</t>
         </is>
       </c>
       <c r="E1215" s="7" t="inlineStr"/>
       <c r="F1215" s="7" t="inlineStr"/>
       <c r="G1215" s="7" t="inlineStr"/>
       <c r="H1215" s="7" t="inlineStr"/>
       <c r="I1215" s="7" t="inlineStr"/>
     </row>
     <row r="1216" ht="8" customHeight="1"/>
     <row r="1217" ht="18" customHeight="1">
       <c r="A1217" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1217" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1217" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -36127,154 +35639,188 @@
       </c>
       <c r="F1217" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1217" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1217" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1217" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1218" ht="15" customHeight="1">
       <c r="A1218" s="4" t="inlineStr">
         <is>
-          <t>202502070001/2025</t>
+          <t>202504100001./2025</t>
         </is>
       </c>
       <c r="B1218" s="4" t="inlineStr">
         <is>
-          <t>A D LIMA OLIVEIRA</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C1218" s="4" t="inlineStr">
         <is>
-          <t>31195843****-14</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D1218" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Assistência Social do município de São Luís do Curu/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS ESPECIALIZADOS NA ELABORAÇÃO DE SERVIÇOS DE ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA 2026, E DA LEI DIRETRIZES ORÇAMENTÁRIA - LDO 2026, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE FINANÇAS DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E1218" s="4" t="inlineStr">
         <is>
-          <t>R$ 60.000,00</t>
+          <t>R$ 46.000,00</t>
         </is>
       </c>
       <c r="F1218" s="4" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>10/04/2025</t>
         </is>
       </c>
       <c r="G1218" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1218" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1218" s="4" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
-[...62 lines deleted...]
-      <c r="I1221" s="7" t="inlineStr"/>
+          <t>10/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1219" ht="8" customHeight="1"/>
+    <row r="1220" ht="18" customHeight="1">
+      <c r="A1220" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1220" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1220" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1220" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1220" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1220" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1220" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1220" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1220" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1221" ht="15" customHeight="1">
+      <c r="A1221" s="4" t="inlineStr">
+        <is>
+          <t>202504100001./2025</t>
+        </is>
+      </c>
+      <c r="B1221" s="4" t="inlineStr">
+        <is>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+        </is>
+      </c>
+      <c r="C1221" s="4" t="inlineStr">
+        <is>
+          <t>12467321****-80</t>
+        </is>
+      </c>
+      <c r="D1221" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS ESPECIALIZADOS NA ELABORAÇÃO DE SERVIÇOS DE ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA 2026, E DA LEI DIRETRIZES ORÇAMENTÁRIA - LDO 2026, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE FINANÇAS DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1221" s="4" t="inlineStr">
+        <is>
+          <t>R$ 46.000,00</t>
+        </is>
+      </c>
+      <c r="F1221" s="4" t="inlineStr">
+        <is>
+          <t>10/04/2025</t>
+        </is>
+      </c>
+      <c r="G1221" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1221" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1221" s="4" t="inlineStr">
+        <is>
+          <t>20/05/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1222" ht="8" customHeight="1"/>
     <row r="1223" ht="18" customHeight="1">
       <c r="A1223" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1223" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1223" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1223" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1223" s="3" t="inlineStr">
         <is>
@@ -36283,805 +35829,873 @@
       </c>
       <c r="F1223" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1223" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1223" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1223" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1224" ht="15" customHeight="1">
       <c r="A1224" s="4" t="inlineStr">
         <is>
-          <t>202502060001/2025</t>
+          <t>202504070001/2025</t>
         </is>
       </c>
       <c r="B1224" s="4" t="inlineStr">
         <is>
-          <t>PALOMA APARECIDA DE SOUSA NASCIMENTO</t>
+          <t>SELECT COM E SERV LTDA</t>
         </is>
       </c>
       <c r="C1224" s="4" t="inlineStr">
         <is>
-          <t>***.***.703-**</t>
+          <t>40919130****-47</t>
         </is>
       </c>
       <c r="D1224" s="4" t="inlineStr">
         <is>
-          <t>LOCAÇÃO DE IMÓVEL SITUADO NA RUA DOMINGOS ANSELMO, Nº 10, CENTRO, SÃO LUÍS DO CURU/CE, PARA FUNCIONAMENTO DA SEDE DA SECRETARIA MUNICIPAL DE SAÚDE, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A MANUTENÇÃO DE EQUIPAMENTOS ODONTOLÓGICOS DA ATENÇÃO PRIMÁRIA À SAÚDE, JUNTO AO FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE</t>
         </is>
       </c>
       <c r="E1224" s="4" t="inlineStr">
         <is>
-          <t>R$ 57.500,00</t>
+          <t>R$ 104.450,00</t>
         </is>
       </c>
       <c r="F1224" s="4" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
+          <t>07/04/2025</t>
         </is>
       </c>
       <c r="G1224" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>27/04/2026</t>
         </is>
       </c>
       <c r="H1224" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1224" s="4" t="inlineStr">
         <is>
-          <t>10/02/2025</t>
+          <t>12/06/2025</t>
         </is>
       </c>
     </row>
     <row r="1225" ht="14" customHeight="1">
       <c r="A1225" s="5" t="inlineStr">
         <is>
-          <t>Aditivos (1):</t>
+          <t>Aditivos (2):</t>
         </is>
       </c>
     </row>
     <row r="1226" ht="16" customHeight="1">
       <c r="A1226" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1226" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1226" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1226" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1226" s="6" t="inlineStr"/>
       <c r="F1226" s="6" t="inlineStr"/>
       <c r="G1226" s="6" t="inlineStr"/>
       <c r="H1226" s="6" t="inlineStr"/>
       <c r="I1226" s="6" t="inlineStr"/>
     </row>
     <row r="1227" ht="14" customHeight="1">
       <c r="A1227" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1227" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1227" s="7" t="inlineStr">
         <is>
-          <t>R$ 30.000,00</t>
+          <t>R$ 10.445,00</t>
         </is>
       </c>
       <c r="D1227" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00111/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00032/2026</t>
         </is>
       </c>
       <c r="E1227" s="7" t="inlineStr"/>
       <c r="F1227" s="7" t="inlineStr"/>
       <c r="G1227" s="7" t="inlineStr"/>
       <c r="H1227" s="7" t="inlineStr"/>
       <c r="I1227" s="7" t="inlineStr"/>
     </row>
-    <row r="1228" ht="8" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A1229" s="3" t="inlineStr">
+    <row r="1228" ht="14" customHeight="1">
+      <c r="A1228" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1228" s="8" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="C1228" s="8" t="inlineStr">
+        <is>
+          <t>R$ 47.002,50</t>
+        </is>
+      </c>
+      <c r="D1228" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00066/2026</t>
+        </is>
+      </c>
+      <c r="E1228" s="8" t="inlineStr"/>
+      <c r="F1228" s="8" t="inlineStr"/>
+      <c r="G1228" s="8" t="inlineStr"/>
+      <c r="H1228" s="8" t="inlineStr"/>
+      <c r="I1228" s="8" t="inlineStr"/>
+    </row>
+    <row r="1229" ht="8" customHeight="1"/>
+    <row r="1230" ht="18" customHeight="1">
+      <c r="A1230" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1229" s="3" t="inlineStr">
+      <c r="B1230" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1229" s="3" t="inlineStr">
+      <c r="C1230" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1229" s="3" t="inlineStr">
+      <c r="D1230" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1229" s="3" t="inlineStr">
+      <c r="E1230" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1229" s="3" t="inlineStr">
+      <c r="F1230" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1229" s="3" t="inlineStr">
+      <c r="G1230" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1229" s="3" t="inlineStr">
+      <c r="H1230" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1229" s="3" t="inlineStr">
+      <c r="I1230" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1230" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1230" s="4" t="inlineStr">
+    <row r="1231" ht="15" customHeight="1">
+      <c r="A1231" s="4" t="inlineStr">
+        <is>
+          <t>202504030003/2025</t>
+        </is>
+      </c>
+      <c r="B1231" s="4" t="inlineStr">
+        <is>
+          <t>B&amp;B SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1231" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D1231" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1231" s="4" t="inlineStr">
+        <is>
+          <t>R$ 155.415,00</t>
+        </is>
+      </c>
+      <c r="F1231" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G1231" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1231" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1231" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1232" ht="8" customHeight="1"/>
+    <row r="1233" ht="18" customHeight="1">
+      <c r="A1233" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1233" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1233" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1233" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1233" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1233" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1233" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1233" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1233" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1234" ht="15" customHeight="1">
+      <c r="A1234" s="4" t="inlineStr">
+        <is>
+          <t>202504030002/2025</t>
+        </is>
+      </c>
+      <c r="B1234" s="4" t="inlineStr">
+        <is>
+          <t>B&amp;B SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1234" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D1234" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1234" s="4" t="inlineStr">
+        <is>
+          <t>R$ 71.781,15</t>
+        </is>
+      </c>
+      <c r="F1234" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G1234" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1234" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1234" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1235" ht="8" customHeight="1"/>
+    <row r="1236" ht="18" customHeight="1">
+      <c r="A1236" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1236" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1236" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1236" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1236" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1236" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1236" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1236" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1236" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1237" ht="15" customHeight="1">
+      <c r="A1237" s="4" t="inlineStr">
+        <is>
+          <t>202504030001/2025</t>
+        </is>
+      </c>
+      <c r="B1237" s="4" t="inlineStr">
+        <is>
+          <t>B&amp;B SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1237" s="4" t="inlineStr">
+        <is>
+          <t>49725723****-47</t>
+        </is>
+      </c>
+      <c r="D1237" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO DESTINADO A MANUTENÇÃO DA ATIVIDADE DA SECRETARIA  DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1237" s="4" t="inlineStr">
+        <is>
+          <t>R$ 369.130,50</t>
+        </is>
+      </c>
+      <c r="F1237" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="G1237" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1237" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1237" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1238" ht="8" customHeight="1"/>
+    <row r="1239" ht="18" customHeight="1">
+      <c r="A1239" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1239" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1239" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1239" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1239" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1239" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1239" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1239" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1239" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1240" ht="15" customHeight="1">
+      <c r="A1240" s="4" t="inlineStr">
+        <is>
+          <t>202504020002./2025</t>
+        </is>
+      </c>
+      <c r="B1240" s="4" t="inlineStr">
+        <is>
+          <t>ARTUR BOSCO RODRIGUES PINHO</t>
+        </is>
+      </c>
+      <c r="C1240" s="4" t="inlineStr">
+        <is>
+          <t>***.***.703-**</t>
+        </is>
+      </c>
+      <c r="D1240" s="4" t="inlineStr">
+        <is>
+          <t>Locação de imóvel, localizado na Rua Rochael Moreira, S/N, Centro, São Luís do Curu - CE, para funcionamento da Secretaria de Esporte e Juventude do Município de São Luis do Curu/CE.</t>
+        </is>
+      </c>
+      <c r="E1240" s="4" t="inlineStr">
+        <is>
+          <t>R$ 9.600,00</t>
+        </is>
+      </c>
+      <c r="F1240" s="4" t="inlineStr">
+        <is>
+          <t>02/04/2025</t>
+        </is>
+      </c>
+      <c r="G1240" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2027</t>
+        </is>
+      </c>
+      <c r="H1240" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I1230" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A1231" s="5" t="inlineStr">
+      <c r="I1240" s="4" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1241" ht="14" customHeight="1">
+      <c r="A1241" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1232" ht="16" customHeight="1">
-      <c r="A1232" s="6" t="inlineStr">
+    <row r="1242" ht="16" customHeight="1">
+      <c r="A1242" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1232" s="6" t="inlineStr">
+      <c r="B1242" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1232" s="6" t="inlineStr">
+      <c r="C1242" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1232" s="6" t="inlineStr">
+      <c r="D1242" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1232" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1233" s="7" t="inlineStr">
+      <c r="E1242" s="6" t="inlineStr"/>
+      <c r="F1242" s="6" t="inlineStr"/>
+      <c r="G1242" s="6" t="inlineStr"/>
+      <c r="H1242" s="6" t="inlineStr"/>
+      <c r="I1242" s="6" t="inlineStr"/>
+    </row>
+    <row r="1243" ht="14" customHeight="1">
+      <c r="A1243" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1233" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A1235" s="3" t="inlineStr">
+      <c r="B1243" s="7" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+      <c r="C1243" s="7" t="inlineStr">
+        <is>
+          <t>R$ 4.800,00</t>
+        </is>
+      </c>
+      <c r="D1243" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00055/2026</t>
+        </is>
+      </c>
+      <c r="E1243" s="7" t="inlineStr"/>
+      <c r="F1243" s="7" t="inlineStr"/>
+      <c r="G1243" s="7" t="inlineStr"/>
+      <c r="H1243" s="7" t="inlineStr"/>
+      <c r="I1243" s="7" t="inlineStr"/>
+    </row>
+    <row r="1244" ht="8" customHeight="1"/>
+    <row r="1245" ht="18" customHeight="1">
+      <c r="A1245" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1235" s="3" t="inlineStr">
+      <c r="B1245" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1235" s="3" t="inlineStr">
+      <c r="C1245" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1235" s="3" t="inlineStr">
+      <c r="D1245" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1235" s="3" t="inlineStr">
+      <c r="E1245" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1235" s="3" t="inlineStr">
+      <c r="F1245" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1235" s="3" t="inlineStr">
+      <c r="G1245" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1235" s="3" t="inlineStr">
+      <c r="H1245" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1235" s="3" t="inlineStr">
+      <c r="I1245" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1236" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1236" s="4" t="inlineStr">
+    <row r="1246" ht="15" customHeight="1">
+      <c r="A1246" s="4" t="inlineStr">
+        <is>
+          <t>202504020001./2025</t>
+        </is>
+      </c>
+      <c r="B1246" s="4" t="inlineStr">
+        <is>
+          <t>ARTUR BOSCO RODRIGUES PINHO</t>
+        </is>
+      </c>
+      <c r="C1246" s="4" t="inlineStr">
+        <is>
+          <t>***.***.703-**</t>
+        </is>
+      </c>
+      <c r="D1246" s="4" t="inlineStr">
+        <is>
+          <t>Locação de imóvel, localizado na Rua Rochael Moreira, S/N, Centro, São Luís do Curu-CE, para funcionamento da Secretaria de Cultura do Município de São Luis do Curu/CE.</t>
+        </is>
+      </c>
+      <c r="E1246" s="4" t="inlineStr">
+        <is>
+          <t>R$ 9.600,00</t>
+        </is>
+      </c>
+      <c r="F1246" s="4" t="inlineStr">
+        <is>
+          <t>02/04/2025</t>
+        </is>
+      </c>
+      <c r="G1246" s="4" t="inlineStr">
+        <is>
+          <t>03/04/2027</t>
+        </is>
+      </c>
+      <c r="H1246" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
-      <c r="I1236" s="4" t="inlineStr">
-[...13 lines deleted...]
-      <c r="A1238" s="6" t="inlineStr">
+      <c r="I1246" s="4" t="inlineStr">
+        <is>
+          <t>15/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1247" ht="14" customHeight="1">
+      <c r="A1247" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1248" ht="16" customHeight="1">
+      <c r="A1248" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1238" s="6" t="inlineStr">
+      <c r="B1248" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1238" s="6" t="inlineStr">
+      <c r="C1248" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1238" s="6" t="inlineStr">
+      <c r="D1248" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1238" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1239" s="7" t="inlineStr">
+      <c r="E1248" s="6" t="inlineStr"/>
+      <c r="F1248" s="6" t="inlineStr"/>
+      <c r="G1248" s="6" t="inlineStr"/>
+      <c r="H1248" s="6" t="inlineStr"/>
+      <c r="I1248" s="6" t="inlineStr"/>
+    </row>
+    <row r="1249" ht="14" customHeight="1">
+      <c r="A1249" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1239" s="7" t="inlineStr">
-[...49 lines deleted...]
-      <c r="A1242" s="3" t="inlineStr">
+      <c r="B1249" s="7" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+      <c r="C1249" s="7" t="inlineStr">
+        <is>
+          <t>R$ 4.800,00</t>
+        </is>
+      </c>
+      <c r="D1249" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00054/2026</t>
+        </is>
+      </c>
+      <c r="E1249" s="7" t="inlineStr"/>
+      <c r="F1249" s="7" t="inlineStr"/>
+      <c r="G1249" s="7" t="inlineStr"/>
+      <c r="H1249" s="7" t="inlineStr"/>
+      <c r="I1249" s="7" t="inlineStr"/>
+    </row>
+    <row r="1250" ht="8" customHeight="1"/>
+    <row r="1251" ht="18" customHeight="1">
+      <c r="A1251" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1242" s="3" t="inlineStr">
+      <c r="B1251" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1242" s="3" t="inlineStr">
+      <c r="C1251" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1242" s="3" t="inlineStr">
+      <c r="D1251" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1242" s="3" t="inlineStr">
+      <c r="E1251" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1242" s="3" t="inlineStr">
+      <c r="F1251" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1242" s="3" t="inlineStr">
+      <c r="G1251" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1242" s="3" t="inlineStr">
+      <c r="H1251" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1242" s="3" t="inlineStr">
+      <c r="I1251" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1243" ht="15" customHeight="1">
-[...261 lines deleted...]
-      <c r="I1252" s="7" t="inlineStr"/>
+    <row r="1252" ht="15" customHeight="1">
+      <c r="A1252" s="4" t="inlineStr">
+        <is>
+          <t>20250348/2025</t>
+        </is>
+      </c>
+      <c r="B1252" s="4" t="inlineStr">
+        <is>
+          <t>EDUCACIONAL INDUSTRIA DE M.O.V.E.I.S LTDA</t>
+        </is>
+      </c>
+      <c r="C1252" s="4" t="inlineStr">
+        <is>
+          <t>46500710****-81</t>
+        </is>
+      </c>
+      <c r="D1252" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material permanente destinado a atender as necessidades da Secretaria de Cultura e Turismo do município de São Luis do Curu - CE.,</t>
+        </is>
+      </c>
+      <c r="E1252" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.995,00</t>
+        </is>
+      </c>
+      <c r="F1252" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="G1252" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1252" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1252" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1253" ht="8" customHeight="1"/>
     <row r="1254" ht="18" customHeight="1">
       <c r="A1254" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1254" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1254" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1254" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1254" s="3" t="inlineStr">
         <is>
@@ -37090,154 +36704,188 @@
       </c>
       <c r="F1254" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1254" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1254" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1254" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1255" ht="15" customHeight="1">
       <c r="A1255" s="4" t="inlineStr">
         <is>
-          <t>202502030007/2025</t>
+          <t>20250341/2025</t>
         </is>
       </c>
       <c r="B1255" s="4" t="inlineStr">
         <is>
-          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+          <t>COSTA LIMA COMERCIO E REPRESENTAÇÕES</t>
         </is>
       </c>
       <c r="C1255" s="4" t="inlineStr">
         <is>
-          <t>12467321****-80</t>
+          <t>44515147****-90</t>
         </is>
       </c>
       <c r="D1255" s="4" t="inlineStr">
         <is>
-          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+          <t>Aquisição de material permanente destinado a atender as necessidades da Secretaria de Cultura e Turismo do município de Sao Luis do Curu - CE.</t>
         </is>
       </c>
       <c r="E1255" s="4" t="inlineStr">
         <is>
-          <t>R$ 194.400,00</t>
+          <t>R$ 4.565,00</t>
         </is>
       </c>
       <c r="F1255" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>26/06/2025</t>
         </is>
       </c>
       <c r="G1255" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1255" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1255" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
-[...62 lines deleted...]
-      <c r="I1258" s="7" t="inlineStr"/>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1256" ht="8" customHeight="1"/>
+    <row r="1257" ht="18" customHeight="1">
+      <c r="A1257" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1257" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1257" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1257" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1257" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1257" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1257" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1257" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1257" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1258" ht="15" customHeight="1">
+      <c r="A1258" s="4" t="inlineStr">
+        <is>
+          <t>20250331/2025</t>
+        </is>
+      </c>
+      <c r="B1258" s="4" t="inlineStr">
+        <is>
+          <t>AGIL COMERCIO E DISTRIBUIDORA DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1258" s="4" t="inlineStr">
+        <is>
+          <t>30607801****-80</t>
+        </is>
+      </c>
+      <c r="D1258" s="4" t="inlineStr">
+        <is>
+          <t>Aquisição de material permanente destinado a atender as necessidades da Secretaria de Cultura e Turismo do município de São Luis do Curu - CE.</t>
+        </is>
+      </c>
+      <c r="E1258" s="4" t="inlineStr">
+        <is>
+          <t>R$ 17.358,00</t>
+        </is>
+      </c>
+      <c r="F1258" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="G1258" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1258" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1258" s="4" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1259" ht="8" customHeight="1"/>
     <row r="1260" ht="18" customHeight="1">
       <c r="A1260" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1260" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1260" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1260" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1260" s="3" t="inlineStr">
         <is>
@@ -37246,147 +36894,147 @@
       </c>
       <c r="F1260" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1260" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1260" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1260" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1261" ht="15" customHeight="1">
       <c r="A1261" s="4" t="inlineStr">
         <is>
-          <t>202502030006/2025</t>
+          <t>202503280002/2025</t>
         </is>
       </c>
       <c r="B1261" s="4" t="inlineStr">
         <is>
-          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+          <t>GIGA COMERCIO E SERVICOS LTDA.</t>
         </is>
       </c>
       <c r="C1261" s="4" t="inlineStr">
         <is>
-          <t>12467321****-80</t>
+          <t>21325542****-04</t>
         </is>
       </c>
       <c r="D1261" s="4" t="inlineStr">
         <is>
-          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE MULTIFUNCIONAIS (COPIADORA/IMPRESSORA/SCANNER), COM ASSISTÊNCIA TÉCNICA PREVENTIVA E CORRETIVA, PARA ATENDER A SECRETARIA DE SAUDE DO MUNICIPIO DE SÃO LUIS DO CURU-CE.</t>
         </is>
       </c>
       <c r="E1261" s="4" t="inlineStr">
         <is>
-          <t>R$ 237.600,00</t>
+          <t>R$ 123.420,00</t>
         </is>
       </c>
       <c r="F1261" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="G1261" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="H1261" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1261" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>10/09/2025</t>
         </is>
       </c>
     </row>
     <row r="1262" ht="14" customHeight="1">
       <c r="A1262" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1263" ht="16" customHeight="1">
       <c r="A1263" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1263" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1263" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1263" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1263" s="6" t="inlineStr"/>
       <c r="F1263" s="6" t="inlineStr"/>
       <c r="G1263" s="6" t="inlineStr"/>
       <c r="H1263" s="6" t="inlineStr"/>
       <c r="I1263" s="6" t="inlineStr"/>
     </row>
     <row r="1264" ht="14" customHeight="1">
       <c r="A1264" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1264" s="7" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C1264" s="7" t="inlineStr">
         <is>
-          <t>R$ 118.800,00</t>
+          <t>R$ 61.710,00</t>
         </is>
       </c>
       <c r="D1264" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00102/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00031/2026</t>
         </is>
       </c>
       <c r="E1264" s="7" t="inlineStr"/>
       <c r="F1264" s="7" t="inlineStr"/>
       <c r="G1264" s="7" t="inlineStr"/>
       <c r="H1264" s="7" t="inlineStr"/>
       <c r="I1264" s="7" t="inlineStr"/>
     </row>
     <row r="1265" ht="8" customHeight="1"/>
     <row r="1266" ht="18" customHeight="1">
       <c r="A1266" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1266" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1266" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -37402,147 +37050,147 @@
       </c>
       <c r="F1266" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1266" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1266" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1266" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1267" ht="15" customHeight="1">
       <c r="A1267" s="4" t="inlineStr">
         <is>
-          <t>202501310005/2025</t>
+          <t>202503260001/2025</t>
         </is>
       </c>
       <c r="B1267" s="4" t="inlineStr">
         <is>
-          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+          <t>CALLIZIA DE MARIA GOMES RODRIGUES 03820251308</t>
         </is>
       </c>
       <c r="C1267" s="4" t="inlineStr">
         <is>
-          <t>12467321****-80</t>
+          <t>28413589****-79</t>
         </is>
       </c>
       <c r="D1267" s="4" t="inlineStr">
         <is>
-          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+          <t>Contratação dos serviços de consultoria e assessoria técnica junto às organizações do terceiro setor, para atender as necessidades da secretaria de empreendedorismo e desenvolvimento econômico da prefeitura municipal de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E1267" s="4" t="inlineStr">
         <is>
-          <t>R$ 280.800,00</t>
+          <t>R$ 110.000,00</t>
         </is>
       </c>
       <c r="F1267" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>26/03/2025</t>
         </is>
       </c>
       <c r="G1267" s="4" t="inlineStr">
         <is>
-          <t>01/01/2027</t>
+          <t>20/01/2027</t>
         </is>
       </c>
       <c r="H1267" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1267" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
     </row>
     <row r="1268" ht="14" customHeight="1">
       <c r="A1268" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1269" ht="16" customHeight="1">
       <c r="A1269" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1269" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1269" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1269" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1269" s="6" t="inlineStr"/>
       <c r="F1269" s="6" t="inlineStr"/>
       <c r="G1269" s="6" t="inlineStr"/>
       <c r="H1269" s="6" t="inlineStr"/>
       <c r="I1269" s="6" t="inlineStr"/>
     </row>
     <row r="1270" ht="14" customHeight="1">
       <c r="A1270" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1270" s="7" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="C1270" s="7" t="inlineStr">
         <is>
-          <t>R$ 140.400,00</t>
+          <t>R$ 60.000,00</t>
         </is>
       </c>
       <c r="D1270" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00101/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00011/2026</t>
         </is>
       </c>
       <c r="E1270" s="7" t="inlineStr"/>
       <c r="F1270" s="7" t="inlineStr"/>
       <c r="G1270" s="7" t="inlineStr"/>
       <c r="H1270" s="7" t="inlineStr"/>
       <c r="I1270" s="7" t="inlineStr"/>
     </row>
     <row r="1271" ht="8" customHeight="1"/>
     <row r="1272" ht="18" customHeight="1">
       <c r="A1272" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1272" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1272" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -37558,91 +37206,91 @@
       </c>
       <c r="F1272" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1272" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1272" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1272" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1273" ht="15" customHeight="1">
       <c r="A1273" s="4" t="inlineStr">
         <is>
-          <t>202501310005/2025</t>
+          <t>202503110134/2025</t>
         </is>
       </c>
       <c r="B1273" s="4" t="inlineStr">
         <is>
-          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1273" s="4" t="inlineStr">
         <is>
-          <t>12467321****-80</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1273" s="4" t="inlineStr">
         <is>
-          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO (FUNDEB) DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1273" s="4" t="inlineStr">
         <is>
-          <t>R$ 140.400,00</t>
+          <t>R$ 166.320,00</t>
         </is>
       </c>
       <c r="F1273" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G1273" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2025</t>
         </is>
       </c>
       <c r="H1273" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1273" s="4" t="inlineStr">
         <is>
-          <t>03/02/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
     </row>
     <row r="1274" ht="8" customHeight="1"/>
     <row r="1275" ht="18" customHeight="1">
       <c r="A1275" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1275" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1275" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1275" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -37653,91 +37301,91 @@
       </c>
       <c r="F1275" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1275" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1275" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1275" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1276" ht="15" customHeight="1">
       <c r="A1276" s="4" t="inlineStr">
         <is>
-          <t>202501310004/2025</t>
+          <t>202503110131/2025</t>
         </is>
       </c>
       <c r="B1276" s="4" t="inlineStr">
         <is>
-          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1276" s="4" t="inlineStr">
         <is>
-          <t>43609493****-74</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1276" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS e VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DAS SECRETARIAS DIVERSAS DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
         </is>
       </c>
       <c r="E1276" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.627,50</t>
+          <t>R$ 40.905,00</t>
         </is>
       </c>
       <c r="F1276" s="4" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G1276" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1276" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1276" s="4" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
     </row>
     <row r="1277" ht="8" customHeight="1"/>
     <row r="1278" ht="18" customHeight="1">
       <c r="A1278" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1278" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1278" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1278" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -37748,91 +37396,91 @@
       </c>
       <c r="F1278" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1278" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1278" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1278" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1279" ht="15" customHeight="1">
       <c r="A1279" s="4" t="inlineStr">
         <is>
-          <t>202501310004/2025</t>
+          <t>202503110130/2025</t>
         </is>
       </c>
       <c r="B1279" s="4" t="inlineStr">
         <is>
-          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1279" s="4" t="inlineStr">
         <is>
-          <t>43609493****-74</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1279" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS e VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
         </is>
       </c>
       <c r="E1279" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.627,50</t>
+          <t>R$ 539.190,00</t>
         </is>
       </c>
       <c r="F1279" s="4" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G1279" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1279" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1279" s="4" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
     </row>
     <row r="1280" ht="8" customHeight="1"/>
     <row r="1281" ht="18" customHeight="1">
       <c r="A1281" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1281" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1281" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1281" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -37843,2605 +37491,2618 @@
       </c>
       <c r="F1281" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1281" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1281" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1281" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1282" ht="15" customHeight="1">
       <c r="A1282" s="4" t="inlineStr">
         <is>
-          <t>202501310001/2025</t>
+          <t>202503110129/2025</t>
         </is>
       </c>
       <c r="B1282" s="4" t="inlineStr">
         <is>
-          <t>MELC COMERCIO DE GAS LTDA</t>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
         </is>
       </c>
       <c r="C1282" s="4" t="inlineStr">
         <is>
-          <t>07383659****-13</t>
+          <t>07580946****-13</t>
         </is>
       </c>
       <c r="D1282" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1282" s="4" t="inlineStr">
         <is>
-          <t>R$ 13.149,92</t>
+          <t>R$ 115.614,00</t>
         </is>
       </c>
       <c r="F1282" s="4" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="G1282" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1282" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1282" s="4" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
-[...11 lines deleted...]
-      <c r="A1284" s="6" t="inlineStr">
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1283" ht="8" customHeight="1"/>
+    <row r="1284" ht="18" customHeight="1">
+      <c r="A1284" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1284" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1284" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1284" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1284" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1284" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1284" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1284" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1284" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1285" ht="15" customHeight="1">
+      <c r="A1285" s="4" t="inlineStr">
+        <is>
+          <t>202503110128/2025</t>
+        </is>
+      </c>
+      <c r="B1285" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C1285" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D1285" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1285" s="4" t="inlineStr">
+        <is>
+          <t>R$ 201.150,00</t>
+        </is>
+      </c>
+      <c r="F1285" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G1285" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1285" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1285" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1286" ht="8" customHeight="1"/>
+    <row r="1287" ht="18" customHeight="1">
+      <c r="A1287" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1287" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1287" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1287" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1287" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1287" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1287" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1287" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1287" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1288" ht="15" customHeight="1">
+      <c r="A1288" s="4" t="inlineStr">
+        <is>
+          <t>202503110127/2025</t>
+        </is>
+      </c>
+      <c r="B1288" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C1288" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D1288" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1288" s="4" t="inlineStr">
+        <is>
+          <t>R$ 363.150,00</t>
+        </is>
+      </c>
+      <c r="F1288" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G1288" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1288" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1288" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1289" ht="8" customHeight="1"/>
+    <row r="1290" ht="18" customHeight="1">
+      <c r="A1290" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1290" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1290" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1290" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1290" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1290" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1290" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1290" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1290" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1291" ht="15" customHeight="1">
+      <c r="A1291" s="4" t="inlineStr">
+        <is>
+          <t>202503110126/2025</t>
+        </is>
+      </c>
+      <c r="B1291" s="4" t="inlineStr">
+        <is>
+          <t>SAO LUIZ COMERCIO DE DERIVADOS DE PETROLEO LTDA</t>
+        </is>
+      </c>
+      <c r="C1291" s="4" t="inlineStr">
+        <is>
+          <t>07580946****-13</t>
+        </is>
+      </c>
+      <c r="D1291" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA  SECRETARIA DE ADMINISTRAÇÃO
+ DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1291" s="4" t="inlineStr">
+        <is>
+          <t>R$ 18.171,00</t>
+        </is>
+      </c>
+      <c r="F1291" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="G1291" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1291" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1291" s="4" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1292" ht="8" customHeight="1"/>
+    <row r="1293" ht="18" customHeight="1">
+      <c r="A1293" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1293" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1293" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1293" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1293" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1293" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1293" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1293" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1293" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1294" ht="15" customHeight="1">
+      <c r="A1294" s="4" t="inlineStr">
+        <is>
+          <t>202502260006/2025</t>
+        </is>
+      </c>
+      <c r="B1294" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1294" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1294" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1294" s="4" t="inlineStr">
+        <is>
+          <t>R$ 47.577,14</t>
+        </is>
+      </c>
+      <c r="F1294" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1294" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1294" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1294" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1295" ht="8" customHeight="1"/>
+    <row r="1296" ht="18" customHeight="1">
+      <c r="A1296" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1296" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1296" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1296" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1296" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1296" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1296" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1296" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1296" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1297" ht="15" customHeight="1">
+      <c r="A1297" s="4" t="inlineStr">
+        <is>
+          <t>202502260006/2025</t>
+        </is>
+      </c>
+      <c r="B1297" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1297" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1297" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1297" s="4" t="inlineStr">
+        <is>
+          <t>R$ 47.577,14</t>
+        </is>
+      </c>
+      <c r="F1297" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1297" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1297" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1297" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1298" ht="8" customHeight="1"/>
+    <row r="1299" ht="18" customHeight="1">
+      <c r="A1299" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1299" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1299" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1299" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1299" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1299" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1299" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1299" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1299" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1300" ht="15" customHeight="1">
+      <c r="A1300" s="4" t="inlineStr">
+        <is>
+          <t>202502260005/2025</t>
+        </is>
+      </c>
+      <c r="B1300" s="4" t="inlineStr">
+        <is>
+          <t>NILDINHA PRODUCOES E EVENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1300" s="4" t="inlineStr">
+        <is>
+          <t>51382910****-17</t>
+        </is>
+      </c>
+      <c r="D1300" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA/CANTORA NILDINHA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 03 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1300" s="4" t="inlineStr">
+        <is>
+          <t>R$ 70.000,00</t>
+        </is>
+      </c>
+      <c r="F1300" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1300" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="H1300" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1300" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1301" ht="8" customHeight="1"/>
+    <row r="1302" ht="18" customHeight="1">
+      <c r="A1302" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1302" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1302" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1302" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1302" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1302" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1302" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1302" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1302" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1303" ht="15" customHeight="1">
+      <c r="A1303" s="4" t="inlineStr">
+        <is>
+          <t>202502260005/2025</t>
+        </is>
+      </c>
+      <c r="B1303" s="4" t="inlineStr">
+        <is>
+          <t>NILDINHA PRODUCOES E EVENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1303" s="4" t="inlineStr">
+        <is>
+          <t>51382910****-17</t>
+        </is>
+      </c>
+      <c r="D1303" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA/CANTORA NILDINHA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 03 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1303" s="4" t="inlineStr">
+        <is>
+          <t>R$ 70.000,00</t>
+        </is>
+      </c>
+      <c r="F1303" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1303" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="H1303" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1303" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1304" ht="8" customHeight="1"/>
+    <row r="1305" ht="18" customHeight="1">
+      <c r="A1305" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1305" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1305" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1305" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1305" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1305" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1305" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1305" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1305" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1306" ht="15" customHeight="1">
+      <c r="A1306" s="4" t="inlineStr">
+        <is>
+          <t>202502260004/2025</t>
+        </is>
+      </c>
+      <c r="B1306" s="4" t="inlineStr">
+        <is>
+          <t>GALICIA PRODUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C1306" s="4" t="inlineStr">
+        <is>
+          <t>48126812****-04</t>
+        </is>
+      </c>
+      <c r="D1306" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA GALÍCIA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 02 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1306" s="4" t="inlineStr">
+        <is>
+          <t>R$ 80.000,00</t>
+        </is>
+      </c>
+      <c r="F1306" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1306" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="H1306" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1306" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1307" ht="8" customHeight="1"/>
+    <row r="1308" ht="18" customHeight="1">
+      <c r="A1308" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1308" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1308" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1308" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1308" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1308" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1308" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1308" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1308" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1309" ht="15" customHeight="1">
+      <c r="A1309" s="4" t="inlineStr">
+        <is>
+          <t>202502260004/2025</t>
+        </is>
+      </c>
+      <c r="B1309" s="4" t="inlineStr">
+        <is>
+          <t>GALICIA PRODUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="C1309" s="4" t="inlineStr">
+        <is>
+          <t>48126812****-04</t>
+        </is>
+      </c>
+      <c r="D1309" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA GALÍCIA" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 02 DE MARÇO DE 2025, NA AVENIDA PEDRO CIPRIANO EM FRENTE AO GINÁSIO MUNICIPAL DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1309" s="4" t="inlineStr">
+        <is>
+          <t>R$ 80.000,00</t>
+        </is>
+      </c>
+      <c r="F1309" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1309" s="4" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="H1309" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1309" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1310" ht="8" customHeight="1"/>
+    <row r="1311" ht="18" customHeight="1">
+      <c r="A1311" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1311" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1311" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1311" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1311" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1311" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1311" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1311" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1311" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1312" ht="15" customHeight="1">
+      <c r="A1312" s="4" t="inlineStr">
+        <is>
+          <t>202502260003/2025</t>
+        </is>
+      </c>
+      <c r="B1312" s="4" t="inlineStr">
+        <is>
+          <t>S. V SERVICOS E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C1312" s="4" t="inlineStr">
+        <is>
+          <t>40117614****-72</t>
+        </is>
+      </c>
+      <c r="D1312" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1312" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.000,00</t>
+        </is>
+      </c>
+      <c r="F1312" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1312" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1312" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1312" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1313" ht="8" customHeight="1"/>
+    <row r="1314" ht="18" customHeight="1">
+      <c r="A1314" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1314" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1314" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1314" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1314" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1314" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1314" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1314" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1314" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1315" ht="15" customHeight="1">
+      <c r="A1315" s="4" t="inlineStr">
+        <is>
+          <t>202502260003/2025</t>
+        </is>
+      </c>
+      <c r="B1315" s="4" t="inlineStr">
+        <is>
+          <t>S. V SERVICOS E LOCACOES LTDA</t>
+        </is>
+      </c>
+      <c r="C1315" s="4" t="inlineStr">
+        <is>
+          <t>40117614****-72</t>
+        </is>
+      </c>
+      <c r="D1315" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1315" s="4" t="inlineStr">
+        <is>
+          <t>R$ 15.000,00</t>
+        </is>
+      </c>
+      <c r="F1315" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1315" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1315" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1315" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1316" ht="8" customHeight="1"/>
+    <row r="1317" ht="18" customHeight="1">
+      <c r="A1317" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1317" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1317" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1317" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1317" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1317" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1317" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1317" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1317" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1318" ht="15" customHeight="1">
+      <c r="A1318" s="4" t="inlineStr">
+        <is>
+          <t>202502260002/2025</t>
+        </is>
+      </c>
+      <c r="B1318" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1318" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1318" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1318" s="4" t="inlineStr">
+        <is>
+          <t>R$ 133.305,01</t>
+        </is>
+      </c>
+      <c r="F1318" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1318" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1318" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1318" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1319" ht="8" customHeight="1"/>
+    <row r="1320" ht="18" customHeight="1">
+      <c r="A1320" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1320" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1320" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1320" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1320" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1320" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1320" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1320" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1320" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1321" ht="15" customHeight="1">
+      <c r="A1321" s="4" t="inlineStr">
+        <is>
+          <t>202502260002/2025</t>
+        </is>
+      </c>
+      <c r="B1321" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1321" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1321" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1321" s="4" t="inlineStr">
+        <is>
+          <t>R$ 133.305,01</t>
+        </is>
+      </c>
+      <c r="F1321" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1321" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1321" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1321" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1322" ht="8" customHeight="1"/>
+    <row r="1323" ht="18" customHeight="1">
+      <c r="A1323" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1323" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1323" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1323" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1323" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1323" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1323" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1323" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1323" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1324" ht="15" customHeight="1">
+      <c r="A1324" s="4" t="inlineStr">
+        <is>
+          <t>202502260001/2025</t>
+        </is>
+      </c>
+      <c r="B1324" s="4" t="inlineStr">
+        <is>
+          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1324" s="4" t="inlineStr">
+        <is>
+          <t>24989784****-90</t>
+        </is>
+      </c>
+      <c r="D1324" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1324" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.125,00</t>
+        </is>
+      </c>
+      <c r="F1324" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1324" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1324" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1324" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1325" ht="8" customHeight="1"/>
+    <row r="1326" ht="18" customHeight="1">
+      <c r="A1326" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1326" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1326" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1326" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1326" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1326" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1326" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1326" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1326" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1327" ht="15" customHeight="1">
+      <c r="A1327" s="4" t="inlineStr">
+        <is>
+          <t>202502260001/2025</t>
+        </is>
+      </c>
+      <c r="B1327" s="4" t="inlineStr">
+        <is>
+          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1327" s="4" t="inlineStr">
+        <is>
+          <t>24989784****-90</t>
+        </is>
+      </c>
+      <c r="D1327" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE CARNAVALESCA 2025 DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1327" s="4" t="inlineStr">
+        <is>
+          <t>R$ 16.125,00</t>
+        </is>
+      </c>
+      <c r="F1327" s="4" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+      <c r="G1327" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1327" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1327" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1328" ht="8" customHeight="1"/>
+    <row r="1329" ht="18" customHeight="1">
+      <c r="A1329" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1329" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1329" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1329" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1329" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1329" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1329" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1329" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1329" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1330" ht="15" customHeight="1">
+      <c r="A1330" s="4" t="inlineStr">
+        <is>
+          <t>202502250002/2025</t>
+        </is>
+      </c>
+      <c r="B1330" s="4" t="inlineStr">
+        <is>
+          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1330" s="4" t="inlineStr">
+        <is>
+          <t>08146959****-41</t>
+        </is>
+      </c>
+      <c r="D1330" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA MUNDO MIX" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 01 DE MARÇO DE 2025, DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1330" s="4" t="inlineStr">
+        <is>
+          <t>R$ 20.000,00</t>
+        </is>
+      </c>
+      <c r="F1330" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="G1330" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="H1330" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1330" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1331" ht="8" customHeight="1"/>
+    <row r="1332" ht="18" customHeight="1">
+      <c r="A1332" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1332" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1332" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1332" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1332" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1332" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1332" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1332" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1332" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1333" ht="15" customHeight="1">
+      <c r="A1333" s="4" t="inlineStr">
+        <is>
+          <t>202502250002/2025</t>
+        </is>
+      </c>
+      <c r="B1333" s="4" t="inlineStr">
+        <is>
+          <t>MIX DA ALEGRIA SERVICOS ARTISTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1333" s="4" t="inlineStr">
+        <is>
+          <t>08146959****-41</t>
+        </is>
+      </c>
+      <c r="D1333" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA DETENTORA DE EXCLUSIVIDADE DE USO DA MARCA DO ARTISTA "BANDA MUNDO MIX" PARA REALIZAÇÃO DE SHOW MUSICAL, NO DIA 01 DE MARÇO DE 2025, DURANTE A FESTA DE CARNAVAL 2025 DE INTERESSE DA SECRETARIA MUNICIPAL DE CULTURA E TURISMO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1333" s="4" t="inlineStr">
+        <is>
+          <t>R$ 20.000,00</t>
+        </is>
+      </c>
+      <c r="F1333" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="G1333" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="H1333" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1333" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1334" ht="8" customHeight="1"/>
+    <row r="1335" ht="18" customHeight="1">
+      <c r="A1335" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1335" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1335" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1335" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1335" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1335" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1335" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1335" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1335" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1336" ht="15" customHeight="1">
+      <c r="A1336" s="4" t="inlineStr">
+        <is>
+          <t>202502250001./2025</t>
+        </is>
+      </c>
+      <c r="B1336" s="4" t="inlineStr">
+        <is>
+          <t>AC2B TECNOLOGIA EIRELI</t>
+        </is>
+      </c>
+      <c r="C1336" s="4" t="inlineStr">
+        <is>
+          <t>20301708****-90</t>
+        </is>
+      </c>
+      <c r="D1336" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviços de Licença de uso de plataforma web para realização de pesquisa de preços, Plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial, Sistema de dispensa eletrônica com e sem disputa e Locação de Sistema Informatizado (Software) Web de Gestão e Acompanhamentos de Contratos para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
+        </is>
+      </c>
+      <c r="E1336" s="4" t="inlineStr">
+        <is>
+          <t>R$ 87.470,00</t>
+        </is>
+      </c>
+      <c r="F1336" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="G1336" s="4" t="inlineStr">
+        <is>
+          <t>22/01/2027</t>
+        </is>
+      </c>
+      <c r="H1336" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1336" s="4" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1337" ht="14" customHeight="1">
+      <c r="A1337" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1338" ht="16" customHeight="1">
+      <c r="A1338" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1284" s="6" t="inlineStr">
+      <c r="B1338" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1284" s="6" t="inlineStr">
+      <c r="C1338" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1284" s="6" t="inlineStr">
+      <c r="D1338" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1284" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1285" s="7" t="inlineStr">
+      <c r="E1338" s="6" t="inlineStr"/>
+      <c r="F1338" s="6" t="inlineStr"/>
+      <c r="G1338" s="6" t="inlineStr"/>
+      <c r="H1338" s="6" t="inlineStr"/>
+      <c r="I1338" s="6" t="inlineStr"/>
+    </row>
+    <row r="1339" ht="14" customHeight="1">
+      <c r="A1339" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1285" s="7" t="inlineStr">
-[...49 lines deleted...]
-      <c r="A1288" s="3" t="inlineStr">
+      <c r="B1339" s="7" t="inlineStr">
+        <is>
+          <t>19/01/2026</t>
+        </is>
+      </c>
+      <c r="C1339" s="7" t="inlineStr">
+        <is>
+          <t>R$ 44.580,00</t>
+        </is>
+      </c>
+      <c r="D1339" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00012/2026</t>
+        </is>
+      </c>
+      <c r="E1339" s="7" t="inlineStr"/>
+      <c r="F1339" s="7" t="inlineStr"/>
+      <c r="G1339" s="7" t="inlineStr"/>
+      <c r="H1339" s="7" t="inlineStr"/>
+      <c r="I1339" s="7" t="inlineStr"/>
+    </row>
+    <row r="1340" ht="8" customHeight="1"/>
+    <row r="1341" ht="18" customHeight="1">
+      <c r="A1341" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1288" s="3" t="inlineStr">
+      <c r="B1341" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1288" s="3" t="inlineStr">
+      <c r="C1341" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1288" s="3" t="inlineStr">
+      <c r="D1341" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1288" s="3" t="inlineStr">
+      <c r="E1341" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1288" s="3" t="inlineStr">
+      <c r="F1341" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1288" s="3" t="inlineStr">
+      <c r="G1341" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1288" s="3" t="inlineStr">
+      <c r="H1341" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1288" s="3" t="inlineStr">
+      <c r="I1341" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1289" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G1289" s="4" t="inlineStr">
+    <row r="1342" ht="15" customHeight="1">
+      <c r="A1342" s="4" t="inlineStr">
+        <is>
+          <t>202502250001./2025</t>
+        </is>
+      </c>
+      <c r="B1342" s="4" t="inlineStr">
+        <is>
+          <t>AC2B TECNOLOGIA EIRELI</t>
+        </is>
+      </c>
+      <c r="C1342" s="4" t="inlineStr">
+        <is>
+          <t>20301708****-90</t>
+        </is>
+      </c>
+      <c r="D1342" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para prestação de serviços de Licença de uso de plataforma web para realização de pesquisa de preços, Plataforma web para elaboração dos estudos técnicos preliminares com a utilização de inteligência artificial, Sistema de dispensa eletrônica com e sem disputa e Locação de Sistema Informatizado (Software) Web de Gestão e Acompanhamentos de Contratos para atender as necessidades da secretaria de Finanças do município de São Luís do Curu/Ce.</t>
+        </is>
+      </c>
+      <c r="E1342" s="4" t="inlineStr">
+        <is>
+          <t>R$ 42.890,00</t>
+        </is>
+      </c>
+      <c r="F1342" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="G1342" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2026</t>
+        </is>
+      </c>
+      <c r="H1342" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1342" s="4" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1343" ht="8" customHeight="1"/>
+    <row r="1344" ht="18" customHeight="1">
+      <c r="A1344" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1344" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1344" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1344" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1344" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1344" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1344" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1344" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1344" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1345" ht="15" customHeight="1">
+      <c r="A1345" s="4" t="inlineStr">
+        <is>
+          <t>202502200002/2025</t>
+        </is>
+      </c>
+      <c r="B1345" s="4" t="inlineStr">
+        <is>
+          <t>E.B.N-INFORMATICA, CONTROLES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1345" s="4" t="inlineStr">
+        <is>
+          <t>13358836****-04</t>
+        </is>
+      </c>
+      <c r="D1345" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA ASSESSORIA EM RECURSOS HUMANOS, NO ACOMPANHAMENTO DA ELABORAÇÃO E PROCESSAMENTO DA FOLHA DE PAGAMENTO, INFORMAÇÕES DO SIM/TCE, BEM COMO ORIENTAÇÕES DE ATOS E IMPLANTAÇÕES DE ROTINAS EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1345" s="4" t="inlineStr">
+        <is>
+          <t>R$ 66.700,00</t>
+        </is>
+      </c>
+      <c r="F1345" s="4" t="inlineStr">
+        <is>
+          <t>20/02/2025</t>
+        </is>
+      </c>
+      <c r="G1345" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1345" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1345" s="4" t="inlineStr">
+        <is>
+          <t>12/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1346" ht="14" customHeight="1">
+      <c r="A1346" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1347" ht="16" customHeight="1">
+      <c r="A1347" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1347" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1347" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1347" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1347" s="6" t="inlineStr"/>
+      <c r="F1347" s="6" t="inlineStr"/>
+      <c r="G1347" s="6" t="inlineStr"/>
+      <c r="H1347" s="6" t="inlineStr"/>
+      <c r="I1347" s="6" t="inlineStr"/>
+    </row>
+    <row r="1348" ht="14" customHeight="1">
+      <c r="A1348" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1348" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1348" s="7" t="inlineStr">
+        <is>
+          <t>R$ 34.800,00</t>
+        </is>
+      </c>
+      <c r="D1348" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00087/2025</t>
+        </is>
+      </c>
+      <c r="E1348" s="7" t="inlineStr"/>
+      <c r="F1348" s="7" t="inlineStr"/>
+      <c r="G1348" s="7" t="inlineStr"/>
+      <c r="H1348" s="7" t="inlineStr"/>
+      <c r="I1348" s="7" t="inlineStr"/>
+    </row>
+    <row r="1349" ht="8" customHeight="1"/>
+    <row r="1350" ht="18" customHeight="1">
+      <c r="A1350" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1350" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1350" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1350" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1350" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1350" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1350" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1350" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1350" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1351" ht="15" customHeight="1">
+      <c r="A1351" s="4" t="inlineStr">
+        <is>
+          <t>202502190001/2025</t>
+        </is>
+      </c>
+      <c r="B1351" s="4" t="inlineStr">
+        <is>
+          <t>E.B.N-INFORMATICA, CONTROLES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1351" s="4" t="inlineStr">
+        <is>
+          <t>13358836****-04</t>
+        </is>
+      </c>
+      <c r="D1351" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA ASSESSORIA EM RECURSOS HUMANOS, NO ACOMPANHAMENTO DA ELABORAÇÃO E PROCESSAMENTO DA FOLHA DE PAGAMENTO, INFORMAÇÕES DO SIM/TCE, BEM COMO ORIENTAÇÕES DE ATOS E IMPLANTAÇÕES DE ROTINAS EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1351" s="4" t="inlineStr">
+        <is>
+          <t>R$ 69.000,00</t>
+        </is>
+      </c>
+      <c r="F1351" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="G1351" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1351" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1351" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1352" ht="14" customHeight="1">
+      <c r="A1352" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1353" ht="16" customHeight="1">
+      <c r="A1353" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1353" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1353" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1353" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1353" s="6" t="inlineStr"/>
+      <c r="F1353" s="6" t="inlineStr"/>
+      <c r="G1353" s="6" t="inlineStr"/>
+      <c r="H1353" s="6" t="inlineStr"/>
+      <c r="I1353" s="6" t="inlineStr"/>
+    </row>
+    <row r="1354" ht="14" customHeight="1">
+      <c r="A1354" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1354" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1354" s="7" t="inlineStr">
+        <is>
+          <t>R$ 36.000,00</t>
+        </is>
+      </c>
+      <c r="D1354" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00089/2025</t>
+        </is>
+      </c>
+      <c r="E1354" s="7" t="inlineStr"/>
+      <c r="F1354" s="7" t="inlineStr"/>
+      <c r="G1354" s="7" t="inlineStr"/>
+      <c r="H1354" s="7" t="inlineStr"/>
+      <c r="I1354" s="7" t="inlineStr"/>
+    </row>
+    <row r="1355" ht="8" customHeight="1"/>
+    <row r="1356" ht="18" customHeight="1">
+      <c r="A1356" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1356" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1356" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1356" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1356" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1356" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1356" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1356" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1356" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1357" ht="15" customHeight="1">
+      <c r="A1357" s="4" t="inlineStr">
+        <is>
+          <t>202502170001/2025</t>
+        </is>
+      </c>
+      <c r="B1357" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C1357" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D1357" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DOS SERVIÇOS TÉCNICOS E ESPECIALIZADOS DE CONSULTORIA E ASSESSORIA NAS ÁREAS DE GESTÃO ADMINISTRATIVA E FINANCEIRO, OBJETIVANDO A MODERNIZAÇÃO ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
+        </is>
+      </c>
+      <c r="E1357" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F1357" s="4" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+      <c r="G1357" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H1289" s="4" t="inlineStr">
+      <c r="H1357" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1289" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A1291" s="3" t="inlineStr">
+      <c r="I1357" s="4" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1358" ht="8" customHeight="1"/>
+    <row r="1359" ht="18" customHeight="1">
+      <c r="A1359" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1291" s="3" t="inlineStr">
+      <c r="B1359" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1291" s="3" t="inlineStr">
+      <c r="C1359" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1291" s="3" t="inlineStr">
+      <c r="D1359" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1291" s="3" t="inlineStr">
+      <c r="E1359" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1291" s="3" t="inlineStr">
+      <c r="F1359" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1291" s="3" t="inlineStr">
+      <c r="G1359" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1291" s="3" t="inlineStr">
+      <c r="H1359" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1291" s="3" t="inlineStr">
+      <c r="I1359" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1292" ht="15" customHeight="1">
-[...30 lines deleted...]
-      <c r="G1292" s="4" t="inlineStr">
+    <row r="1360" ht="15" customHeight="1">
+      <c r="A1360" s="4" t="inlineStr">
+        <is>
+          <t>202502170001/2025</t>
+        </is>
+      </c>
+      <c r="B1360" s="4" t="inlineStr">
+        <is>
+          <t>LIDERY - GESTAO ADMINISTRATIVA LTDA</t>
+        </is>
+      </c>
+      <c r="C1360" s="4" t="inlineStr">
+        <is>
+          <t>10563418****-60</t>
+        </is>
+      </c>
+      <c r="D1360" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DOS SERVIÇOS TÉCNICOS E ESPECIALIZADOS DE CONSULTORIA E ASSESSORIA NAS ÁREAS DE GESTÃO ADMINISTRATIVA E FINANCEIRO, OBJETIVANDO A MODERNIZAÇÃO ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
+        </is>
+      </c>
+      <c r="E1360" s="4" t="inlineStr">
+        <is>
+          <t>R$ 60.000,00</t>
+        </is>
+      </c>
+      <c r="F1360" s="4" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+      <c r="G1360" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="H1292" s="4" t="inlineStr">
+      <c r="H1360" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1292" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A1294" s="3" t="inlineStr">
+      <c r="I1360" s="4" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1361" ht="8" customHeight="1"/>
+    <row r="1362" ht="18" customHeight="1">
+      <c r="A1362" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1294" s="3" t="inlineStr">
+      <c r="B1362" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1294" s="3" t="inlineStr">
+      <c r="C1362" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1294" s="3" t="inlineStr">
+      <c r="D1362" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1294" s="3" t="inlineStr">
+      <c r="E1362" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1294" s="3" t="inlineStr">
+      <c r="F1362" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1294" s="3" t="inlineStr">
+      <c r="G1362" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1294" s="3" t="inlineStr">
+      <c r="H1362" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1294" s="3" t="inlineStr">
+      <c r="I1362" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1295" ht="15" customHeight="1">
-[...1101 lines deleted...]
-      <c r="A1330" s="6" t="inlineStr">
+    <row r="1363" ht="15" customHeight="1">
+      <c r="A1363" s="4" t="inlineStr">
+        <is>
+          <t>202502140001/2025</t>
+        </is>
+      </c>
+      <c r="B1363" s="4" t="inlineStr">
+        <is>
+          <t>A D LIMA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C1363" s="4" t="inlineStr">
+        <is>
+          <t>31195843****-14</t>
+        </is>
+      </c>
+      <c r="D1363" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Saúde do município de São Luís do Curu/CE.</t>
+        </is>
+      </c>
+      <c r="E1363" s="4" t="inlineStr">
+        <is>
+          <t>R$ 65.520,00</t>
+        </is>
+      </c>
+      <c r="F1363" s="4" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="G1363" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1363" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1363" s="4" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1364" ht="14" customHeight="1">
+      <c r="A1364" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1365" ht="16" customHeight="1">
+      <c r="A1365" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1330" s="6" t="inlineStr">
+      <c r="B1365" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1330" s="6" t="inlineStr">
+      <c r="C1365" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1330" s="6" t="inlineStr">
+      <c r="D1365" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1330" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1331" s="7" t="inlineStr">
+      <c r="E1365" s="6" t="inlineStr"/>
+      <c r="F1365" s="6" t="inlineStr"/>
+      <c r="G1365" s="6" t="inlineStr"/>
+      <c r="H1365" s="6" t="inlineStr"/>
+      <c r="I1365" s="6" t="inlineStr"/>
+    </row>
+    <row r="1366" ht="14" customHeight="1">
+      <c r="A1366" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1331" s="7" t="inlineStr">
-[...1049 lines deleted...]
-      <c r="I1366" s="8" t="inlineStr"/>
+      <c r="B1366" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1366" s="7" t="inlineStr">
+        <is>
+          <t>R$ 32.760,00</t>
+        </is>
+      </c>
+      <c r="D1366" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00082/2025</t>
+        </is>
+      </c>
+      <c r="E1366" s="7" t="inlineStr"/>
+      <c r="F1366" s="7" t="inlineStr"/>
+      <c r="G1366" s="7" t="inlineStr"/>
+      <c r="H1366" s="7" t="inlineStr"/>
+      <c r="I1366" s="7" t="inlineStr"/>
     </row>
     <row r="1367" ht="8" customHeight="1"/>
     <row r="1368" ht="18" customHeight="1">
       <c r="A1368" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1368" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1368" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1368" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1368" s="3" t="inlineStr">
         <is>
@@ -40450,249 +40111,249 @@
       </c>
       <c r="F1368" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1368" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1368" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1368" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1369" ht="15" customHeight="1">
       <c r="A1369" s="4" t="inlineStr">
         <is>
-          <t>202501060002/2025</t>
+          <t>202502130002/2025</t>
         </is>
       </c>
       <c r="B1369" s="4" t="inlineStr">
         <is>
-          <t>MELC COMERCIO DE GAS LTDA</t>
+          <t>AV ASSESSORIA CONTABIL, SERVICOS E INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="C1369" s="4" t="inlineStr">
         <is>
-          <t>07383659****-13</t>
+          <t>13075241****-41</t>
         </is>
       </c>
       <c r="D1369" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+          <t>Prestação de serviços em assessoria consultoria ao setor de pesquisas de preços junto a Secretaria de Finanças do Município de São Luis do Curu-Ce.</t>
         </is>
       </c>
       <c r="E1369" s="4" t="inlineStr">
         <is>
-          <t>R$ 1.445,09</t>
+          <t>R$ 49.500,00</t>
         </is>
       </c>
       <c r="F1369" s="4" t="inlineStr">
         <is>
-          <t>06/01/2025</t>
+          <t>13/02/2025</t>
         </is>
       </c>
       <c r="G1369" s="4" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1369" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1369" s="4" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
-[...4 lines deleted...]
-      <c r="A1370" s="5" t="inlineStr">
+          <t>13/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1370" ht="8" customHeight="1"/>
+    <row r="1371" ht="18" customHeight="1">
+      <c r="A1371" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1371" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1371" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1371" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1371" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1371" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1371" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1371" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1371" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1372" ht="15" customHeight="1">
+      <c r="A1372" s="4" t="inlineStr">
+        <is>
+          <t>202502130002/2025</t>
+        </is>
+      </c>
+      <c r="B1372" s="4" t="inlineStr">
+        <is>
+          <t>AV ASSESSORIA CONTABIL, SERVICOS E INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="C1372" s="4" t="inlineStr">
+        <is>
+          <t>13075241****-41</t>
+        </is>
+      </c>
+      <c r="D1372" s="4" t="inlineStr">
+        <is>
+          <t>Prestação de serviços em assessoria consultoria ao setor de pesquisas de preços junto a Secretaria de Finanças do Município de São Luis do Curu-Ce.</t>
+        </is>
+      </c>
+      <c r="E1372" s="4" t="inlineStr">
+        <is>
+          <t>R$ 103.500,00</t>
+        </is>
+      </c>
+      <c r="F1372" s="4" t="inlineStr">
+        <is>
+          <t>13/02/2025</t>
+        </is>
+      </c>
+      <c r="G1372" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1372" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1372" s="4" t="inlineStr">
+        <is>
+          <t>13/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1373" ht="14" customHeight="1">
+      <c r="A1373" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
-    <row r="1371" ht="16" customHeight="1">
-      <c r="A1371" s="6" t="inlineStr">
+    <row r="1374" ht="16" customHeight="1">
+      <c r="A1374" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
-      <c r="B1371" s="6" t="inlineStr">
+      <c r="B1374" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
-      <c r="C1371" s="6" t="inlineStr">
+      <c r="C1374" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
-      <c r="D1371" s="6" t="inlineStr">
+      <c r="D1374" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
-      <c r="E1371" s="6" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="A1372" s="7" t="inlineStr">
+      <c r="E1374" s="6" t="inlineStr"/>
+      <c r="F1374" s="6" t="inlineStr"/>
+      <c r="G1374" s="6" t="inlineStr"/>
+      <c r="H1374" s="6" t="inlineStr"/>
+      <c r="I1374" s="6" t="inlineStr"/>
+    </row>
+    <row r="1375" ht="14" customHeight="1">
+      <c r="A1375" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1372" s="7" t="inlineStr">
-[...113 lines deleted...]
-      </c>
+      <c r="B1375" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1375" s="7" t="inlineStr">
+        <is>
+          <t>R$ 54.000,00</t>
+        </is>
+      </c>
+      <c r="D1375" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00106/2025</t>
+        </is>
+      </c>
+      <c r="E1375" s="7" t="inlineStr"/>
+      <c r="F1375" s="7" t="inlineStr"/>
+      <c r="G1375" s="7" t="inlineStr"/>
+      <c r="H1375" s="7" t="inlineStr"/>
+      <c r="I1375" s="7" t="inlineStr"/>
     </row>
     <row r="1376" ht="8" customHeight="1"/>
     <row r="1377" ht="18" customHeight="1">
       <c r="A1377" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1377" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1377" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1377" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1377" s="3" t="inlineStr">
         <is>
@@ -40701,188 +40362,154 @@
       </c>
       <c r="F1377" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1377" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1377" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1377" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1378" ht="15" customHeight="1">
       <c r="A1378" s="4" t="inlineStr">
         <is>
-          <t>202501060001/2025</t>
+          <t>202502130001/2025</t>
         </is>
       </c>
       <c r="B1378" s="4" t="inlineStr">
         <is>
-          <t>POSTO LIZ LTDA</t>
+          <t>A D LIMA OLIVEIRA</t>
         </is>
       </c>
       <c r="C1378" s="4" t="inlineStr">
         <is>
-          <t>47299889****-02</t>
+          <t>31195843****-14</t>
         </is>
       </c>
       <c r="D1378" s="4" t="inlineStr">
         <is>
-          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIAS DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Educação do município de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E1378" s="4" t="inlineStr">
         <is>
-          <t>R$ 158.750,00</t>
+          <t>R$ 64.800,00</t>
         </is>
       </c>
       <c r="F1378" s="4" t="inlineStr">
         <is>
-          <t>06/01/2025</t>
+          <t>13/02/2025</t>
         </is>
       </c>
       <c r="G1378" s="4" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1378" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1378" s="4" t="inlineStr">
         <is>
-          <t>06/01/2025</t>
-[...96 lines deleted...]
-      </c>
+          <t>13/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1379" ht="14" customHeight="1">
+      <c r="A1379" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1380" ht="16" customHeight="1">
+      <c r="A1380" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1380" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1380" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1380" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1380" s="6" t="inlineStr"/>
+      <c r="F1380" s="6" t="inlineStr"/>
+      <c r="G1380" s="6" t="inlineStr"/>
+      <c r="H1380" s="6" t="inlineStr"/>
+      <c r="I1380" s="6" t="inlineStr"/>
+    </row>
+    <row r="1381" ht="14" customHeight="1">
+      <c r="A1381" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1381" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1381" s="7" t="inlineStr">
+        <is>
+          <t>R$ 32.400,00</t>
+        </is>
+      </c>
+      <c r="D1381" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00083/2025</t>
+        </is>
+      </c>
+      <c r="E1381" s="7" t="inlineStr"/>
+      <c r="F1381" s="7" t="inlineStr"/>
+      <c r="G1381" s="7" t="inlineStr"/>
+      <c r="H1381" s="7" t="inlineStr"/>
+      <c r="I1381" s="7" t="inlineStr"/>
     </row>
     <row r="1382" ht="8" customHeight="1"/>
     <row r="1383" ht="18" customHeight="1">
       <c r="A1383" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1383" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1383" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1383" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1383" s="3" t="inlineStr">
         <is>
@@ -40891,154 +40518,190 @@
       </c>
       <c r="F1383" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1383" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1383" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1383" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1384" ht="15" customHeight="1">
       <c r="A1384" s="4" t="inlineStr">
         <is>
-          <t>202501030006/2025</t>
+          <t>202502120005/2025</t>
         </is>
       </c>
       <c r="B1384" s="4" t="inlineStr">
         <is>
-          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
       <c r="C1384" s="4" t="inlineStr">
         <is>
-          <t>29781402****-52</t>
+          <t>24730537****-75</t>
         </is>
       </c>
       <c r="D1384" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DEDICADO DE INTERNET JUNTO A SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>CONTRATAÇÃO DE EMPRESA PARA EVENTO DE INAUGURAÇÃO DE SEDE EM PROVEITO DA PREFEITURA  
+MUNICIPAL DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E1384" s="4" t="inlineStr">
         <is>
-          <t>R$ 84.000,00</t>
+          <t>R$ 6.244,17</t>
         </is>
       </c>
       <c r="F1384" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>12/02/2025</t>
         </is>
       </c>
       <c r="G1384" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1384" s="4" t="inlineStr">
         <is>
-          <t>Vigente</t>
+          <t>Encerrado</t>
         </is>
       </c>
       <c r="I1384" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
-[...62 lines deleted...]
-      <c r="I1387" s="7" t="inlineStr"/>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1385" ht="8" customHeight="1"/>
+    <row r="1386" ht="18" customHeight="1">
+      <c r="A1386" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1386" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1386" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1386" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1386" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1386" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1386" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1386" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1386" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1387" ht="15" customHeight="1">
+      <c r="A1387" s="4" t="inlineStr">
+        <is>
+          <t>202502120005/2025</t>
+        </is>
+      </c>
+      <c r="B1387" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1387" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1387" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA EVENTO DE INAUGURAÇÃO DE SEDE EM PROVEITO DA PREFEITURA  
+MUNICIPAL DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1387" s="4" t="inlineStr">
+        <is>
+          <t>R$ 6.244,17</t>
+        </is>
+      </c>
+      <c r="F1387" s="4" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="G1387" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1387" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1387" s="4" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1388" ht="8" customHeight="1"/>
     <row r="1389" ht="18" customHeight="1">
       <c r="A1389" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1389" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1389" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1389" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1389" s="3" t="inlineStr">
         <is>
@@ -41047,147 +40710,147 @@
       </c>
       <c r="F1389" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1389" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1389" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1389" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1390" ht="15" customHeight="1">
       <c r="A1390" s="4" t="inlineStr">
         <is>
-          <t>202501030005/2025</t>
+          <t>202502120002/2025</t>
         </is>
       </c>
       <c r="B1390" s="4" t="inlineStr">
         <is>
-          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+          <t>CHARLENE PORFÍRIO MENESES COELHO</t>
         </is>
       </c>
       <c r="C1390" s="4" t="inlineStr">
         <is>
-          <t>29781402****-52</t>
+          <t>***.***.833-**</t>
         </is>
       </c>
       <c r="D1390" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DEDICADO DE INTERNET JUNTO A SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>LOCAÇÃO DE IMÓVEL, SITUADO A AVENIDA PEDRO CIPRIANO, 22, CENTRO, DESTINADO A SERVIR COMO ALMOXARIFADO DOS PRODUTOS DA MERENDA ESCOLAR, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
       <c r="E1390" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.600,00</t>
+          <t>R$ 16.100,00</t>
         </is>
       </c>
       <c r="F1390" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>12/02/2025</t>
         </is>
       </c>
       <c r="G1390" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1390" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1390" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>12/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1391" ht="14" customHeight="1">
       <c r="A1391" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1392" ht="16" customHeight="1">
       <c r="A1392" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1392" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1392" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1392" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1392" s="6" t="inlineStr"/>
       <c r="F1392" s="6" t="inlineStr"/>
       <c r="G1392" s="6" t="inlineStr"/>
       <c r="H1392" s="6" t="inlineStr"/>
       <c r="I1392" s="6" t="inlineStr"/>
     </row>
     <row r="1393" ht="14" customHeight="1">
       <c r="A1393" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1393" s="7" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1393" s="7" t="inlineStr">
         <is>
-          <t>R$ 19.800,00</t>
+          <t>R$ 8.400,00</t>
         </is>
       </c>
       <c r="D1393" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00033/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00127/2025</t>
         </is>
       </c>
       <c r="E1393" s="7" t="inlineStr"/>
       <c r="F1393" s="7" t="inlineStr"/>
       <c r="G1393" s="7" t="inlineStr"/>
       <c r="H1393" s="7" t="inlineStr"/>
       <c r="I1393" s="7" t="inlineStr"/>
     </row>
     <row r="1394" ht="8" customHeight="1"/>
     <row r="1395" ht="18" customHeight="1">
       <c r="A1395" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1395" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1395" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -41203,147 +40866,147 @@
       </c>
       <c r="F1395" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1395" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1395" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1395" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1396" ht="15" customHeight="1">
       <c r="A1396" s="4" t="inlineStr">
         <is>
-          <t>202501030004/2025</t>
+          <t>202502070001/2025</t>
         </is>
       </c>
       <c r="B1396" s="4" t="inlineStr">
         <is>
-          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+          <t>A D LIMA OLIVEIRA</t>
         </is>
       </c>
       <c r="C1396" s="4" t="inlineStr">
         <is>
-          <t>29781402****-52</t>
+          <t>31195843****-14</t>
         </is>
       </c>
       <c r="D1396" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão-de-obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Assistência Social do município de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E1396" s="4" t="inlineStr">
         <is>
-          <t>R$ 115.200,00</t>
+          <t>R$ 60.000,00</t>
         </is>
       </c>
       <c r="F1396" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="G1396" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1396" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1396" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>07/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1397" ht="14" customHeight="1">
       <c r="A1397" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1398" ht="16" customHeight="1">
       <c r="A1398" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1398" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1398" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1398" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1398" s="6" t="inlineStr"/>
       <c r="F1398" s="6" t="inlineStr"/>
       <c r="G1398" s="6" t="inlineStr"/>
       <c r="H1398" s="6" t="inlineStr"/>
       <c r="I1398" s="6" t="inlineStr"/>
     </row>
     <row r="1399" ht="14" customHeight="1">
       <c r="A1399" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1399" s="7" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1399" s="7" t="inlineStr">
         <is>
-          <t>R$ 57.600,00</t>
+          <t>R$ 30.000,00</t>
         </is>
       </c>
       <c r="D1399" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00032/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00084/2025</t>
         </is>
       </c>
       <c r="E1399" s="7" t="inlineStr"/>
       <c r="F1399" s="7" t="inlineStr"/>
       <c r="G1399" s="7" t="inlineStr"/>
       <c r="H1399" s="7" t="inlineStr"/>
       <c r="I1399" s="7" t="inlineStr"/>
     </row>
     <row r="1400" ht="8" customHeight="1"/>
     <row r="1401" ht="18" customHeight="1">
       <c r="A1401" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1401" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1401" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -41359,147 +41022,147 @@
       </c>
       <c r="F1401" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1401" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1401" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1401" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1402" ht="15" customHeight="1">
       <c r="A1402" s="4" t="inlineStr">
         <is>
-          <t>202501030003/2025</t>
+          <t>202502060001/2025</t>
         </is>
       </c>
       <c r="B1402" s="4" t="inlineStr">
         <is>
-          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+          <t>PALOMA APARECIDA DE SOUSA NASCIMENTO</t>
         </is>
       </c>
       <c r="C1402" s="4" t="inlineStr">
         <is>
-          <t>29781402****-52</t>
+          <t>***.***.703-**</t>
         </is>
       </c>
       <c r="D1402" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>LOCAÇÃO DE IMÓVEL SITUADO NA RUA DOMINGOS ANSELMO, Nº 10, CENTRO, SÃO LUÍS DO CURU/CE, PARA FUNCIONAMENTO DA SEDE DA SECRETARIA MUNICIPAL DE SAÚDE, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
         </is>
       </c>
       <c r="E1402" s="4" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 57.500,00</t>
         </is>
       </c>
       <c r="F1402" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>06/02/2025</t>
         </is>
       </c>
       <c r="G1402" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1402" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1402" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>10/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1403" ht="14" customHeight="1">
       <c r="A1403" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1404" ht="16" customHeight="1">
       <c r="A1404" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1404" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1404" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1404" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1404" s="6" t="inlineStr"/>
       <c r="F1404" s="6" t="inlineStr"/>
       <c r="G1404" s="6" t="inlineStr"/>
       <c r="H1404" s="6" t="inlineStr"/>
       <c r="I1404" s="6" t="inlineStr"/>
     </row>
     <row r="1405" ht="14" customHeight="1">
       <c r="A1405" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1405" s="7" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1405" s="7" t="inlineStr">
         <is>
-          <t>R$ 27.600,00</t>
+          <t>R$ 30.000,00</t>
         </is>
       </c>
       <c r="D1405" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00031/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00111/2025</t>
         </is>
       </c>
       <c r="E1405" s="7" t="inlineStr"/>
       <c r="F1405" s="7" t="inlineStr"/>
       <c r="G1405" s="7" t="inlineStr"/>
       <c r="H1405" s="7" t="inlineStr"/>
       <c r="I1405" s="7" t="inlineStr"/>
     </row>
     <row r="1406" ht="8" customHeight="1"/>
     <row r="1407" ht="18" customHeight="1">
       <c r="A1407" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1407" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1407" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -41515,147 +41178,147 @@
       </c>
       <c r="F1407" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1407" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1407" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1407" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1408" ht="15" customHeight="1">
       <c r="A1408" s="4" t="inlineStr">
         <is>
-          <t>202501030002/2025</t>
+          <t>202502050001/2025</t>
         </is>
       </c>
       <c r="B1408" s="4" t="inlineStr">
         <is>
-          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+          <t>A D LIMA OLIVEIRA</t>
         </is>
       </c>
       <c r="C1408" s="4" t="inlineStr">
         <is>
-          <t>29781402****-52</t>
+          <t>31195843****-14</t>
         </is>
       </c>
       <c r="D1408" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>Contratação de empresa para a prestação de serviços de gerenciamento eletrônico em digitalização de documentos físicos para documentos digitais (incluindo os equipamentos necessários, mão de obra, armazenamento, indexação, consulta e exportações dos documentos contábeis, licitatórios, atos legais e demais documentos de interesse da Secretaria de Administração do município de São Luís do Curu/CE.</t>
         </is>
       </c>
       <c r="E1408" s="4" t="inlineStr">
         <is>
-          <t>R$ 39.600,00</t>
+          <t>R$ 61.200,00</t>
         </is>
       </c>
       <c r="F1408" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>05/02/2025</t>
         </is>
       </c>
       <c r="G1408" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1408" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1408" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>05/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1409" ht="14" customHeight="1">
       <c r="A1409" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1410" ht="16" customHeight="1">
       <c r="A1410" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1410" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1410" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1410" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1410" s="6" t="inlineStr"/>
       <c r="F1410" s="6" t="inlineStr"/>
       <c r="G1410" s="6" t="inlineStr"/>
       <c r="H1410" s="6" t="inlineStr"/>
       <c r="I1410" s="6" t="inlineStr"/>
     </row>
     <row r="1411" ht="14" customHeight="1">
       <c r="A1411" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1411" s="7" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1411" s="7" t="inlineStr">
         <is>
-          <t>R$ 19.800,00</t>
+          <t>R$ 30.600,00</t>
         </is>
       </c>
       <c r="D1411" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00030/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00085/2025</t>
         </is>
       </c>
       <c r="E1411" s="7" t="inlineStr"/>
       <c r="F1411" s="7" t="inlineStr"/>
       <c r="G1411" s="7" t="inlineStr"/>
       <c r="H1411" s="7" t="inlineStr"/>
       <c r="I1411" s="7" t="inlineStr"/>
     </row>
     <row r="1412" ht="8" customHeight="1"/>
     <row r="1413" ht="18" customHeight="1">
       <c r="A1413" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1413" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1413" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -41671,148 +41334,147 @@
       </c>
       <c r="F1413" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1413" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1413" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1413" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1414" ht="15" customHeight="1">
       <c r="A1414" s="4" t="inlineStr">
         <is>
-          <t>202501030001/2025</t>
+          <t>202502030009/2025</t>
         </is>
       </c>
       <c r="B1414" s="4" t="inlineStr">
         <is>
-          <t>AC2B TECNOLOGIA EIRELI</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C1414" s="4" t="inlineStr">
         <is>
-          <t>20301708****-90</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D1414" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE SOFTWARE DE GERENCIAMENTO E CONTROLE DO  SITE OFICIAL DA PREFEITURA, E LOCAÇÃO DE SISTEMA DE GERENCIAMENTO DE E-MAILS INSTITUCIONAIS, 30 CAIXAS COM A CAPACIDADE DE 10GB/CAIXA, E SISTEMA DE CARTA   
-DE SERVIÇO JUNTO Á SECRETARIA DE ADMINISTRAÇÃO .</t>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
         </is>
       </c>
       <c r="E1414" s="4" t="inlineStr">
         <is>
-          <t>R$ 115.200,00</t>
+          <t>R$ 266.400,00</t>
         </is>
       </c>
       <c r="F1414" s="4" t="inlineStr">
         <is>
-          <t>03/01/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
       <c r="G1414" s="4" t="inlineStr">
         <is>
-          <t>05/01/2027</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1414" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1414" s="4" t="inlineStr">
         <is>
-          <t>30/01/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1415" ht="14" customHeight="1">
       <c r="A1415" s="5" t="inlineStr">
         <is>
           <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1416" ht="16" customHeight="1">
       <c r="A1416" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1416" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1416" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1416" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1416" s="6" t="inlineStr"/>
       <c r="F1416" s="6" t="inlineStr"/>
       <c r="G1416" s="6" t="inlineStr"/>
       <c r="H1416" s="6" t="inlineStr"/>
       <c r="I1416" s="6" t="inlineStr"/>
     </row>
     <row r="1417" ht="14" customHeight="1">
       <c r="A1417" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1417" s="7" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1417" s="7" t="inlineStr">
         <is>
-          <t>R$ 57.600,00</t>
+          <t>R$ 133.200,00</t>
         </is>
       </c>
       <c r="D1417" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00080/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00105/2025</t>
         </is>
       </c>
       <c r="E1417" s="7" t="inlineStr"/>
       <c r="F1417" s="7" t="inlineStr"/>
       <c r="G1417" s="7" t="inlineStr"/>
       <c r="H1417" s="7" t="inlineStr"/>
       <c r="I1417" s="7" t="inlineStr"/>
     </row>
     <row r="1418" ht="8" customHeight="1"/>
     <row r="1419" ht="18" customHeight="1">
       <c r="A1419" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1419" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1419" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
@@ -41828,581 +41490,561 @@
       </c>
       <c r="F1419" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1419" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1419" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1419" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1420" ht="15" customHeight="1">
       <c r="A1420" s="4" t="inlineStr">
         <is>
-          <t>202407030001/2024</t>
+          <t>202502030008/2025</t>
         </is>
       </c>
       <c r="B1420" s="4" t="inlineStr">
         <is>
-          <t>DIAGONAL INVESTIMENTOS E SERVICOS LTDA</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C1420" s="4" t="inlineStr">
         <is>
-          <t>28177357****-69</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D1420" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM PAVIMENTAÇÃO DE PEDRA TOSCA NAS DIVERSAS RUAS DA SEDE E ZONA RURAL NO MUNICIPIO DE SÃO LUIS DO CURU - CE</t>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
         </is>
       </c>
       <c r="E1420" s="4" t="inlineStr">
         <is>
-          <t>R$ 4.999.075,32</t>
+          <t>R$ 100.800,00</t>
         </is>
       </c>
       <c r="F1420" s="4" t="inlineStr">
         <is>
-          <t>03/07/2024</t>
+          <t>03/02/2025</t>
         </is>
       </c>
       <c r="G1420" s="4" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1420" s="4" t="inlineStr">
         <is>
-          <t>Encerrado</t>
+          <t>Vigente</t>
         </is>
       </c>
       <c r="I1420" s="4" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
+          <t>03/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1421" ht="14" customHeight="1">
       <c r="A1421" s="5" t="inlineStr">
         <is>
-          <t>Aditivos (3):</t>
+          <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1422" ht="16" customHeight="1">
       <c r="A1422" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1422" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1422" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1422" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1422" s="6" t="inlineStr"/>
       <c r="F1422" s="6" t="inlineStr"/>
       <c r="G1422" s="6" t="inlineStr"/>
       <c r="H1422" s="6" t="inlineStr"/>
       <c r="I1422" s="6" t="inlineStr"/>
     </row>
     <row r="1423" ht="14" customHeight="1">
       <c r="A1423" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1423" s="7" t="inlineStr">
         <is>
-          <t>26/02/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1423" s="7" t="inlineStr">
         <is>
-          <t>R$ 1.471.842,24</t>
+          <t>R$ 50.400,00</t>
         </is>
       </c>
       <c r="D1423" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Vigente - 00003/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00104/2025</t>
         </is>
       </c>
       <c r="E1423" s="7" t="inlineStr"/>
       <c r="F1423" s="7" t="inlineStr"/>
       <c r="G1423" s="7" t="inlineStr"/>
       <c r="H1423" s="7" t="inlineStr"/>
       <c r="I1423" s="7" t="inlineStr"/>
     </row>
-    <row r="1424" ht="14" customHeight="1">
-[...55 lines deleted...]
-      <c r="A1427" s="3" t="inlineStr">
+    <row r="1424" ht="8" customHeight="1"/>
+    <row r="1425" ht="18" customHeight="1">
+      <c r="A1425" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1427" s="3" t="inlineStr">
+      <c r="B1425" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1427" s="3" t="inlineStr">
+      <c r="C1425" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1427" s="3" t="inlineStr">
+      <c r="D1425" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1427" s="3" t="inlineStr">
+      <c r="E1425" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1427" s="3" t="inlineStr">
+      <c r="F1425" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1427" s="3" t="inlineStr">
+      <c r="G1425" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1427" s="3" t="inlineStr">
+      <c r="H1425" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1427" s="3" t="inlineStr">
+      <c r="I1425" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1428" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1428" s="4" t="inlineStr">
+    <row r="1426" ht="15" customHeight="1">
+      <c r="A1426" s="4" t="inlineStr">
+        <is>
+          <t>202502030007/2025</t>
+        </is>
+      </c>
+      <c r="B1426" s="4" t="inlineStr">
+        <is>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+        </is>
+      </c>
+      <c r="C1426" s="4" t="inlineStr">
+        <is>
+          <t>12467321****-80</t>
+        </is>
+      </c>
+      <c r="D1426" s="4" t="inlineStr">
+        <is>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+        </is>
+      </c>
+      <c r="E1426" s="4" t="inlineStr">
+        <is>
+          <t>R$ 194.400,00</t>
+        </is>
+      </c>
+      <c r="F1426" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="G1426" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1426" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1426" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1427" ht="14" customHeight="1">
+      <c r="A1427" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1428" ht="16" customHeight="1">
+      <c r="A1428" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1428" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1428" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1428" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1428" s="6" t="inlineStr"/>
+      <c r="F1428" s="6" t="inlineStr"/>
+      <c r="G1428" s="6" t="inlineStr"/>
+      <c r="H1428" s="6" t="inlineStr"/>
+      <c r="I1428" s="6" t="inlineStr"/>
+    </row>
+    <row r="1429" ht="14" customHeight="1">
+      <c r="A1429" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1429" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1429" s="7" t="inlineStr">
+        <is>
+          <t>R$ 97.200,00</t>
+        </is>
+      </c>
+      <c r="D1429" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00103/2025</t>
+        </is>
+      </c>
+      <c r="E1429" s="7" t="inlineStr"/>
+      <c r="F1429" s="7" t="inlineStr"/>
+      <c r="G1429" s="7" t="inlineStr"/>
+      <c r="H1429" s="7" t="inlineStr"/>
+      <c r="I1429" s="7" t="inlineStr"/>
+    </row>
+    <row r="1430" ht="8" customHeight="1"/>
+    <row r="1431" ht="18" customHeight="1">
+      <c r="A1431" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1431" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1431" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1431" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1431" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1431" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1431" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1431" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1431" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1432" ht="15" customHeight="1">
+      <c r="A1432" s="4" t="inlineStr">
+        <is>
+          <t>202502030006/2025</t>
+        </is>
+      </c>
+      <c r="B1432" s="4" t="inlineStr">
+        <is>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+        </is>
+      </c>
+      <c r="C1432" s="4" t="inlineStr">
+        <is>
+          <t>12467321****-80</t>
+        </is>
+      </c>
+      <c r="D1432" s="4" t="inlineStr">
+        <is>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+        </is>
+      </c>
+      <c r="E1432" s="4" t="inlineStr">
+        <is>
+          <t>R$ 237.600,00</t>
+        </is>
+      </c>
+      <c r="F1432" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="G1432" s="4" t="inlineStr">
+        <is>
+          <t>01/01/2027</t>
+        </is>
+      </c>
+      <c r="H1432" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1432" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1433" ht="14" customHeight="1">
+      <c r="A1433" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1434" ht="16" customHeight="1">
+      <c r="A1434" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1434" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1434" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1434" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1434" s="6" t="inlineStr"/>
+      <c r="F1434" s="6" t="inlineStr"/>
+      <c r="G1434" s="6" t="inlineStr"/>
+      <c r="H1434" s="6" t="inlineStr"/>
+      <c r="I1434" s="6" t="inlineStr"/>
+    </row>
+    <row r="1435" ht="14" customHeight="1">
+      <c r="A1435" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1435" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1435" s="7" t="inlineStr">
+        <is>
+          <t>R$ 118.800,00</t>
+        </is>
+      </c>
+      <c r="D1435" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00102/2025</t>
+        </is>
+      </c>
+      <c r="E1435" s="7" t="inlineStr"/>
+      <c r="F1435" s="7" t="inlineStr"/>
+      <c r="G1435" s="7" t="inlineStr"/>
+      <c r="H1435" s="7" t="inlineStr"/>
+      <c r="I1435" s="7" t="inlineStr"/>
+    </row>
+    <row r="1436" ht="8" customHeight="1"/>
+    <row r="1437" ht="18" customHeight="1">
+      <c r="A1437" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1437" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1437" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1437" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1437" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1437" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1437" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1437" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1437" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1438" ht="15" customHeight="1">
+      <c r="A1438" s="4" t="inlineStr">
+        <is>
+          <t>202501310005/2025</t>
+        </is>
+      </c>
+      <c r="B1438" s="4" t="inlineStr">
+        <is>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
+        </is>
+      </c>
+      <c r="C1438" s="4" t="inlineStr">
+        <is>
+          <t>12467321****-80</t>
+        </is>
+      </c>
+      <c r="D1438" s="4" t="inlineStr">
+        <is>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
+        </is>
+      </c>
+      <c r="E1438" s="4" t="inlineStr">
+        <is>
+          <t>R$ 140.400,00</t>
+        </is>
+      </c>
+      <c r="F1438" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="G1438" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1438" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1428" s="4" t="inlineStr">
-[...281 lines deleted...]
-      <c r="I1438" s="8" t="inlineStr"/>
+      <c r="I1438" s="4" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1439" ht="8" customHeight="1"/>
     <row r="1440" ht="18" customHeight="1">
       <c r="A1440" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1440" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1440" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1440" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1440" s="3" t="inlineStr">
         <is>
@@ -42411,1076 +42053,1194 @@
       </c>
       <c r="F1440" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1440" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1440" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1440" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1441" ht="15" customHeight="1">
       <c r="A1441" s="4" t="inlineStr">
         <is>
-          <t>202403010001/2024</t>
+          <t>202501310005/2025</t>
         </is>
       </c>
       <c r="B1441" s="4" t="inlineStr">
         <is>
-          <t>FERNANDES &amp; FREITAS ADVOGADOS ASSOCIADOS</t>
+          <t>CASPE SERVICOS DE CONTABILIDADE PUBLICA E EMPRESARIAL SS</t>
         </is>
       </c>
       <c r="C1441" s="4" t="inlineStr">
         <is>
-          <t>21749263****-78</t>
+          <t>12467321****-80</t>
         </is>
       </c>
       <c r="D1441" s="4" t="inlineStr">
         <is>
-          <t>Contratação de empresa especializada para prestação de serviços técnicos em assessoria administrativa na área de planejamento e elaboração dos documentos de formalização de demanda, estudo técnico preliminar e gerenciamento da matriz de riscos, no que tange à Nova Lei de Licitações e Contratos Lei Federal 14.133/2021, junto a Secretaria de Saúde do Município de São Luis do Curu/CE.</t>
+          <t>O município de São Luís do Curu necessita garantir serviços de contabilidade pública especializados para atender exigências legais e auditoriais da Secretaria de Educação, assegurando a correta gestão e prestação de contas dos recursos educacionais sob sua responsabilidade.</t>
         </is>
       </c>
       <c r="E1441" s="4" t="inlineStr">
         <is>
-          <t>R$ 112.000,00</t>
+          <t>R$ 280.800,00</t>
         </is>
       </c>
       <c r="F1441" s="4" t="inlineStr">
         <is>
-          <t>01/03/2024</t>
+          <t>03/02/2025</t>
         </is>
       </c>
       <c r="G1441" s="4" t="inlineStr">
         <is>
-          <t>31/12/2026</t>
+          <t>01/01/2027</t>
         </is>
       </c>
       <c r="H1441" s="4" t="inlineStr">
         <is>
           <t>Vigente</t>
         </is>
       </c>
       <c r="I1441" s="4" t="inlineStr">
         <is>
-          <t>01/03/2024</t>
+          <t>03/02/2025</t>
         </is>
       </c>
     </row>
     <row r="1442" ht="14" customHeight="1">
       <c r="A1442" s="5" t="inlineStr">
         <is>
-          <t>Aditivos (2):</t>
+          <t>Aditivos (1):</t>
         </is>
       </c>
     </row>
     <row r="1443" ht="16" customHeight="1">
       <c r="A1443" s="6" t="inlineStr">
         <is>
           <t>Nº</t>
         </is>
       </c>
       <c r="B1443" s="6" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1443" s="6" t="inlineStr">
         <is>
           <t>Valor Alteração</t>
         </is>
       </c>
       <c r="D1443" s="6" t="inlineStr">
         <is>
           <t>Descrição</t>
         </is>
       </c>
       <c r="E1443" s="6" t="inlineStr"/>
       <c r="F1443" s="6" t="inlineStr"/>
       <c r="G1443" s="6" t="inlineStr"/>
       <c r="H1443" s="6" t="inlineStr"/>
       <c r="I1443" s="6" t="inlineStr"/>
     </row>
     <row r="1444" ht="14" customHeight="1">
       <c r="A1444" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B1444" s="7" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C1444" s="7" t="inlineStr">
         <is>
-          <t>R$ 38.400,00</t>
+          <t>R$ 140.400,00</t>
         </is>
       </c>
       <c r="D1444" s="7" t="inlineStr">
         <is>
-          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00142/2025</t>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00101/2025</t>
         </is>
       </c>
       <c r="E1444" s="7" t="inlineStr"/>
       <c r="F1444" s="7" t="inlineStr"/>
       <c r="G1444" s="7" t="inlineStr"/>
       <c r="H1444" s="7" t="inlineStr"/>
       <c r="I1444" s="7" t="inlineStr"/>
     </row>
-    <row r="1445" ht="14" customHeight="1">
-      <c r="A1445" s="8" t="inlineStr">
+    <row r="1445" ht="8" customHeight="1"/>
+    <row r="1446" ht="18" customHeight="1">
+      <c r="A1446" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1446" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1446" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1446" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1446" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1446" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1446" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1446" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1446" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1447" ht="15" customHeight="1">
+      <c r="A1447" s="4" t="inlineStr">
+        <is>
+          <t>202501310004/2025</t>
+        </is>
+      </c>
+      <c r="B1447" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1447" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1447" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS e VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1447" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.627,50</t>
+        </is>
+      </c>
+      <c r="F1447" s="4" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="G1447" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1447" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1447" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1448" ht="8" customHeight="1"/>
+    <row r="1449" ht="18" customHeight="1">
+      <c r="A1449" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1449" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1449" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1449" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1449" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1449" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1449" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1449" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1449" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1450" ht="15" customHeight="1">
+      <c r="A1450" s="4" t="inlineStr">
+        <is>
+          <t>202501310004/2025</t>
+        </is>
+      </c>
+      <c r="B1450" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1450" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1450" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS e VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1450" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.627,50</t>
+        </is>
+      </c>
+      <c r="F1450" s="4" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="G1450" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1450" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1450" s="4" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1451" ht="8" customHeight="1"/>
+    <row r="1452" ht="18" customHeight="1">
+      <c r="A1452" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1452" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1452" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1452" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1452" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1452" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1452" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1452" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1452" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1453" ht="15" customHeight="1">
+      <c r="A1453" s="4" t="inlineStr">
+        <is>
+          <t>202501310001/2025</t>
+        </is>
+      </c>
+      <c r="B1453" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1453" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1453" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1453" s="4" t="inlineStr">
+        <is>
+          <t>R$ 13.149,92</t>
+        </is>
+      </c>
+      <c r="F1453" s="4" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="G1453" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1453" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1453" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1454" ht="14" customHeight="1">
+      <c r="A1454" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1455" ht="16" customHeight="1">
+      <c r="A1455" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1455" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1455" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1455" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1455" s="6" t="inlineStr"/>
+      <c r="F1455" s="6" t="inlineStr"/>
+      <c r="G1455" s="6" t="inlineStr"/>
+      <c r="H1455" s="6" t="inlineStr"/>
+      <c r="I1455" s="6" t="inlineStr"/>
+    </row>
+    <row r="1456" ht="14" customHeight="1">
+      <c r="A1456" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1456" s="7" t="inlineStr">
+        <is>
+          <t>20/06/2025</t>
+        </is>
+      </c>
+      <c r="C1456" s="7" t="inlineStr">
+        <is>
+          <t>R$ 770,88</t>
+        </is>
+      </c>
+      <c r="D1456" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00008/2025</t>
+        </is>
+      </c>
+      <c r="E1456" s="7" t="inlineStr"/>
+      <c r="F1456" s="7" t="inlineStr"/>
+      <c r="G1456" s="7" t="inlineStr"/>
+      <c r="H1456" s="7" t="inlineStr"/>
+      <c r="I1456" s="7" t="inlineStr"/>
+    </row>
+    <row r="1457" ht="14" customHeight="1">
+      <c r="A1457" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B1445" s="8" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A1447" s="3" t="inlineStr">
+      <c r="B1457" s="8" t="inlineStr">
+        <is>
+          <t>03/11/2025</t>
+        </is>
+      </c>
+      <c r="C1457" s="8" t="inlineStr">
+        <is>
+          <t>R$ 2.392,72</t>
+        </is>
+      </c>
+      <c r="D1457" s="8" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00026/2025</t>
+        </is>
+      </c>
+      <c r="E1457" s="8" t="inlineStr"/>
+      <c r="F1457" s="8" t="inlineStr"/>
+      <c r="G1457" s="8" t="inlineStr"/>
+      <c r="H1457" s="8" t="inlineStr"/>
+      <c r="I1457" s="8" t="inlineStr"/>
+    </row>
+    <row r="1458" ht="8" customHeight="1"/>
+    <row r="1459" ht="18" customHeight="1">
+      <c r="A1459" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1447" s="3" t="inlineStr">
+      <c r="B1459" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1447" s="3" t="inlineStr">
+      <c r="C1459" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1447" s="3" t="inlineStr">
+      <c r="D1459" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1447" s="3" t="inlineStr">
+      <c r="E1459" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1447" s="3" t="inlineStr">
+      <c r="F1459" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1447" s="3" t="inlineStr">
+      <c r="G1459" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1447" s="3" t="inlineStr">
+      <c r="H1459" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1447" s="3" t="inlineStr">
+      <c r="I1459" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1448" ht="15" customHeight="1">
-[...136 lines deleted...]
-      <c r="A1454" s="3" t="inlineStr">
+    <row r="1460" ht="15" customHeight="1">
+      <c r="A1460" s="4" t="inlineStr">
+        <is>
+          <t>202501290001/2025</t>
+        </is>
+      </c>
+      <c r="B1460" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1460" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1460" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1460" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.574,86</t>
+        </is>
+      </c>
+      <c r="F1460" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="G1460" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1460" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1460" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1461" ht="8" customHeight="1"/>
+    <row r="1462" ht="18" customHeight="1">
+      <c r="A1462" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1454" s="3" t="inlineStr">
+      <c r="B1462" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1454" s="3" t="inlineStr">
+      <c r="C1462" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1454" s="3" t="inlineStr">
+      <c r="D1462" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1454" s="3" t="inlineStr">
+      <c r="E1462" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1454" s="3" t="inlineStr">
+      <c r="F1462" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1454" s="3" t="inlineStr">
+      <c r="G1462" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1454" s="3" t="inlineStr">
+      <c r="H1462" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1454" s="3" t="inlineStr">
+      <c r="I1462" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1455" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1455" s="4" t="inlineStr">
+    <row r="1463" ht="15" customHeight="1">
+      <c r="A1463" s="4" t="inlineStr">
+        <is>
+          <t>202501290001/2025</t>
+        </is>
+      </c>
+      <c r="B1463" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1463" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1463" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1463" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.574,86</t>
+        </is>
+      </c>
+      <c r="F1463" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="G1463" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1463" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1455" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A1457" s="3" t="inlineStr">
+      <c r="I1463" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1464" ht="8" customHeight="1"/>
+    <row r="1465" ht="18" customHeight="1">
+      <c r="A1465" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1457" s="3" t="inlineStr">
+      <c r="B1465" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1457" s="3" t="inlineStr">
+      <c r="C1465" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1457" s="3" t="inlineStr">
+      <c r="D1465" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1457" s="3" t="inlineStr">
+      <c r="E1465" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1457" s="3" t="inlineStr">
+      <c r="F1465" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1457" s="3" t="inlineStr">
+      <c r="G1465" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1457" s="3" t="inlineStr">
+      <c r="H1465" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1457" s="3" t="inlineStr">
+      <c r="I1465" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1458" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1458" s="4" t="inlineStr">
+    <row r="1466" ht="15" customHeight="1">
+      <c r="A1466" s="4" t="inlineStr">
+        <is>
+          <t>202501280003/2025</t>
+        </is>
+      </c>
+      <c r="B1466" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1466" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1466" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1466" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.464,00</t>
+        </is>
+      </c>
+      <c r="F1466" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="G1466" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="H1466" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1458" s="4" t="inlineStr">
-[...68 lines deleted...]
-      <c r="A1463" s="3" t="inlineStr">
+      <c r="I1466" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1467" ht="8" customHeight="1"/>
+    <row r="1468" ht="18" customHeight="1">
+      <c r="A1468" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1463" s="3" t="inlineStr">
+      <c r="B1468" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1463" s="3" t="inlineStr">
+      <c r="C1468" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1463" s="3" t="inlineStr">
+      <c r="D1468" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1463" s="3" t="inlineStr">
+      <c r="E1468" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1463" s="3" t="inlineStr">
+      <c r="F1468" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1463" s="3" t="inlineStr">
+      <c r="G1468" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1463" s="3" t="inlineStr">
+      <c r="H1468" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1463" s="3" t="inlineStr">
+      <c r="I1468" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1464" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1464" s="4" t="inlineStr">
+    <row r="1469" ht="15" customHeight="1">
+      <c r="A1469" s="4" t="inlineStr">
+        <is>
+          <t>202501280003/2025</t>
+        </is>
+      </c>
+      <c r="B1469" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1469" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1469" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1469" s="4" t="inlineStr">
+        <is>
+          <t>R$ 2.464,00</t>
+        </is>
+      </c>
+      <c r="F1469" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="G1469" s="4" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="H1469" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1464" s="4" t="inlineStr">
-[...68 lines deleted...]
-      <c r="A1469" s="3" t="inlineStr">
+      <c r="I1469" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1470" ht="8" customHeight="1"/>
+    <row r="1471" ht="18" customHeight="1">
+      <c r="A1471" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1469" s="3" t="inlineStr">
+      <c r="B1471" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1469" s="3" t="inlineStr">
+      <c r="C1471" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1469" s="3" t="inlineStr">
+      <c r="D1471" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1469" s="3" t="inlineStr">
+      <c r="E1471" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1469" s="3" t="inlineStr">
+      <c r="F1471" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1469" s="3" t="inlineStr">
+      <c r="G1471" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1469" s="3" t="inlineStr">
+      <c r="H1471" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1469" s="3" t="inlineStr">
+      <c r="I1471" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1470" ht="15" customHeight="1">
-[...35 lines deleted...]
-      <c r="H1470" s="4" t="inlineStr">
+    <row r="1472" ht="15" customHeight="1">
+      <c r="A1472" s="4" t="inlineStr">
+        <is>
+          <t>202501280002/2025</t>
+        </is>
+      </c>
+      <c r="B1472" s="4" t="inlineStr">
+        <is>
+          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1472" s="4" t="inlineStr">
+        <is>
+          <t>24989784****-90</t>
+        </is>
+      </c>
+      <c r="D1472" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1472" s="4" t="inlineStr">
+        <is>
+          <t>R$ 20.000,00</t>
+        </is>
+      </c>
+      <c r="F1472" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="G1472" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1472" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1470" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A1472" s="3" t="inlineStr">
+      <c r="I1472" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1473" ht="8" customHeight="1"/>
+    <row r="1474" ht="18" customHeight="1">
+      <c r="A1474" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
-      <c r="B1472" s="3" t="inlineStr">
+      <c r="B1474" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
-      <c r="C1472" s="3" t="inlineStr">
+      <c r="C1474" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
-      <c r="D1472" s="3" t="inlineStr">
+      <c r="D1474" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
-      <c r="E1472" s="3" t="inlineStr">
+      <c r="E1474" s="3" t="inlineStr">
         <is>
           <t>Valor (R$)</t>
         </is>
       </c>
-      <c r="F1472" s="3" t="inlineStr">
+      <c r="F1474" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
-      <c r="G1472" s="3" t="inlineStr">
+      <c r="G1474" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
-      <c r="H1472" s="3" t="inlineStr">
+      <c r="H1474" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
-      <c r="I1472" s="3" t="inlineStr">
+      <c r="I1474" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
-    <row r="1473" ht="15" customHeight="1">
-[...159 lines deleted...]
-      <c r="I1478" s="7" t="inlineStr"/>
+    <row r="1475" ht="15" customHeight="1">
+      <c r="A1475" s="4" t="inlineStr">
+        <is>
+          <t>202501280002/2025</t>
+        </is>
+      </c>
+      <c r="B1475" s="4" t="inlineStr">
+        <is>
+          <t>GOOD EMPREENDIMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1475" s="4" t="inlineStr">
+        <is>
+          <t>24989784****-90</t>
+        </is>
+      </c>
+      <c r="D1475" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ESPORTE DO MUNICÍPIO DE SÃO LUÍS DO CURU/CE.</t>
+        </is>
+      </c>
+      <c r="E1475" s="4" t="inlineStr">
+        <is>
+          <t>R$ 20.000,00</t>
+        </is>
+      </c>
+      <c r="F1475" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="G1475" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1475" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1475" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1476" ht="8" customHeight="1"/>
+    <row r="1477" ht="18" customHeight="1">
+      <c r="A1477" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1477" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1477" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1477" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1477" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1477" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1477" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1477" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1477" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1478" ht="15" customHeight="1">
+      <c r="A1478" s="4" t="inlineStr">
+        <is>
+          <t>202501280001/2025</t>
+        </is>
+      </c>
+      <c r="B1478" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1478" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1478" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DA FESTIVIDADE DO EVENTO DA  
+FINAL DO CAMPEONATO DE FÉRIAS DE JANEIRO DE 2025 DA SECRETARIA DE ESPORTE DO  
+MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1478" s="4" t="inlineStr">
+        <is>
+          <t>R$ 14.099,07</t>
+        </is>
+      </c>
+      <c r="F1478" s="4" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="G1478" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1478" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1478" s="4" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
     </row>
     <row r="1479" ht="8" customHeight="1"/>
     <row r="1480" ht="18" customHeight="1">
       <c r="A1480" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1480" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1480" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1480" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E1480" s="3" t="inlineStr">
         <is>
@@ -43489,91 +43249,91 @@
       </c>
       <c r="F1480" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1480" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1480" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1480" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1481" ht="15" customHeight="1">
       <c r="A1481" s="4" t="inlineStr">
         <is>
-          <t>20230095/2023</t>
+          <t>202501240004/2025</t>
         </is>
       </c>
       <c r="B1481" s="4" t="inlineStr">
         <is>
-          <t>P.A.C PLUS SERVICOS LTDA</t>
+          <t>POSTO LIZ LTDA</t>
         </is>
       </c>
       <c r="C1481" s="4" t="inlineStr">
         <is>
-          <t>24730537****-75</t>
+          <t>47299889****-02</t>
         </is>
       </c>
       <c r="D1481" s="4" t="inlineStr">
         <is>
-          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, JUNTO À SECRETARIA ESPORTE E CULTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+          <t>AQUISIÇÕES DE COMBUTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIAS  DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
         </is>
       </c>
       <c r="E1481" s="4" t="inlineStr">
         <is>
-          <t>R$ 53.200,00</t>
+          <t>R$ 141.060,00</t>
         </is>
       </c>
       <c r="F1481" s="4" t="inlineStr">
         <is>
-          <t>09/02/2023</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="G1481" s="4" t="inlineStr">
         <is>
-          <t>31/12/2023</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="H1481" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
       <c r="I1481" s="4" t="inlineStr">
         <is>
-          <t>09/02/2023</t>
+          <t>24/01/2025</t>
         </is>
       </c>
     </row>
     <row r="1482" ht="8" customHeight="1"/>
     <row r="1483" ht="18" customHeight="1">
       <c r="A1483" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B1483" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C1483" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D1483" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
@@ -43584,199 +43344,3944 @@
       </c>
       <c r="F1483" s="3" t="inlineStr">
         <is>
           <t>Início</t>
         </is>
       </c>
       <c r="G1483" s="3" t="inlineStr">
         <is>
           <t>Término</t>
         </is>
       </c>
       <c r="H1483" s="3" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="I1483" s="3" t="inlineStr">
         <is>
           <t>Assinatura</t>
         </is>
       </c>
     </row>
     <row r="1484" ht="15" customHeight="1">
       <c r="A1484" s="4" t="inlineStr">
         <is>
+          <t>202501240003/2025</t>
+        </is>
+      </c>
+      <c r="B1484" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C1484" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D1484" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1484" s="4" t="inlineStr">
+        <is>
+          <t>R$ 72.530,00</t>
+        </is>
+      </c>
+      <c r="F1484" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="G1484" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1484" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1484" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1485" ht="8" customHeight="1"/>
+    <row r="1486" ht="18" customHeight="1">
+      <c r="A1486" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1486" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1486" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1486" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1486" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1486" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1486" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1486" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1486" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1487" ht="15" customHeight="1">
+      <c r="A1487" s="4" t="inlineStr">
+        <is>
+          <t>202501240002/2025</t>
+        </is>
+      </c>
+      <c r="B1487" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C1487" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D1487" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1487" s="4" t="inlineStr">
+        <is>
+          <t>R$ 205.130,00</t>
+        </is>
+      </c>
+      <c r="F1487" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="G1487" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1487" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1487" s="4" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1488" ht="8" customHeight="1"/>
+    <row r="1489" ht="18" customHeight="1">
+      <c r="A1489" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1489" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1489" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1489" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1489" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1489" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1489" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1489" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1489" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1490" ht="15" customHeight="1">
+      <c r="A1490" s="4" t="inlineStr">
+        <is>
+          <t>202501210004/2025</t>
+        </is>
+      </c>
+      <c r="B1490" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1490" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1490" s="4" t="inlineStr">
+        <is>
+          <t>QUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1490" s="4" t="inlineStr">
+        <is>
+          <t>R$ 41.752,08</t>
+        </is>
+      </c>
+      <c r="F1490" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="G1490" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1490" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1490" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1491" ht="14" customHeight="1">
+      <c r="A1491" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1492" ht="16" customHeight="1">
+      <c r="A1492" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1492" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1492" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1492" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1492" s="6" t="inlineStr"/>
+      <c r="F1492" s="6" t="inlineStr"/>
+      <c r="G1492" s="6" t="inlineStr"/>
+      <c r="H1492" s="6" t="inlineStr"/>
+      <c r="I1492" s="6" t="inlineStr"/>
+    </row>
+    <row r="1493" ht="14" customHeight="1">
+      <c r="A1493" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1493" s="7" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="C1493" s="7" t="inlineStr">
+        <is>
+          <t>R$ 2.698,08</t>
+        </is>
+      </c>
+      <c r="D1493" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00007/2025</t>
+        </is>
+      </c>
+      <c r="E1493" s="7" t="inlineStr"/>
+      <c r="F1493" s="7" t="inlineStr"/>
+      <c r="G1493" s="7" t="inlineStr"/>
+      <c r="H1493" s="7" t="inlineStr"/>
+      <c r="I1493" s="7" t="inlineStr"/>
+    </row>
+    <row r="1494" ht="14" customHeight="1">
+      <c r="A1494" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1494" s="8" t="inlineStr">
+        <is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
+      <c r="C1494" s="8" t="inlineStr">
+        <is>
+          <t>R$ 6.029,65</t>
+        </is>
+      </c>
+      <c r="D1494" s="8" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00079/2025</t>
+        </is>
+      </c>
+      <c r="E1494" s="8" t="inlineStr"/>
+      <c r="F1494" s="8" t="inlineStr"/>
+      <c r="G1494" s="8" t="inlineStr"/>
+      <c r="H1494" s="8" t="inlineStr"/>
+      <c r="I1494" s="8" t="inlineStr"/>
+    </row>
+    <row r="1495" ht="8" customHeight="1"/>
+    <row r="1496" ht="18" customHeight="1">
+      <c r="A1496" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1496" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1496" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1496" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1496" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1496" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1496" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1496" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1496" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1497" ht="15" customHeight="1">
+      <c r="A1497" s="4" t="inlineStr">
+        <is>
+          <t>202501210003/2025</t>
+        </is>
+      </c>
+      <c r="B1497" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1497" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1497" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1497" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.253,67</t>
+        </is>
+      </c>
+      <c r="F1497" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="G1497" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1497" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1497" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1498" ht="8" customHeight="1"/>
+    <row r="1499" ht="18" customHeight="1">
+      <c r="A1499" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1499" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1499" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1499" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1499" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1499" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1499" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1499" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1499" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1500" ht="15" customHeight="1">
+      <c r="A1500" s="4" t="inlineStr">
+        <is>
+          <t>202501210003/2025</t>
+        </is>
+      </c>
+      <c r="B1500" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1500" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1500" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1500" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.253,67</t>
+        </is>
+      </c>
+      <c r="F1500" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="G1500" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1500" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1500" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1501" ht="14" customHeight="1">
+      <c r="A1501" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1502" ht="16" customHeight="1">
+      <c r="A1502" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1502" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1502" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1502" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1502" s="6" t="inlineStr"/>
+      <c r="F1502" s="6" t="inlineStr"/>
+      <c r="G1502" s="6" t="inlineStr"/>
+      <c r="H1502" s="6" t="inlineStr"/>
+      <c r="I1502" s="6" t="inlineStr"/>
+    </row>
+    <row r="1503" ht="14" customHeight="1">
+      <c r="A1503" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1503" s="7" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="C1503" s="7" t="inlineStr">
+        <is>
+          <t>R$ 77,09</t>
+        </is>
+      </c>
+      <c r="D1503" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00006/2025</t>
+        </is>
+      </c>
+      <c r="E1503" s="7" t="inlineStr"/>
+      <c r="F1503" s="7" t="inlineStr"/>
+      <c r="G1503" s="7" t="inlineStr"/>
+      <c r="H1503" s="7" t="inlineStr"/>
+      <c r="I1503" s="7" t="inlineStr"/>
+    </row>
+    <row r="1504" ht="8" customHeight="1"/>
+    <row r="1505" ht="18" customHeight="1">
+      <c r="A1505" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1505" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1505" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1505" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1505" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1505" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1505" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1505" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1505" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1506" ht="15" customHeight="1">
+      <c r="A1506" s="4" t="inlineStr">
+        <is>
+          <t>202501210001/2025</t>
+        </is>
+      </c>
+      <c r="B1506" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1506" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1506" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1506" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.125,00</t>
+        </is>
+      </c>
+      <c r="F1506" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="G1506" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1506" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1506" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1507" ht="8" customHeight="1"/>
+    <row r="1508" ht="18" customHeight="1">
+      <c r="A1508" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1508" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1508" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1508" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1508" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1508" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1508" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1508" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1508" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1509" ht="15" customHeight="1">
+      <c r="A1509" s="4" t="inlineStr">
+        <is>
+          <t>202501210001/2025</t>
+        </is>
+      </c>
+      <c r="B1509" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1509" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1509" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1509" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.125,00</t>
+        </is>
+      </c>
+      <c r="F1509" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="G1509" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1509" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1509" s="4" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1510" ht="8" customHeight="1"/>
+    <row r="1511" ht="18" customHeight="1">
+      <c r="A1511" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1511" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1511" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1511" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1511" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1511" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1511" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1511" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1511" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1512" ht="15" customHeight="1">
+      <c r="A1512" s="4" t="inlineStr">
+        <is>
+          <t>202501070002/2025</t>
+        </is>
+      </c>
+      <c r="B1512" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1512" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1512" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1512" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.488,00</t>
+        </is>
+      </c>
+      <c r="F1512" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+      <c r="G1512" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1512" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1512" s="4" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1513" ht="8" customHeight="1"/>
+    <row r="1514" ht="18" customHeight="1">
+      <c r="A1514" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1514" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1514" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1514" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1514" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1514" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1514" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1514" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1514" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1515" ht="15" customHeight="1">
+      <c r="A1515" s="4" t="inlineStr">
+        <is>
+          <t>202501070002/2025</t>
+        </is>
+      </c>
+      <c r="B1515" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1515" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1515" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1515" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.488,00</t>
+        </is>
+      </c>
+      <c r="F1515" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+      <c r="G1515" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1515" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1515" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1516" ht="8" customHeight="1"/>
+    <row r="1517" ht="18" customHeight="1">
+      <c r="A1517" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1517" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1517" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1517" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1517" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1517" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1517" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1517" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1517" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1518" ht="15" customHeight="1">
+      <c r="A1518" s="4" t="inlineStr">
+        <is>
+          <t>202501070001/2025</t>
+        </is>
+      </c>
+      <c r="B1518" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1518" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1518" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1518" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.459,00</t>
+        </is>
+      </c>
+      <c r="F1518" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+      <c r="G1518" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1518" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1518" s="4" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1519" ht="8" customHeight="1"/>
+    <row r="1520" ht="18" customHeight="1">
+      <c r="A1520" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1520" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1520" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1520" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1520" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1520" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1520" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1520" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1520" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1521" ht="15" customHeight="1">
+      <c r="A1521" s="4" t="inlineStr">
+        <is>
+          <t>202501070001/2025</t>
+        </is>
+      </c>
+      <c r="B1521" s="4" t="inlineStr">
+        <is>
+          <t>F M COMERCIO &amp; SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1521" s="4" t="inlineStr">
+        <is>
+          <t>43609493****-74</t>
+        </is>
+      </c>
+      <c r="D1521" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE ÁGUAS ADICIONADAS DE SAIS, VASILHAMES DE ÁGUA, PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1521" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.459,00</t>
+        </is>
+      </c>
+      <c r="F1521" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+      <c r="G1521" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1521" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1521" s="4" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1522" ht="8" customHeight="1"/>
+    <row r="1523" ht="18" customHeight="1">
+      <c r="A1523" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1523" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1523" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1523" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1523" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1523" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1523" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1523" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1523" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1524" ht="15" customHeight="1">
+      <c r="A1524" s="4" t="inlineStr">
+        <is>
+          <t>202501060003/2025</t>
+        </is>
+      </c>
+      <c r="B1524" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1524" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1524" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1524" s="4" t="inlineStr">
+        <is>
+          <t>R$ 4.174,23</t>
+        </is>
+      </c>
+      <c r="F1524" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+      <c r="G1524" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1524" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1524" s="4" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1525" ht="14" customHeight="1">
+      <c r="A1525" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1526" ht="16" customHeight="1">
+      <c r="A1526" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1526" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1526" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1526" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1526" s="6" t="inlineStr"/>
+      <c r="F1526" s="6" t="inlineStr"/>
+      <c r="G1526" s="6" t="inlineStr"/>
+      <c r="H1526" s="6" t="inlineStr"/>
+      <c r="I1526" s="6" t="inlineStr"/>
+    </row>
+    <row r="1527" ht="14" customHeight="1">
+      <c r="A1527" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1527" s="7" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="C1527" s="7" t="inlineStr">
+        <is>
+          <t>R$ 231,26</t>
+        </is>
+      </c>
+      <c r="D1527" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00005/2025</t>
+        </is>
+      </c>
+      <c r="E1527" s="7" t="inlineStr"/>
+      <c r="F1527" s="7" t="inlineStr"/>
+      <c r="G1527" s="7" t="inlineStr"/>
+      <c r="H1527" s="7" t="inlineStr"/>
+      <c r="I1527" s="7" t="inlineStr"/>
+    </row>
+    <row r="1528" ht="14" customHeight="1">
+      <c r="A1528" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1528" s="8" t="inlineStr">
+        <is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
+      <c r="C1528" s="8" t="inlineStr">
+        <is>
+          <t>R$ 478,54</t>
+        </is>
+      </c>
+      <c r="D1528" s="8" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Acréscimo - Novo - 00077/2025</t>
+        </is>
+      </c>
+      <c r="E1528" s="8" t="inlineStr"/>
+      <c r="F1528" s="8" t="inlineStr"/>
+      <c r="G1528" s="8" t="inlineStr"/>
+      <c r="H1528" s="8" t="inlineStr"/>
+      <c r="I1528" s="8" t="inlineStr"/>
+    </row>
+    <row r="1529" ht="8" customHeight="1"/>
+    <row r="1530" ht="18" customHeight="1">
+      <c r="A1530" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1530" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1530" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1530" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1530" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1530" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1530" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1530" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1530" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1531" ht="15" customHeight="1">
+      <c r="A1531" s="4" t="inlineStr">
+        <is>
+          <t>202501060002/2025</t>
+        </is>
+      </c>
+      <c r="B1531" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1531" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1531" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1531" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.352,58</t>
+        </is>
+      </c>
+      <c r="F1531" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+      <c r="G1531" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1531" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1531" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1532" ht="8" customHeight="1"/>
+    <row r="1533" ht="18" customHeight="1">
+      <c r="A1533" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1533" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1533" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1533" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1533" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1533" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1533" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1533" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1533" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1534" ht="15" customHeight="1">
+      <c r="A1534" s="4" t="inlineStr">
+        <is>
+          <t>202501060002/2025</t>
+        </is>
+      </c>
+      <c r="B1534" s="4" t="inlineStr">
+        <is>
+          <t>MELC COMERCIO DE GAS LTDA</t>
+        </is>
+      </c>
+      <c r="C1534" s="4" t="inlineStr">
+        <is>
+          <t>07383659****-13</t>
+        </is>
+      </c>
+      <c r="D1534" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE RECARGA DE GÁS (GLP) E VASILHAMES PARA GÁS PARA ATENDER AS DEMANDAS DA SECRETARIA DE ADMINISTRAÇÃO DO MUNICÍPIO DE SÃO LUIS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1534" s="4" t="inlineStr">
+        <is>
+          <t>R$ 1.445,09</t>
+        </is>
+      </c>
+      <c r="F1534" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+      <c r="G1534" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1534" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1534" s="4" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1535" ht="14" customHeight="1">
+      <c r="A1535" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1536" ht="16" customHeight="1">
+      <c r="A1536" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1536" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1536" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1536" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1536" s="6" t="inlineStr"/>
+      <c r="F1536" s="6" t="inlineStr"/>
+      <c r="G1536" s="6" t="inlineStr"/>
+      <c r="H1536" s="6" t="inlineStr"/>
+      <c r="I1536" s="6" t="inlineStr"/>
+    </row>
+    <row r="1537" ht="14" customHeight="1">
+      <c r="A1537" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1537" s="7" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="C1537" s="7" t="inlineStr">
+        <is>
+          <t>R$ 92,51</t>
+        </is>
+      </c>
+      <c r="D1537" s="7" t="inlineStr">
+        <is>
+          <t>Lei nº 14.133, Art. 124, inciso I, alínea “b” combinado com o Art. 125 - Reajuste - Novo - 00004/2025</t>
+        </is>
+      </c>
+      <c r="E1537" s="7" t="inlineStr"/>
+      <c r="F1537" s="7" t="inlineStr"/>
+      <c r="G1537" s="7" t="inlineStr"/>
+      <c r="H1537" s="7" t="inlineStr"/>
+      <c r="I1537" s="7" t="inlineStr"/>
+    </row>
+    <row r="1538" ht="8" customHeight="1"/>
+    <row r="1539" ht="18" customHeight="1">
+      <c r="A1539" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1539" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1539" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1539" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1539" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1539" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1539" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1539" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1539" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1540" ht="15" customHeight="1">
+      <c r="A1540" s="4" t="inlineStr">
+        <is>
+          <t>202501060001/2025</t>
+        </is>
+      </c>
+      <c r="B1540" s="4" t="inlineStr">
+        <is>
+          <t>POSTO LIZ LTDA</t>
+        </is>
+      </c>
+      <c r="C1540" s="4" t="inlineStr">
+        <is>
+          <t>47299889****-02</t>
+        </is>
+      </c>
+      <c r="D1540" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÕES DE COMBUSTÍVEIS PARA ATENDER AS DEMANDAS DA SECRETARIAS DE SAÚDE DO MUNICÍPIO DE SÃO LUIS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1540" s="4" t="inlineStr">
+        <is>
+          <t>R$ 158.750,00</t>
+        </is>
+      </c>
+      <c r="F1540" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+      <c r="G1540" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="H1540" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1540" s="4" t="inlineStr">
+        <is>
+          <t>06/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1541" ht="8" customHeight="1"/>
+    <row r="1542" ht="18" customHeight="1">
+      <c r="A1542" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1542" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1542" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1542" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1542" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1542" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1542" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1542" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1542" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1543" ht="15" customHeight="1">
+      <c r="A1543" s="4" t="inlineStr">
+        <is>
+          <t>202501030004/2025</t>
+        </is>
+      </c>
+      <c r="B1543" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C1543" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D1543" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1543" s="4" t="inlineStr">
+        <is>
+          <t>R$ 115.200,00</t>
+        </is>
+      </c>
+      <c r="F1543" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G1543" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1543" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1543" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1544" ht="14" customHeight="1">
+      <c r="A1544" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1545" ht="16" customHeight="1">
+      <c r="A1545" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1545" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1545" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1545" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1545" s="6" t="inlineStr"/>
+      <c r="F1545" s="6" t="inlineStr"/>
+      <c r="G1545" s="6" t="inlineStr"/>
+      <c r="H1545" s="6" t="inlineStr"/>
+      <c r="I1545" s="6" t="inlineStr"/>
+    </row>
+    <row r="1546" ht="14" customHeight="1">
+      <c r="A1546" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1546" s="7" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="C1546" s="7" t="inlineStr">
+        <is>
+          <t>R$ 57.600,00</t>
+        </is>
+      </c>
+      <c r="D1546" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00032/2025</t>
+        </is>
+      </c>
+      <c r="E1546" s="7" t="inlineStr"/>
+      <c r="F1546" s="7" t="inlineStr"/>
+      <c r="G1546" s="7" t="inlineStr"/>
+      <c r="H1546" s="7" t="inlineStr"/>
+      <c r="I1546" s="7" t="inlineStr"/>
+    </row>
+    <row r="1547" ht="8" customHeight="1"/>
+    <row r="1548" ht="18" customHeight="1">
+      <c r="A1548" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1548" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1548" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1548" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1548" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1548" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1548" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1548" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1548" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1549" ht="15" customHeight="1">
+      <c r="A1549" s="4" t="inlineStr">
+        <is>
+          <t>202501030002/2025</t>
+        </is>
+      </c>
+      <c r="B1549" s="4" t="inlineStr">
+        <is>
+          <t>JAQUELINE DA COSTA GOMES MORAIS</t>
+        </is>
+      </c>
+      <c r="C1549" s="4" t="inlineStr">
+        <is>
+          <t>29781402****-52</t>
+        </is>
+      </c>
+      <c r="D1549" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE LINK DE INTERNET JUNTO A SECRETARIA DE INFRAESTRUTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1549" s="4" t="inlineStr">
+        <is>
+          <t>R$ 39.600,00</t>
+        </is>
+      </c>
+      <c r="F1549" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G1549" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1549" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1549" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1550" ht="14" customHeight="1">
+      <c r="A1550" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1551" ht="16" customHeight="1">
+      <c r="A1551" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1551" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1551" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1551" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1551" s="6" t="inlineStr"/>
+      <c r="F1551" s="6" t="inlineStr"/>
+      <c r="G1551" s="6" t="inlineStr"/>
+      <c r="H1551" s="6" t="inlineStr"/>
+      <c r="I1551" s="6" t="inlineStr"/>
+    </row>
+    <row r="1552" ht="14" customHeight="1">
+      <c r="A1552" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1552" s="7" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="C1552" s="7" t="inlineStr">
+        <is>
+          <t>R$ 19.800,00</t>
+        </is>
+      </c>
+      <c r="D1552" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00030/2025</t>
+        </is>
+      </c>
+      <c r="E1552" s="7" t="inlineStr"/>
+      <c r="F1552" s="7" t="inlineStr"/>
+      <c r="G1552" s="7" t="inlineStr"/>
+      <c r="H1552" s="7" t="inlineStr"/>
+      <c r="I1552" s="7" t="inlineStr"/>
+    </row>
+    <row r="1553" ht="8" customHeight="1"/>
+    <row r="1554" ht="18" customHeight="1">
+      <c r="A1554" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1554" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1554" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1554" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1554" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1554" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1554" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1554" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1554" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1555" ht="15" customHeight="1">
+      <c r="A1555" s="4" t="inlineStr">
+        <is>
+          <t>202501030001/2025</t>
+        </is>
+      </c>
+      <c r="B1555" s="4" t="inlineStr">
+        <is>
+          <t>AC2B TECNOLOGIA EIRELI</t>
+        </is>
+      </c>
+      <c r="C1555" s="4" t="inlineStr">
+        <is>
+          <t>20301708****-90</t>
+        </is>
+      </c>
+      <c r="D1555" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE SOFTWARE DE GERENCIAMENTO E CONTROLE DO  SITE OFICIAL DA PREFEITURA, E LOCAÇÃO DE SISTEMA DE GERENCIAMENTO DE E-MAILS INSTITUCIONAIS, 30 CAIXAS COM A CAPACIDADE DE 10GB/CAIXA, E SISTEMA DE CARTA   
+DE SERVIÇO JUNTO Á SECRETARIA DE ADMINISTRAÇÃO .</t>
+        </is>
+      </c>
+      <c r="E1555" s="4" t="inlineStr">
+        <is>
+          <t>R$ 115.200,00</t>
+        </is>
+      </c>
+      <c r="F1555" s="4" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="G1555" s="4" t="inlineStr">
+        <is>
+          <t>05/01/2027</t>
+        </is>
+      </c>
+      <c r="H1555" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1555" s="4" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1556" ht="14" customHeight="1">
+      <c r="A1556" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1557" ht="16" customHeight="1">
+      <c r="A1557" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1557" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1557" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1557" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1557" s="6" t="inlineStr"/>
+      <c r="F1557" s="6" t="inlineStr"/>
+      <c r="G1557" s="6" t="inlineStr"/>
+      <c r="H1557" s="6" t="inlineStr"/>
+      <c r="I1557" s="6" t="inlineStr"/>
+    </row>
+    <row r="1558" ht="14" customHeight="1">
+      <c r="A1558" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1558" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1558" s="7" t="inlineStr">
+        <is>
+          <t>R$ 57.600,00</t>
+        </is>
+      </c>
+      <c r="D1558" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00080/2025</t>
+        </is>
+      </c>
+      <c r="E1558" s="7" t="inlineStr"/>
+      <c r="F1558" s="7" t="inlineStr"/>
+      <c r="G1558" s="7" t="inlineStr"/>
+      <c r="H1558" s="7" t="inlineStr"/>
+      <c r="I1558" s="7" t="inlineStr"/>
+    </row>
+    <row r="1559" ht="8" customHeight="1"/>
+    <row r="1560" ht="18" customHeight="1">
+      <c r="A1560" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1560" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1560" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1560" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1560" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1560" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1560" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1560" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1560" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1561" ht="15" customHeight="1">
+      <c r="A1561" s="4" t="inlineStr">
+        <is>
+          <t>202403010003/2024</t>
+        </is>
+      </c>
+      <c r="B1561" s="4" t="inlineStr">
+        <is>
+          <t>R DE LIMA ROCHA LTDA</t>
+        </is>
+      </c>
+      <c r="C1561" s="4" t="inlineStr">
+        <is>
+          <t>16950127****-01</t>
+        </is>
+      </c>
+      <c r="D1561" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1561" s="4" t="inlineStr">
+        <is>
+          <t>R$ 29.064,50</t>
+        </is>
+      </c>
+      <c r="F1561" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="G1561" s="4" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+      <c r="H1561" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1561" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1562" ht="8" customHeight="1"/>
+    <row r="1563" ht="18" customHeight="1">
+      <c r="A1563" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1563" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1563" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1563" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1563" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1563" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1563" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1563" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1563" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1564" ht="15" customHeight="1">
+      <c r="A1564" s="4" t="inlineStr">
+        <is>
+          <t>202403010003/2024</t>
+        </is>
+      </c>
+      <c r="B1564" s="4" t="inlineStr">
+        <is>
+          <t>R DE LIMA ROCHA LTDA</t>
+        </is>
+      </c>
+      <c r="C1564" s="4" t="inlineStr">
+        <is>
+          <t>16950127****-01</t>
+        </is>
+      </c>
+      <c r="D1564" s="4" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO PARA ATENDER AS DEMANDAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE</t>
+        </is>
+      </c>
+      <c r="E1564" s="4" t="inlineStr">
+        <is>
+          <t>R$ 29.064,50</t>
+        </is>
+      </c>
+      <c r="F1564" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="G1564" s="4" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+      <c r="H1564" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1564" s="4" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="1565" ht="8" customHeight="1"/>
+    <row r="1566" ht="18" customHeight="1">
+      <c r="A1566" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1566" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1566" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1566" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1566" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1566" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1566" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1566" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1566" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1567" ht="15" customHeight="1">
+      <c r="A1567" s="4" t="inlineStr">
+        <is>
+          <t>202403010002/2024</t>
+        </is>
+      </c>
+      <c r="B1567" s="4" t="inlineStr">
+        <is>
+          <t>FERNANDES &amp; FREITAS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C1567" s="4" t="inlineStr">
+        <is>
+          <t>21749263****-78</t>
+        </is>
+      </c>
+      <c r="D1567" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para prestação de serviços técnicos em assessoria administrativa na área de planejamento e elaboração dos documentos de formalização de demanda, estudo técnico preliminar e gerenciamento da matriz de riscos, no que tange à Nova Lei de Licitações e Contratos Lei Federal 14.133/2021, junto a Secretaria de Infraestrutura do Município de São Luis do Cur/CE.</t>
+        </is>
+      </c>
+      <c r="E1567" s="4" t="inlineStr">
+        <is>
+          <t>R$ 108.500,00</t>
+        </is>
+      </c>
+      <c r="F1567" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="G1567" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H1567" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1567" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1568" ht="14" customHeight="1">
+      <c r="A1568" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1569" ht="16" customHeight="1">
+      <c r="A1569" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1569" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1569" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1569" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1569" s="6" t="inlineStr"/>
+      <c r="F1569" s="6" t="inlineStr"/>
+      <c r="G1569" s="6" t="inlineStr"/>
+      <c r="H1569" s="6" t="inlineStr"/>
+      <c r="I1569" s="6" t="inlineStr"/>
+    </row>
+    <row r="1570" ht="14" customHeight="1">
+      <c r="A1570" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1570" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C1570" s="7" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="D1570" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00144/2025</t>
+        </is>
+      </c>
+      <c r="E1570" s="7" t="inlineStr"/>
+      <c r="F1570" s="7" t="inlineStr"/>
+      <c r="G1570" s="7" t="inlineStr"/>
+      <c r="H1570" s="7" t="inlineStr"/>
+      <c r="I1570" s="7" t="inlineStr"/>
+    </row>
+    <row r="1571" ht="14" customHeight="1">
+      <c r="A1571" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1571" s="8" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1571" s="8" t="inlineStr">
+        <is>
+          <t>R$ 37.200,00</t>
+        </is>
+      </c>
+      <c r="D1571" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00145/2025</t>
+        </is>
+      </c>
+      <c r="E1571" s="8" t="inlineStr"/>
+      <c r="F1571" s="8" t="inlineStr"/>
+      <c r="G1571" s="8" t="inlineStr"/>
+      <c r="H1571" s="8" t="inlineStr"/>
+      <c r="I1571" s="8" t="inlineStr"/>
+    </row>
+    <row r="1572" ht="8" customHeight="1"/>
+    <row r="1573" ht="18" customHeight="1">
+      <c r="A1573" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1573" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1573" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1573" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1573" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1573" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1573" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1573" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1573" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1574" ht="15" customHeight="1">
+      <c r="A1574" s="4" t="inlineStr">
+        <is>
+          <t>202403010001/2024</t>
+        </is>
+      </c>
+      <c r="B1574" s="4" t="inlineStr">
+        <is>
+          <t>FERNANDES &amp; FREITAS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C1574" s="4" t="inlineStr">
+        <is>
+          <t>21749263****-78</t>
+        </is>
+      </c>
+      <c r="D1574" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para prestação de serviços técnicos em assessoria administrativa na área de planejamento e elaboração dos documentos de formalização de demanda, estudo técnico preliminar e gerenciamento da matriz de riscos, no que tange à Nova Lei de Licitações e Contratos Lei Federal 14.133/2021, junto a Secretaria de Saúde do Município de São Luis do Curu/CE.</t>
+        </is>
+      </c>
+      <c r="E1574" s="4" t="inlineStr">
+        <is>
+          <t>R$ 112.000,00</t>
+        </is>
+      </c>
+      <c r="F1574" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="G1574" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H1574" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1574" s="4" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1575" ht="14" customHeight="1">
+      <c r="A1575" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1576" ht="16" customHeight="1">
+      <c r="A1576" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1576" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1576" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1576" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1576" s="6" t="inlineStr"/>
+      <c r="F1576" s="6" t="inlineStr"/>
+      <c r="G1576" s="6" t="inlineStr"/>
+      <c r="H1576" s="6" t="inlineStr"/>
+      <c r="I1576" s="6" t="inlineStr"/>
+    </row>
+    <row r="1577" ht="14" customHeight="1">
+      <c r="A1577" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1577" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C1577" s="7" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="D1577" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00142/2025</t>
+        </is>
+      </c>
+      <c r="E1577" s="7" t="inlineStr"/>
+      <c r="F1577" s="7" t="inlineStr"/>
+      <c r="G1577" s="7" t="inlineStr"/>
+      <c r="H1577" s="7" t="inlineStr"/>
+      <c r="I1577" s="7" t="inlineStr"/>
+    </row>
+    <row r="1578" ht="14" customHeight="1">
+      <c r="A1578" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1578" s="8" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1578" s="8" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="D1578" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00143/2025</t>
+        </is>
+      </c>
+      <c r="E1578" s="8" t="inlineStr"/>
+      <c r="F1578" s="8" t="inlineStr"/>
+      <c r="G1578" s="8" t="inlineStr"/>
+      <c r="H1578" s="8" t="inlineStr"/>
+      <c r="I1578" s="8" t="inlineStr"/>
+    </row>
+    <row r="1579" ht="8" customHeight="1"/>
+    <row r="1580" ht="18" customHeight="1">
+      <c r="A1580" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1580" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1580" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1580" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1580" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1580" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1580" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1580" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1580" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1581" ht="15" customHeight="1">
+      <c r="A1581" s="4" t="inlineStr">
+        <is>
+          <t>202402290001/2024</t>
+        </is>
+      </c>
+      <c r="B1581" s="4" t="inlineStr">
+        <is>
+          <t>FERNANDES &amp; FREITAS ADVOGADOS ASSOCIADOS</t>
+        </is>
+      </c>
+      <c r="C1581" s="4" t="inlineStr">
+        <is>
+          <t>21749263****-78</t>
+        </is>
+      </c>
+      <c r="D1581" s="4" t="inlineStr">
+        <is>
+          <t>Contratação de empresa especializada para prestação de serviços técnicos em assessoria administrativa na área de planejamento e elaboração dos documentos de formalização de demanda, estudo técnico preliminar e gerenciamento da matriz de riscos, no que tange à Nova Lei de Licitações e Contratos Lei Federal 14.133/2021.</t>
+        </is>
+      </c>
+      <c r="E1581" s="4" t="inlineStr">
+        <is>
+          <t>R$ 112.000,00</t>
+        </is>
+      </c>
+      <c r="F1581" s="4" t="inlineStr">
+        <is>
+          <t>29/02/2024</t>
+        </is>
+      </c>
+      <c r="G1581" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H1581" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1581" s="4" t="inlineStr">
+        <is>
+          <t>29/02/2024</t>
+        </is>
+      </c>
+    </row>
+    <row r="1582" ht="14" customHeight="1">
+      <c r="A1582" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (2):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1583" ht="16" customHeight="1">
+      <c r="A1583" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1583" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1583" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1583" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1583" s="6" t="inlineStr"/>
+      <c r="F1583" s="6" t="inlineStr"/>
+      <c r="G1583" s="6" t="inlineStr"/>
+      <c r="H1583" s="6" t="inlineStr"/>
+      <c r="I1583" s="6" t="inlineStr"/>
+    </row>
+    <row r="1584" ht="14" customHeight="1">
+      <c r="A1584" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1584" s="7" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C1584" s="7" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="D1584" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00146/2025</t>
+        </is>
+      </c>
+      <c r="E1584" s="7" t="inlineStr"/>
+      <c r="F1584" s="7" t="inlineStr"/>
+      <c r="G1584" s="7" t="inlineStr"/>
+      <c r="H1584" s="7" t="inlineStr"/>
+      <c r="I1584" s="7" t="inlineStr"/>
+    </row>
+    <row r="1585" ht="14" customHeight="1">
+      <c r="A1585" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1585" s="8" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1585" s="8" t="inlineStr">
+        <is>
+          <t>R$ 38.400,00</t>
+        </is>
+      </c>
+      <c r="D1585" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00147/2025</t>
+        </is>
+      </c>
+      <c r="E1585" s="8" t="inlineStr"/>
+      <c r="F1585" s="8" t="inlineStr"/>
+      <c r="G1585" s="8" t="inlineStr"/>
+      <c r="H1585" s="8" t="inlineStr"/>
+      <c r="I1585" s="8" t="inlineStr"/>
+    </row>
+    <row r="1586" ht="8" customHeight="1"/>
+    <row r="1587" ht="18" customHeight="1">
+      <c r="A1587" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1587" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1587" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1587" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1587" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1587" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1587" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1587" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1587" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1588" ht="15" customHeight="1">
+      <c r="A1588" s="4" t="inlineStr">
+        <is>
+          <t>202304270001/2023</t>
+        </is>
+      </c>
+      <c r="B1588" s="4" t="inlineStr">
+        <is>
+          <t>AMARILDO RODRIGUES FARIAS</t>
+        </is>
+      </c>
+      <c r="C1588" s="4" t="inlineStr">
+        <is>
+          <t>07858142****-33</t>
+        </is>
+      </c>
+      <c r="D1588" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇO DE ASSESSORIA NO APOIO TÉCNICO ADMINISTRATIVO NA GESTÃO DAS ATIVIDADES DESENVOLVIDAS NO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1588" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.800,00</t>
+        </is>
+      </c>
+      <c r="F1588" s="4" t="inlineStr">
+        <is>
+          <t>27/04/2023</t>
+        </is>
+      </c>
+      <c r="G1588" s="4" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+      <c r="H1588" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1588" s="4" t="inlineStr">
+        <is>
+          <t>27/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1589" ht="8" customHeight="1"/>
+    <row r="1590" ht="18" customHeight="1">
+      <c r="A1590" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1590" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1590" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1590" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1590" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1590" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1590" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1590" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1590" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1591" ht="15" customHeight="1">
+      <c r="A1591" s="4" t="inlineStr">
+        <is>
+          <t>202304270001/2023</t>
+        </is>
+      </c>
+      <c r="B1591" s="4" t="inlineStr">
+        <is>
+          <t>AMARILDO RODRIGUES FARIAS</t>
+        </is>
+      </c>
+      <c r="C1591" s="4" t="inlineStr">
+        <is>
+          <t>07858142****-33</t>
+        </is>
+      </c>
+      <c r="D1591" s="4" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇO DE ASSESSORIA NO APOIO TÉCNICO ADMINISTRATIVO NA GESTÃO DAS ATIVIDADES DESENVOLVIDAS NO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1591" s="4" t="inlineStr">
+        <is>
+          <t>R$ 49.800,00</t>
+        </is>
+      </c>
+      <c r="F1591" s="4" t="inlineStr">
+        <is>
+          <t>27/04/2023</t>
+        </is>
+      </c>
+      <c r="G1591" s="4" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+      <c r="H1591" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1591" s="4" t="inlineStr">
+        <is>
+          <t>27/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1592" ht="14" customHeight="1">
+      <c r="A1592" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1593" ht="16" customHeight="1">
+      <c r="A1593" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1593" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1593" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1593" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1593" s="6" t="inlineStr"/>
+      <c r="F1593" s="6" t="inlineStr"/>
+      <c r="G1593" s="6" t="inlineStr"/>
+      <c r="H1593" s="6" t="inlineStr"/>
+      <c r="I1593" s="6" t="inlineStr"/>
+    </row>
+    <row r="1594" ht="14" customHeight="1">
+      <c r="A1594" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1594" s="7" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="C1594" s="7" t="inlineStr">
+        <is>
+          <t>R$ 29.880,00</t>
+        </is>
+      </c>
+      <c r="D1594" s="7" t="inlineStr">
+        <is>
+          <t>Art. 57, Inciso II - Prorrogação contratual - Novo - 00001/2024</t>
+        </is>
+      </c>
+      <c r="E1594" s="7" t="inlineStr"/>
+      <c r="F1594" s="7" t="inlineStr"/>
+      <c r="G1594" s="7" t="inlineStr"/>
+      <c r="H1594" s="7" t="inlineStr"/>
+      <c r="I1594" s="7" t="inlineStr"/>
+    </row>
+    <row r="1595" ht="8" customHeight="1"/>
+    <row r="1596" ht="18" customHeight="1">
+      <c r="A1596" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1596" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1596" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1596" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1596" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1596" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1596" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1596" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1596" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1597" ht="15" customHeight="1">
+      <c r="A1597" s="4" t="inlineStr">
+        <is>
+          <t>202304180001/2023</t>
+        </is>
+      </c>
+      <c r="B1597" s="4" t="inlineStr">
+        <is>
+          <t>ICONTEC SOLUCOES GOVERNAMENTAIS LTDA</t>
+        </is>
+      </c>
+      <c r="C1597" s="4" t="inlineStr">
+        <is>
+          <t>47041548****-43</t>
+        </is>
+      </c>
+      <c r="D1597" s="4" t="inlineStr">
+        <is>
+          <t>CONTRAÇÃO DE SERVIÇOS DE CONSULTORIA EDUCACIONAL COM A FINALIDADE DE  ACOMPANHAR, ORIENTAR E PLANEJAR A GESTÃO EDUCACIONAL, INCLUSIVE DOS RECURSOS FINANCEIROS, EM AÇÕES DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO JUNTO ÀS ESCOLAS, VISANDO A VALORIZAÇÃO PROFISSIONAL, A QUALIDADE E A EXPANSÃO DA EDUCAÇÃO E DA APRENDIZAGEM DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1597" s="4" t="inlineStr">
+        <is>
+          <t>R$ 84.600,00</t>
+        </is>
+      </c>
+      <c r="F1597" s="4" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="G1597" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="H1597" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1597" s="4" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1598" ht="8" customHeight="1"/>
+    <row r="1599" ht="18" customHeight="1">
+      <c r="A1599" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1599" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1599" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1599" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1599" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1599" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1599" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1599" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1599" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1600" ht="15" customHeight="1">
+      <c r="A1600" s="4" t="inlineStr">
+        <is>
+          <t>202304180001/2023</t>
+        </is>
+      </c>
+      <c r="B1600" s="4" t="inlineStr">
+        <is>
+          <t>ICONTEC SOLUCOES GOVERNAMENTAIS LTDA</t>
+        </is>
+      </c>
+      <c r="C1600" s="4" t="inlineStr">
+        <is>
+          <t>47041548****-43</t>
+        </is>
+      </c>
+      <c r="D1600" s="4" t="inlineStr">
+        <is>
+          <t>CONTRAÇÃO DE SERVIÇOS DE CONSULTORIA EDUCACIONAL COM A FINALIDADE DE  ACOMPANHAR, ORIENTAR E PLANEJAR A GESTÃO EDUCACIONAL, INCLUSIVE DOS RECURSOS FINANCEIROS, EM AÇÕES DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO JUNTO ÀS ESCOLAS, VISANDO A VALORIZAÇÃO PROFISSIONAL, A QUALIDADE E A EXPANSÃO DA EDUCAÇÃO E DA APRENDIZAGEM DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1600" s="4" t="inlineStr">
+        <is>
+          <t>R$ 84.600,00</t>
+        </is>
+      </c>
+      <c r="F1600" s="4" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="G1600" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="H1600" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1600" s="4" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1601" ht="14" customHeight="1">
+      <c r="A1601" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (1):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1602" ht="16" customHeight="1">
+      <c r="A1602" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1602" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1602" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1602" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1602" s="6" t="inlineStr"/>
+      <c r="F1602" s="6" t="inlineStr"/>
+      <c r="G1602" s="6" t="inlineStr"/>
+      <c r="H1602" s="6" t="inlineStr"/>
+      <c r="I1602" s="6" t="inlineStr"/>
+    </row>
+    <row r="1603" ht="14" customHeight="1">
+      <c r="A1603" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1603" s="7" t="inlineStr">
+        <is>
+          <t>17/04/2024</t>
+        </is>
+      </c>
+      <c r="C1603" s="7" t="inlineStr">
+        <is>
+          <t>R$ 42.300,00</t>
+        </is>
+      </c>
+      <c r="D1603" s="7" t="inlineStr">
+        <is>
+          <t>&lt;method-wrapper '__str__' of NoneType object at 0x8a3a00&gt; - Prorrogação contratual - Novo - 00003/2024</t>
+        </is>
+      </c>
+      <c r="E1603" s="7" t="inlineStr"/>
+      <c r="F1603" s="7" t="inlineStr"/>
+      <c r="G1603" s="7" t="inlineStr"/>
+      <c r="H1603" s="7" t="inlineStr"/>
+      <c r="I1603" s="7" t="inlineStr"/>
+    </row>
+    <row r="1604" ht="8" customHeight="1"/>
+    <row r="1605" ht="18" customHeight="1">
+      <c r="A1605" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1605" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1605" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1605" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1605" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1605" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1605" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1605" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1605" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1606" ht="15" customHeight="1">
+      <c r="A1606" s="4" t="inlineStr">
+        <is>
+          <t>202304170001/2023</t>
+        </is>
+      </c>
+      <c r="B1606" s="4" t="inlineStr">
+        <is>
+          <t>FIX CONSULTORIA E SERVICOS LTDA ME</t>
+        </is>
+      </c>
+      <c r="C1606" s="4" t="inlineStr">
+        <is>
+          <t>08789643****-78</t>
+        </is>
+      </c>
+      <c r="D1606" s="4" t="inlineStr">
+        <is>
+          <t>PRETAÇÃO DE SERVIÇOS ESPECIALIZADOS EM TECNOLOGIA DE SISTEMA (LOCADO) DE  ACESSO REMOTO E NUVEM, INCLUINDO SUPORTE TÉCNICO, DE RESPONSABILIDADE DA  SECRETARIA DE ADMINISTRAÇÃO DESTE MUNICÍPIO</t>
+        </is>
+      </c>
+      <c r="E1606" s="4" t="inlineStr">
+        <is>
+          <t>R$ 117.600,00</t>
+        </is>
+      </c>
+      <c r="F1606" s="4" t="inlineStr">
+        <is>
+          <t>17/04/2023</t>
+        </is>
+      </c>
+      <c r="G1606" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="H1606" s="4" t="inlineStr">
+        <is>
+          <t>Vigente</t>
+        </is>
+      </c>
+      <c r="I1606" s="4" t="inlineStr">
+        <is>
+          <t>17/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="1607" ht="14" customHeight="1">
+      <c r="A1607" s="5" t="inlineStr">
+        <is>
+          <t>Aditivos (3):</t>
+        </is>
+      </c>
+    </row>
+    <row r="1608" ht="16" customHeight="1">
+      <c r="A1608" s="6" t="inlineStr">
+        <is>
+          <t>Nº</t>
+        </is>
+      </c>
+      <c r="B1608" s="6" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="C1608" s="6" t="inlineStr">
+        <is>
+          <t>Valor Alteração</t>
+        </is>
+      </c>
+      <c r="D1608" s="6" t="inlineStr">
+        <is>
+          <t>Descrição</t>
+        </is>
+      </c>
+      <c r="E1608" s="6" t="inlineStr"/>
+      <c r="F1608" s="6" t="inlineStr"/>
+      <c r="G1608" s="6" t="inlineStr"/>
+      <c r="H1608" s="6" t="inlineStr"/>
+      <c r="I1608" s="6" t="inlineStr"/>
+    </row>
+    <row r="1609" ht="14" customHeight="1">
+      <c r="A1609" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1609" s="7" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C1609" s="7" t="inlineStr">
+        <is>
+          <t>R$ 25.200,00</t>
+        </is>
+      </c>
+      <c r="D1609" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00148/2025</t>
+        </is>
+      </c>
+      <c r="E1609" s="7" t="inlineStr"/>
+      <c r="F1609" s="7" t="inlineStr"/>
+      <c r="G1609" s="7" t="inlineStr"/>
+      <c r="H1609" s="7" t="inlineStr"/>
+      <c r="I1609" s="7" t="inlineStr"/>
+    </row>
+    <row r="1610" ht="14" customHeight="1">
+      <c r="A1610" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1610" s="8" t="inlineStr">
+        <is>
+          <t>05/12/2024</t>
+        </is>
+      </c>
+      <c r="C1610" s="8" t="inlineStr">
+        <is>
+          <t>R$ 33.600,00</t>
+        </is>
+      </c>
+      <c r="D1610" s="8" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00149/2025</t>
+        </is>
+      </c>
+      <c r="E1610" s="8" t="inlineStr"/>
+      <c r="F1610" s="8" t="inlineStr"/>
+      <c r="G1610" s="8" t="inlineStr"/>
+      <c r="H1610" s="8" t="inlineStr"/>
+      <c r="I1610" s="8" t="inlineStr"/>
+    </row>
+    <row r="1611" ht="14" customHeight="1">
+      <c r="A1611" s="7" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1611" s="7" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C1611" s="7" t="inlineStr">
+        <is>
+          <t>R$ 33.600,00</t>
+        </is>
+      </c>
+      <c r="D1611" s="7" t="inlineStr">
+        <is>
+          <t>Art. 107 da Lei nº 14.133/2021 - Prorrogação contratual - Novo - 00150/2025</t>
+        </is>
+      </c>
+      <c r="E1611" s="7" t="inlineStr"/>
+      <c r="F1611" s="7" t="inlineStr"/>
+      <c r="G1611" s="7" t="inlineStr"/>
+      <c r="H1611" s="7" t="inlineStr"/>
+      <c r="I1611" s="7" t="inlineStr"/>
+    </row>
+    <row r="1612" ht="8" customHeight="1"/>
+    <row r="1613" ht="18" customHeight="1">
+      <c r="A1613" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1613" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1613" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1613" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1613" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1613" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1613" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1613" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1613" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1614" ht="15" customHeight="1">
+      <c r="A1614" s="4" t="inlineStr">
+        <is>
           <t>20230095/2023</t>
         </is>
       </c>
-      <c r="B1484" s="4" t="inlineStr">
+      <c r="B1614" s="4" t="inlineStr">
         <is>
           <t>P.A.C PLUS SERVICOS LTDA</t>
         </is>
       </c>
-      <c r="C1484" s="4" t="inlineStr">
+      <c r="C1614" s="4" t="inlineStr">
         <is>
           <t>24730537****-75</t>
         </is>
       </c>
-      <c r="D1484" s="4" t="inlineStr">
+      <c r="D1614" s="4" t="inlineStr">
         <is>
           <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, JUNTO À SECRETARIA ESPORTE E CULTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
         </is>
       </c>
-      <c r="E1484" s="4" t="inlineStr">
+      <c r="E1614" s="4" t="inlineStr">
         <is>
           <t>R$ 53.200,00</t>
         </is>
       </c>
-      <c r="F1484" s="4" t="inlineStr">
+      <c r="F1614" s="4" t="inlineStr">
         <is>
           <t>09/02/2023</t>
         </is>
       </c>
-      <c r="G1484" s="4" t="inlineStr">
+      <c r="G1614" s="4" t="inlineStr">
         <is>
           <t>31/12/2023</t>
         </is>
       </c>
-      <c r="H1484" s="4" t="inlineStr">
+      <c r="H1614" s="4" t="inlineStr">
         <is>
           <t>Encerrado</t>
         </is>
       </c>
-      <c r="I1484" s="4" t="inlineStr">
+      <c r="I1614" s="4" t="inlineStr">
         <is>
           <t>09/02/2023</t>
         </is>
       </c>
     </row>
+    <row r="1615" ht="8" customHeight="1"/>
+    <row r="1616" ht="18" customHeight="1">
+      <c r="A1616" s="3" t="inlineStr">
+        <is>
+          <t>Nº/Ano</t>
+        </is>
+      </c>
+      <c r="B1616" s="3" t="inlineStr">
+        <is>
+          <t>Contratado</t>
+        </is>
+      </c>
+      <c r="C1616" s="3" t="inlineStr">
+        <is>
+          <t>CPF/CNPJ</t>
+        </is>
+      </c>
+      <c r="D1616" s="3" t="inlineStr">
+        <is>
+          <t>Objeto</t>
+        </is>
+      </c>
+      <c r="E1616" s="3" t="inlineStr">
+        <is>
+          <t>Valor (R$)</t>
+        </is>
+      </c>
+      <c r="F1616" s="3" t="inlineStr">
+        <is>
+          <t>Início</t>
+        </is>
+      </c>
+      <c r="G1616" s="3" t="inlineStr">
+        <is>
+          <t>Término</t>
+        </is>
+      </c>
+      <c r="H1616" s="3" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+      <c r="I1616" s="3" t="inlineStr">
+        <is>
+          <t>Assinatura</t>
+        </is>
+      </c>
+    </row>
+    <row r="1617" ht="15" customHeight="1">
+      <c r="A1617" s="4" t="inlineStr">
+        <is>
+          <t>20230095/2023</t>
+        </is>
+      </c>
+      <c r="B1617" s="4" t="inlineStr">
+        <is>
+          <t>P.A.C PLUS SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="C1617" s="4" t="inlineStr">
+        <is>
+          <t>24730537****-75</t>
+        </is>
+      </c>
+      <c r="D1617" s="4" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE EVENTOS, FESTIVIDADES CULTURAIS E HOMENAGENS, JUNTO À SECRETARIA ESPORTE E CULTURA DO MUNICÍPIO DE SÃO LUÍS DO CURU - CE.</t>
+        </is>
+      </c>
+      <c r="E1617" s="4" t="inlineStr">
+        <is>
+          <t>R$ 53.200,00</t>
+        </is>
+      </c>
+      <c r="F1617" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2023</t>
+        </is>
+      </c>
+      <c r="G1617" s="4" t="inlineStr">
+        <is>
+          <t>31/12/2023</t>
+        </is>
+      </c>
+      <c r="H1617" s="4" t="inlineStr">
+        <is>
+          <t>Encerrado</t>
+        </is>
+      </c>
+      <c r="I1617" s="4" t="inlineStr">
+        <is>
+          <t>09/02/2023</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="109">
-[...3 lines deleted...]
-    <mergeCell ref="A1283:I1283"/>
+  <mergeCells count="116">
+    <mergeCell ref="A448:I448"/>
+    <mergeCell ref="A581:I581"/>
+    <mergeCell ref="A575:I575"/>
+    <mergeCell ref="A1550:I1550"/>
+    <mergeCell ref="A1601:I1601"/>
     <mergeCell ref="A1391:I1391"/>
-    <mergeCell ref="A1329:I1329"/>
-[...1 lines deleted...]
-    <mergeCell ref="A306:I306"/>
+    <mergeCell ref="A683:I683"/>
+    <mergeCell ref="A714:I714"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1195:I1195"/>
-[...3 lines deleted...]
-    <mergeCell ref="A240:I240"/>
+    <mergeCell ref="A1117:I1117"/>
+    <mergeCell ref="A738:I738"/>
     <mergeCell ref="A411:I411"/>
-    <mergeCell ref="A1237:I1237"/>
-[...4 lines deleted...]
-    <mergeCell ref="A924:I924"/>
+    <mergeCell ref="A802:I802"/>
+    <mergeCell ref="A1535:I1535"/>
+    <mergeCell ref="A774:I774"/>
+    <mergeCell ref="A1427:I1427"/>
+    <mergeCell ref="A1138:I1138"/>
+    <mergeCell ref="A466:I466"/>
+    <mergeCell ref="A1364:I1364"/>
+    <mergeCell ref="A490:I490"/>
+    <mergeCell ref="A701:I701"/>
+    <mergeCell ref="A1592:I1592"/>
+    <mergeCell ref="A1177:I1177"/>
     <mergeCell ref="A1213:I1213"/>
+    <mergeCell ref="A623:I623"/>
     <mergeCell ref="A1268:I1268"/>
+    <mergeCell ref="A979:I979"/>
+    <mergeCell ref="A1150:I1150"/>
+    <mergeCell ref="A442:I442"/>
     <mergeCell ref="A1421:I1421"/>
-    <mergeCell ref="A678:I678"/>
-    <mergeCell ref="A1219:I1219"/>
+    <mergeCell ref="A1575:I1575"/>
     <mergeCell ref="A429:I429"/>
-    <mergeCell ref="A963:I963"/>
-[...5 lines deleted...]
-    <mergeCell ref="A381:I381"/>
+    <mergeCell ref="A871:I871"/>
+    <mergeCell ref="A1156:I1156"/>
+    <mergeCell ref="A484:I484"/>
+    <mergeCell ref="A808:I808"/>
+    <mergeCell ref="A720:I720"/>
+    <mergeCell ref="A1162:I1162"/>
+    <mergeCell ref="A556:I556"/>
     <mergeCell ref="A405:I405"/>
     <mergeCell ref="A1225:I1225"/>
-    <mergeCell ref="A1005:I1005"/>
-[...2 lines deleted...]
-    <mergeCell ref="A336:I336"/>
+    <mergeCell ref="A641:I641"/>
+    <mergeCell ref="A1241:I1241"/>
+    <mergeCell ref="A665:I665"/>
+    <mergeCell ref="A1171:I1171"/>
     <mergeCell ref="A1442:I1442"/>
-    <mergeCell ref="A765:I765"/>
-[...1 lines deleted...]
-    <mergeCell ref="A981:I981"/>
+    <mergeCell ref="A1525:I1525"/>
+    <mergeCell ref="A898:I898"/>
+    <mergeCell ref="A1352:I1352"/>
     <mergeCell ref="A1063:I1063"/>
-    <mergeCell ref="A1339:I1339"/>
-[...5 lines deleted...]
-    <mergeCell ref="A546:I546"/>
+    <mergeCell ref="A569:I569"/>
+    <mergeCell ref="A1379:I1379"/>
+    <mergeCell ref="A593:I593"/>
+    <mergeCell ref="A820:I820"/>
+    <mergeCell ref="A991:I991"/>
+    <mergeCell ref="A276:I276"/>
+    <mergeCell ref="A1556:I1556"/>
+    <mergeCell ref="A1105:I1105"/>
+    <mergeCell ref="A1015:I1015"/>
     <mergeCell ref="A1409:I1409"/>
-    <mergeCell ref="A300:I300"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A576:I576"/>
-[...1 lines deleted...]
-    <mergeCell ref="A354:I354"/>
+    <mergeCell ref="A659:I659"/>
+    <mergeCell ref="A1607:I1607"/>
+    <mergeCell ref="A1039:I1039"/>
+    <mergeCell ref="A781:I781"/>
+    <mergeCell ref="A1144:I1144"/>
+    <mergeCell ref="A677:I677"/>
     <mergeCell ref="A1262:I1262"/>
-    <mergeCell ref="A1186:I1186"/>
-[...10 lines deleted...]
-    <mergeCell ref="A1256:I1256"/>
+    <mergeCell ref="A345:I345"/>
+    <mergeCell ref="A1072:I1072"/>
+    <mergeCell ref="A1096:I1096"/>
+    <mergeCell ref="A695:I695"/>
+    <mergeCell ref="A436:I436"/>
+    <mergeCell ref="A460:I460"/>
+    <mergeCell ref="A814:I814"/>
+    <mergeCell ref="A1491:I1491"/>
+    <mergeCell ref="A1183:I1183"/>
+    <mergeCell ref="A1021:I1021"/>
+    <mergeCell ref="A732:I732"/>
+    <mergeCell ref="A707:I707"/>
+    <mergeCell ref="A1247:I1247"/>
     <mergeCell ref="A399:I399"/>
-    <mergeCell ref="A552:I552"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1449:I1449"/>
+    <mergeCell ref="A614:I614"/>
+    <mergeCell ref="A1207:I1207"/>
     <mergeCell ref="A417:I417"/>
-    <mergeCell ref="A777:I777"/>
-[...3 lines deleted...]
-    <mergeCell ref="A1231:I1231"/>
+    <mergeCell ref="A1501:I1501"/>
+    <mergeCell ref="A653:I653"/>
+    <mergeCell ref="A1433:I1433"/>
     <mergeCell ref="A423:I423"/>
-    <mergeCell ref="A447:I447"/>
-[...6 lines deleted...]
-    <mergeCell ref="A1048:I1048"/>
+    <mergeCell ref="A472:I472"/>
+    <mergeCell ref="A1582:I1582"/>
+    <mergeCell ref="A689:I689"/>
+    <mergeCell ref="A587:I587"/>
+    <mergeCell ref="A943:I943"/>
+    <mergeCell ref="A562:I562"/>
     <mergeCell ref="A1403:I1403"/>
     <mergeCell ref="A393:I393"/>
     <mergeCell ref="A1397:I1397"/>
-    <mergeCell ref="A813:I813"/>
-[...11 lines deleted...]
-    <mergeCell ref="A894:I894"/>
+    <mergeCell ref="A1568:I1568"/>
+    <mergeCell ref="A1111:I1111"/>
+    <mergeCell ref="A1129:I1129"/>
+    <mergeCell ref="A671:I671"/>
+    <mergeCell ref="A541:I541"/>
+    <mergeCell ref="A1454:I1454"/>
+    <mergeCell ref="A726:I726"/>
+    <mergeCell ref="A904:I904"/>
+    <mergeCell ref="A1090:I1090"/>
+    <mergeCell ref="A1373:I1373"/>
+    <mergeCell ref="A1544:I1544"/>
+    <mergeCell ref="A605:I605"/>
     <mergeCell ref="A1415:I1415"/>
-    <mergeCell ref="A936:I936"/>
-    <mergeCell ref="A840:I840"/>
+    <mergeCell ref="A647:I647"/>
+    <mergeCell ref="A629:I629"/>
+    <mergeCell ref="A1189:I1189"/>
+    <mergeCell ref="A1337:I1337"/>
+    <mergeCell ref="A1346:I1346"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>